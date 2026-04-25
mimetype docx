--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -1,45 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="25AFD0C5" w14:textId="77777777" w:rsidR="00AA423F" w:rsidRDefault="00AA423F" w:rsidP="00C226D9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45D34E23" w14:textId="4F08F51A" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00E767EA" w:rsidP="00F4076F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
@@ -376,57 +371,55 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48FD5060" w14:textId="77777777" w:rsidR="007B4014" w:rsidRPr="006A3A2D" w:rsidRDefault="007B4014" w:rsidP="007B4014">
             <w:r w:rsidRPr="006A3A2D">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A3A2D" w:rsidRPr="006A3A2D" w14:paraId="73F8DD59" w14:textId="77777777" w:rsidTr="00F4076F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="043EBF42" w14:textId="77777777" w:rsidR="007B4014" w:rsidRPr="006A3A2D" w:rsidRDefault="007B4014" w:rsidP="007B4014">
-[...2 lines deleted...]
-              <w:t>e</w:t>
+          <w:p w14:paraId="043EBF42" w14:textId="29E2342A" w:rsidR="007B4014" w:rsidRPr="006A3A2D" w:rsidRDefault="0079145D" w:rsidP="007B4014">
+            <w:r>
+              <w:t>E</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006A3A2D">
+            <w:r w:rsidR="007B4014" w:rsidRPr="006A3A2D">
               <w:t>-posta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7858" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="763BECD0" w14:textId="77777777" w:rsidR="007B4014" w:rsidRPr="006A3A2D" w:rsidRDefault="007B4014" w:rsidP="007B4014">
             <w:r w:rsidRPr="006A3A2D">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B4014" w:rsidRPr="006A3A2D" w14:paraId="033ADB51" w14:textId="77777777" w:rsidTr="00F4076F">
         <w:trPr>
           <w:trHeight w:val="454"/>
@@ -450,1435 +443,2173 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3044" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="065EBB0B" w14:textId="77777777" w:rsidR="007B4014" w:rsidRPr="006A3A2D" w:rsidRDefault="007B4014" w:rsidP="007B4014">
             <w:r w:rsidRPr="006A3A2D">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3A361C" w14:textId="77777777" w:rsidR="007B4014" w:rsidRPr="006A3A2D" w:rsidRDefault="007B4014" w:rsidP="00395FE6">
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="7B3A361C" w14:textId="76EC67FA" w:rsidR="007B4014" w:rsidRPr="006A3A2D" w:rsidRDefault="0079145D" w:rsidP="00395FE6">
             <w:r w:rsidRPr="006A3A2D">
-              <w:t>imza</w:t>
+              <w:t>İmza</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006A3A2D">
+            <w:r w:rsidR="007B4014" w:rsidRPr="006A3A2D">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03FC71BF" w14:textId="77777777" w:rsidR="000D502F" w:rsidRPr="006A3A2D" w:rsidRDefault="000D502F" w:rsidP="00395FE6"/>
     <w:p w14:paraId="06A44C2A" w14:textId="77777777" w:rsidR="000D502F" w:rsidRPr="006A3A2D" w:rsidRDefault="000D502F" w:rsidP="00395FE6">
       <w:r w:rsidRPr="006A3A2D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680A8BF6" w14:textId="77777777" w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D" w:rsidRDefault="00DA3CEA" w:rsidP="00DA3CEA">
-[...123 lines deleted...]
-    <w:p w14:paraId="13E11CB1" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002C4868" w14:paraId="2B212B7A" w14:textId="77777777" w:rsidTr="002C4868">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B83266F" w14:textId="7706E6D9" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079145D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Proje No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="616642E5" w14:textId="77777777" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C4868" w14:paraId="13FC2633" w14:textId="77777777" w:rsidTr="002C4868">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="328DAA75" w14:textId="775FFC1A" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079145D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Proje Başlığı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD11AC0" w14:textId="77777777" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C4868" w14:paraId="22D38718" w14:textId="77777777" w:rsidTr="002C4868">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B521C1D" w14:textId="5B81132C" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079145D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Proje Yürütücüsü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="280D571C" w14:textId="77777777" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C4868" w14:paraId="2D456048" w14:textId="77777777" w:rsidTr="002C4868">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F266DB" w14:textId="553C4DFE" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079145D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ara Raporu No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1960AFCF" w14:textId="77777777" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C4868" w14:paraId="623805BD" w14:textId="77777777" w:rsidTr="002C4868">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="598B79F4" w14:textId="5782FD33" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079145D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Raporun Kapsadığı Dönem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D270A3" w14:textId="77777777" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C4868" w14:paraId="493F669E" w14:textId="77777777" w:rsidTr="001464CF">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A410C6A" w14:textId="1B538459" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079145D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Raporun Verilmesi Gereken Tarih</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C85EF70" w14:textId="77777777" w:rsidR="002C4868" w:rsidRDefault="002C4868" w:rsidP="00DA3CEA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13E11CB1" w14:textId="152FADF8" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00DA5195" w:rsidP="001464CF">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A3A2D">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Rapor dönemi içinde proje kapsamında yapılan çalışmalar:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B" w:rsidRPr="006A3A2D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAPOR </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B" w:rsidRPr="006A3A2D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÖNEMİ </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>İ</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B" w:rsidRPr="006A3A2D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÇİNDE </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B" w:rsidRPr="006A3A2D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROJE </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B" w:rsidRPr="006A3A2D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">APSAMINDA </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B" w:rsidRPr="006A3A2D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">APILAN </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ç</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D6B" w:rsidRPr="006A3A2D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ALIŞMALAR:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E166507" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="3E166507" w14:textId="2A33D2F6" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00DA5195" w:rsidP="00DA5195">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006A3A2D">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Belirlenen amaç ve kapsama uygun mu?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2E9641" w14:textId="77777777" w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D" w:rsidRDefault="00000000" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="7C2E9641" w14:textId="25913008" w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D" w:rsidRDefault="0019620B" w:rsidP="00DA3CEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="-1086761782"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
+          <w:r w:rsidR="00DA5195">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> Evet </w:t>
       </w:r>
       <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="455451340"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> Hayır</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22473E37" w14:textId="77777777" w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="22473E37" w14:textId="1FED840D" w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D" w:rsidRDefault="00DA5195" w:rsidP="00DA5195">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006A3A2D">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Belirlenen çalışma takvimine uygun mu?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222A8E89" w14:textId="77777777" w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D" w:rsidRDefault="00000000" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="222A8E89" w14:textId="77777777" w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D" w:rsidRDefault="0019620B" w:rsidP="00DA3CEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="1525978238"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> Evet </w:t>
       </w:r>
       <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
           </w:rPr>
           <w:id w:val="-290211645"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> Hayır</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AAED58" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="2413DD56" w14:textId="2F56E025" w:rsidR="00DA5195" w:rsidRPr="006A3A2D" w:rsidRDefault="00DA5195" w:rsidP="00DA5195">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A5DA9EA" wp14:editId="57C2F597">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>33655</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>325755</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5762625" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5762625" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="29A2DFB4" w14:textId="6B494CD7" w:rsidR="00DA5195" w:rsidRDefault="00DA5195"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6A5DA9EA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Metin Kutusu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.65pt;margin-top:25.65pt;width:453.75pt;height:32.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4k737DwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ4qQx4hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzrx+luGl2wR6G6UEgReqQPCTXt4NW5Cicl2AqOp3klAjDoZFmX9Evn3ev&#10;bijxgZmGKTCioifh6e3m5Yt1b0sxgw5UIxxBEOPL3la0C8GWWeZ5JzTzE7DCoLEFp1lA1e2zxrEe&#10;0bXKZnm+yHpwjXXAhff4en820k3Cb1vBw8e29SIQVVHMLaTbpbuOd7ZZs3LvmO0kH9Ng/5CFZtJg&#10;0AvUPQuMHJz8DUpL7sBDGyYcdAZtK7lINWA10/yXah47ZkWqBcnx9kKT/3+w/MPx0X5yJAyvYcAG&#10;piK8fQD+1RMD246ZvbhzDvpOsAYDTyNlWW99OX6NVPvSR5C6fw8NNpkdAiSgoXU6soJ1EkTHBpwu&#10;pIshEI6PxXIxW8wKSjja5vmqWBYpBCufflvnw1sBmkShog6bmtDZ8cGHmA0rn1xiMA9KNjupVFLc&#10;vt4qR44MB2CXzoj+k5sypK/oqsA8/g6Rp/MnCC0DTrKSuqI3FydWRtremCbNWWBSnWVMWZmRx0jd&#10;mcQw1AM6Rj5raE7IqIPzxOKGodCB+05Jj9NaUf/twJygRL0z2JXVdD6P452UebGcoeKuLfW1hRmO&#10;UBUNlJzFbUgrEUs3cIfda2Ui9jmTMVecwsT3uDFxzK/15PW815sfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEArsN8bt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB10tKShjgV&#10;QgLBDQqCqxtvkwh7HWw3DX/PcoLTaDWj2TfVZnJWjBhi70lBPstAIDXe9NQqeHu9vyxAxKTJaOsJ&#10;FXxjhE19elLp0vgjveC4Ta3gEoqlVtClNJRSxqZDp+PMD0js7X1wOvEZWmmCPnK5s3KeZSvpdE/8&#10;odMD3nXYfG4PTkFx9Th+xKfF83uz2tt1urgeH76CUudn0+0NiIRT+gvDLz6jQ81MO38gE4VVsFxw&#10;kCVnZXudz3nJjnP5sgBZV/L/gPoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeJO9+w8C&#10;AAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArsN8&#10;bt0AAAAIAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="29A2DFB4" w14:textId="6B494CD7" w:rsidR="00DA5195" w:rsidRDefault="00DA5195"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
+        <w:t>Aksamaların nedenleri geçerli mi? (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3A2D">
+        <w:t>Varsa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381FAEB8" w14:textId="6B82280B" w:rsidR="0069515C" w:rsidRPr="001464CF" w:rsidRDefault="00DA5195" w:rsidP="0069515C">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FB2B7BF" wp14:editId="1A6C2FDA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>38100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>807085</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5762625" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="26098784" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5762625" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1179F5D6" w14:textId="77777777" w:rsidR="00DA5195" w:rsidRDefault="00DA5195" w:rsidP="00DA5195"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2FB2B7BF" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3pt;margin-top:63.55pt;width:453.75pt;height:32.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCONVOgEQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ4qQx4hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzrx+luGl2wR6G6UEgReqQPCTXt4NW5Cicl2AqOp3klAjDoZFmX9Evn3ev&#10;bijxgZmGKTCioifh6e3m5Yt1b0sxgw5UIxxBEOPL3la0C8GWWeZ5JzTzE7DCoLEFp1lA1e2zxrEe&#10;0bXKZnm+yHpwjXXAhff4en820k3Cb1vBw8e29SIQVVHMLaTbpbuOd7ZZs3LvmO0kH9Ng/5CFZtJg&#10;0AvUPQuMHJz8DUpL7sBDGyYcdAZtK7lINWA10/yXah47ZkWqBcnx9kKT/3+w/MPx0X5yJAyvYcAG&#10;piK8fQD+1RMD246ZvbhzDvpOsAYDTyNlWW99OX6NVPvSR5C6fw8NNpkdAiSgoXU6soJ1EkTHBpwu&#10;pIshEI6PxXIxW8wKSjja5vmqWBYpBCufflvnw1sBmkShog6bmtDZ8cGHmA0rn1xiMA9KNjupVFLc&#10;vt4qR44MB2CXzoj+k5sypK/oqsA8/g6Rp/MnCC0DTrKSuqI3FydWRtremCbNWWBSnWVMWZmRx0jd&#10;mcQw1AORzUhypLWG5oTEOjgPLi4aCh2475T0OLQV9d8OzAlK1DuDzVlN5/M45UmZF8sZKu7aUl9b&#10;mOEIVdFAyVnchrQZkQEDd9jEViZ+nzMZU8ZhTLSPixOn/VpPXs/rvfkBAAD//wMAUEsDBBQABgAI&#10;AAAAIQDh3yRr3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHXSQtqE&#10;OBVCAsEN2gqubrxNIuJ1sN00/D3LCY47M5p9U64n24sRfegcKUhnCQik2pmOGgW77eP1CkSImozu&#10;HaGCbwywrs7PSl0Yd6I3HDexEVxCodAK2hiHQspQt2h1mLkBib2D81ZHPn0jjdcnLre9nCdJJq3u&#10;iD+0esCHFuvPzdEqWN08jx/hZfH6XmeHPo9Xy/Hpyyt1eTHd34GIOMW/MPziMzpUzLR3RzJB9Aoy&#10;XhJZni9TEOzn6eIWxJ6VPM1AVqX8v6D6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI41&#10;U6ARAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AOHfJGvfAAAACQEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1179F5D6" w14:textId="77777777" w:rsidR="00DA5195" w:rsidRDefault="00DA5195" w:rsidP="00DA5195"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
+        <w:t xml:space="preserve">Bu aşamanın ara sonuçları nelerdir? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17947757" w14:textId="67E0DA32" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="001C7D6B" w:rsidP="0053714A">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...35 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3A2D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Sonraki dönemlere ilişkin planlama:</w:t>
-[...38 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:t xml:space="preserve">SONRAKİ </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>D</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A3A2D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Rapor dönemi içindeki harcamalar:</w:t>
-[...46 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:t xml:space="preserve">ÖNEMLERE </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>İ</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A3A2D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Sonuç:</w:t>
+        <w:t xml:space="preserve">LİŞKİN </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3A2D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>LANLAMA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B16EB7" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="2E559CB7" w14:textId="622F76FD" w:rsidR="0053714A" w:rsidRPr="006A3A2D" w:rsidRDefault="0053714A" w:rsidP="0053714A">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B1B6583" wp14:editId="63DCDC55">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>38100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>289560</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5762625" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1408900494" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5762625" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3996726D" w14:textId="77777777" w:rsidR="0053714A" w:rsidRDefault="0053714A" w:rsidP="0053714A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6B1B6583" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3pt;margin-top:22.8pt;width:453.75pt;height:32.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC565FhEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgx4qQx4hRdugwD&#10;ugvQ7QNkWbaFyaImKbGzrx+luGl2wR6G6UEgReqQPCQ3t2OvyFFYJ0GXdD5LKRGaQy11W9Ivn/ev&#10;bihxnumaKdCipCfh6O325YvNYAqRQQeqFpYgiHbFYEraeW+KJHG8Ez1zMzBCo7EB2zOPqm2T2rIB&#10;0XuVZGm6TAawtbHAhXP4en820m3EbxrB/cemccITVVLMzcfbxrsKd7LdsKK1zHSST2mwf8iiZ1Jj&#10;0AvUPfOMHKz8DaqX3IKDxs849Ak0jeQi1oDVzNNfqnnsmBGxFiTHmQtN7v/B8g/HR/PJEj++hhEb&#10;GItw5gH4V0c07DqmW3FnLQydYDUGngfKksG4YvoaqHaFCyDV8B5qbDI7eIhAY2P7wArWSRAdG3C6&#10;kC5GTzg+5qtltsxySjjaFuk6X+UxBCuefhvr/FsBPQlCSS02NaKz44PzIRtWPLmEYA6UrPdSqajY&#10;ttopS44MB2Afz4T+k5vSZCjpOsc8/g6RxvMniF56nGQl+5LeXJxYEWh7o+s4Z55JdZYxZaUnHgN1&#10;ZxL9WI1E1iXNQoBAawX1CYm1cB5cXDQUOrDfKRlwaEvqvh2YFZSodxqbs54vFmHKo7LIVxkq9tpS&#10;XVuY5ghVUk/JWdz5uBmBAQ132MRGRn6fM5lSxmGMtE+LE6b9Wo9ez+u9/QEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKvTdLbeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdULb&#10;0IY4FUICwQ0Kgqsbb5MIex1sNw1/z3KC42hGM2+qzeSsGDHE3pOCfJaBQGq86alV8PZ6f7kCEZMm&#10;o60nVPCNETb16UmlS+OP9ILjNrWCSyiWWkGX0lBKGZsOnY4zPyCxt/fB6cQytNIEfeRyZ+VVlhXS&#10;6Z54odMD3nXYfG4PTsFq8Th+xKf583tT7O06XVyPD19BqfOz6fYGRMIp/YXhF5/RoWamnT+QicIq&#10;KPhJUrBYFiDYXufzJYgd5/IsB1lX8v+B+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5&#10;65FhEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCr03S23gAAAAgBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3996726D" w14:textId="77777777" w:rsidR="0053714A" w:rsidRDefault="0053714A" w:rsidP="0053714A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
+        <w:t>Değişiklik önerileri yapılmış mı? Yapılmışsa gerekçeleri nelerdir?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1541800E" w14:textId="220F2D7C" w:rsidR="001464CF" w:rsidRPr="001464CF" w:rsidRDefault="0053714A" w:rsidP="001464CF">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CC72D3E" wp14:editId="1483E2D1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>38100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1005840</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5762625" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="864547197" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5762625" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="14A2ABFB" w14:textId="77777777" w:rsidR="0053714A" w:rsidRDefault="0053714A" w:rsidP="0053714A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2CC72D3E" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3pt;margin-top:79.2pt;width:453.75pt;height:32.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrXP+XFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ4rQx4hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzry+luGl2wR6G6UEgReqQPCRXN0OnyUE6r8BUdDrJKZGGg1BmV9GvX7av&#10;rinxgRnBNBhZ0aP09Gb98sWqt6WcQQtaSEcQxPiytxVtQ7Bllnneyo75CVhp0NiA61hA1e0y4ViP&#10;6J3OZnm+yHpwwjrg0nt8vTsZ6TrhN43k4VPTeBmIrijmFtLt0l3HO1uvWLlzzLaKj2mwf8iiY8pg&#10;0DPUHQuM7J36DapT3IGHJkw4dBk0jeIy1YDVTPNfqnlomZWpFiTH2zNN/v/B8o+HB/vZkTC8gQEb&#10;mIrw9h74N08MbFpmdvLWOehbyQQGnkbKst76cvwaqfaljyB1/wEENpntAySgoXFdZAXrJIiODTie&#10;SZdDIBwfi6vFbDErKOFom+fL4qpIIVj59Ns6H95J6EgUKuqwqQmdHe59iNmw8sklBvOgldgqrZPi&#10;dvVGO3JgOADbdEb0n9y0IX1FlwXm8XeIPJ0/QXQq4CRr1VX0+uzEykjbWyPSnAWm9EnGlLUZeYzU&#10;nUgMQz0QJSr6OgaItNYgjkisg9Pg4qKh0IL7QUmPQ1tR/33PnKREvzfYnOV0Po9TnpR5cTVDxV1a&#10;6ksLMxyhKhooOYmbkDYjMmDgFpvYqMTvcyZjyjiMifZxceK0X+rJ63m9148AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA0UNKd4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOs0&#10;bUMS4lQICURv0CK4uvE2ifBPsN00vD3LCY6zs5r5ptpMRrMRfeidFbCYJ8DQNk71thXwtn+c5cBC&#10;lFZJ7SwK+MYAm/ryopKlcmf7iuMutoxCbCilgC7GoeQ8NB0aGeZuQEve0XkjI0nfcuXlmcKN5mmS&#10;ZNzI3lJDJwd86LD53J2MgHz1PH6E7fLlvcmOuog3t+PTlxfi+mq6vwMWcYp/z/CLT+hQE9PBnawK&#10;TAvIaEmk8zpfASO/WCzXwA4C0jQtgNcV/7+g/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBrXP+XFAIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA0UNKd4AAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="14A2ABFB" w14:textId="77777777" w:rsidR="0053714A" w:rsidRDefault="0053714A" w:rsidP="0053714A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
+        <w:t xml:space="preserve">Bu değişiklikler projenin öngörülen amaç, kapsam, çalışma takvimi ve bütçe planlamasına uygun mu? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C7F23E" w14:textId="6B006EB8" w:rsidR="00D722D5" w:rsidRPr="0069515C" w:rsidRDefault="00D722D5" w:rsidP="0069515C">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069515C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapor </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5195" w:rsidRPr="0069515C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069515C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">önemi </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5195" w:rsidRPr="0069515C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>İ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069515C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">çindeki </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5195" w:rsidRPr="0069515C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069515C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>arcamalar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F825020" w14:textId="309B7B88" w:rsidR="00270EF9" w:rsidRDefault="00BA526F" w:rsidP="00270EF9">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="269F13EC" wp14:editId="4F6A7B8E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>47625</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>318135</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5762625" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1330739978" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5762625" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="759C0238" w14:textId="77777777" w:rsidR="00BA526F" w:rsidRDefault="00BA526F" w:rsidP="00BA526F"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="269F13EC" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.75pt;margin-top:25.05pt;width:453.75pt;height:32.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWUWU5EwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ4qQx4hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzrx+luGl2wR6G6UEgReqQPCTXt4NW5Cicl2AqOp3klAjDoZFmX9Evn3ev&#10;bijxgZmGKTCioifh6e3m5Yt1b0sxgw5UIxxBEOPL3la0C8GWWeZ5JzTzE7DCoLEFp1lA1e2zxrEe&#10;0bXKZnm+yHpwjXXAhff4en820k3Cb1vBw8e29SIQVVHMLaTbpbuOd7ZZs3LvmO0kH9Ng/5CFZtJg&#10;0AvUPQuMHJz8DUpL7sBDGyYcdAZtK7lINWA10/yXah47ZkWqBcnx9kKT/3+w/MPx0X5yJAyvYcAG&#10;piK8fQD+1RMD246ZvbhzDvpOsAYDTyNlWW99OX6NVPvSR5C6fw8NNpkdAiSgoXU6soJ1EkTHBpwu&#10;pIshEI6PxXIxW8wKSjja5vmqWBYpBCufflvnw1sBmkShog6bmtDZ8cGHmA0rn1xiMA9KNjupVFLc&#10;vt4qR44MB2CXzoj+k5sypK/oqsA8/g6Rp/MnCC0DTrKSuqI3FydWRtremCbNWWBSnWVMWZmRx0jd&#10;mcQw1AORDdIQA0Raa2hOSKyD8+DioqHQgftOSY9DW1H/7cCcoES9M9ic1XQ+j1OelHmxnKHiri31&#10;tYUZjlAVDZScxW1ImxEZMHCHTWxl4vc5kzFlHMZE+7g4cdqv9eT1vN6bHwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhALoQs7feAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdQJN&#10;2oY4FUICwQ3aCq5uvE0i4nWw3TT8PcsJjqt5mn1TrifbixF96BwpSGcJCKTamY4aBbvt4/USRIia&#10;jO4doYJvDLCuzs9KXRh3ojccN7ERXEKh0AraGIdCylC3aHWYuQGJs4PzVkc+fSON1ycut728SZJc&#10;Wt0Rf2j1gA8t1p+bo1WwnD+PH+Hl9vW9zg/9Kl4txqcvr9TlxXR/ByLiFP9g+NVndajYae+OZILo&#10;FSwyBhVkSQqC41Wa8bQ9c+k8B1mV8v+A6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCW&#10;UWU5EwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC6ELO33gAAAAgBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="759C0238" w14:textId="77777777" w:rsidR="00BA526F" w:rsidRDefault="00BA526F" w:rsidP="00BA526F"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
+        <w:t>Olanaklar projenin amaç ve kapsamı doğrultusunda kullanılmış mı?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF39896" w14:textId="77777777" w:rsidR="00270EF9" w:rsidRDefault="00270EF9" w:rsidP="00270EF9">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B96928" w14:textId="0548ABCD" w:rsidR="001464CF" w:rsidRPr="006A3A2D" w:rsidRDefault="001464CF" w:rsidP="001464CF">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D0C192B" wp14:editId="69424A8C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>38100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>288925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5762625" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1135255853" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5762625" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="27CDF93C" w14:textId="77777777" w:rsidR="008F1880" w:rsidRDefault="008F1880" w:rsidP="008F1880"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0D0C192B" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3pt;margin-top:22.75pt;width:453.75pt;height:32.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBE5gvPEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ4qQx4hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzrx+luGl2wR6G6UEgReqQPCTXt4NW5Cicl2AqOp3klAjDoZFmX9Evn3ev&#10;bijxgZmGKTCioifh6e3m5Yt1b0sxgw5UIxxBEOPL3la0C8GWWeZ5JzTzE7DCoLEFp1lA1e2zxrEe&#10;0bXKZnm+yHpwjXXAhff4en820k3Cb1vBw8e29SIQVVHMLaTbpbuOd7ZZs3LvmO0kH9Ng/5CFZtJg&#10;0AvUPQuMHJz8DUpL7sBDGyYcdAZtK7lINWA10/yXah47ZkWqBcnx9kKT/3+w/MPx0X5yJAyvYcAG&#10;piK8fQD+1RMD246ZvbhzDvpOsAYDTyNlWW99OX6NVPvSR5C6fw8NNpkdAiSgoXU6soJ1EkTHBpwu&#10;pIshEI6PxXIxW8wKSjja5vmqWBYpBCufflvnw1sBmkShog6bmtDZ8cGHmA0rn1xiMA9KNjupVFLc&#10;vt4qR44MB2CXzoj+k5sypK/oqsA8/g6Rp/MnCC0DTrKSuqI3FydWRtremCbNWWBSnWVMWZmRx0jd&#10;mcQw1AORDXISA0Raa2hOSKyD8+DioqHQgftOSY9DW1H/7cCcoES9M9ic1XQ+j1OelHmxnKHiri31&#10;tYUZjlAVDZScxW1ImxEZMHCHTWxl4vc5kzFlHMZE+7g4cdqv9eT1vN6bHwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJNs9zveAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdULb&#10;0IY4FUICwQ0Kgqsbb5MIex1sNw1/z3KC245mNPum2kzOihFD7D0pyGcZCKTGm55aBW+v95crEDFp&#10;Mtp6QgXfGGFTn55UujT+SC84blMruIRiqRV0KQ2llLHp0Ok48wMSe3sfnE4sQytN0Ecud1ZeZVkh&#10;ne6JP3R6wLsOm8/twSlYLR7Hj/g0f35vir1dp4vr8eErKHV+Nt3egEg4pb8w/OIzOtTMtPMHMlFY&#10;BQUvSQoWyyUIttf5nI8d5/IsA1lX8v+A+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBE&#10;5gvPEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCTbPc73gAAAAgBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="27CDF93C" w14:textId="77777777" w:rsidR="008F1880" w:rsidRDefault="008F1880" w:rsidP="008F1880"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00BA526F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
+        <w:t>Aksamaların nedenleri geçerli mi? (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5195" w:rsidRPr="006A3A2D">
+        <w:t>Varsa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F01233A" w14:textId="3342E4E7" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="001C7D6B" w:rsidP="00BA526F">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3A2D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SONUÇ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B16EB7" w14:textId="3FD2B419" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00BA526F" w:rsidP="00BA526F">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Proje kapsamında yayın yapılmış mı?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F14C0E" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00000000" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="726502E1" w14:textId="77777777" w:rsidR="00FB4415" w:rsidRDefault="0019620B" w:rsidP="00FB4415">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1443878280"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve">Evet </w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1687132252"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Hayır</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FF8C4E" w14:textId="77777777" w:rsidR="009C0D76" w:rsidRPr="006A3A2D" w:rsidRDefault="00000000" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="692E0BAB" w14:textId="03C6DC8F" w:rsidR="00DA5195" w:rsidRPr="006A3A2D" w:rsidRDefault="00FB4415" w:rsidP="00FB4415">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002513CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.1.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5195">
+        <w:t>Yapıldıysa türü nedir?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FF8C4E" w14:textId="77777777" w:rsidR="009C0D76" w:rsidRPr="006A3A2D" w:rsidRDefault="0019620B" w:rsidP="00DA3CEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4962"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1661042767"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Makale</w:t>
       </w:r>
       <w:r w:rsidR="009C0D76" w:rsidRPr="006A3A2D">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1428162054"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C0D76" w:rsidRPr="006A3A2D">
         <w:t>Tez</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B6504C" w14:textId="77777777" w:rsidR="009C0D76" w:rsidRPr="006A3A2D" w:rsidRDefault="00000000" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="43B6504C" w14:textId="57FB9AD9" w:rsidR="009C0D76" w:rsidRPr="006A3A2D" w:rsidRDefault="0019620B" w:rsidP="00DA3CEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4962"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="569690976"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Bildiri</w:t>
       </w:r>
       <w:r w:rsidR="009C0D76" w:rsidRPr="006A3A2D">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-47609989"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C0D76" w:rsidRPr="006A3A2D">
         <w:t>Diğer</w:t>
       </w:r>
+      <w:r w:rsidR="00DA5195">
+        <w:t xml:space="preserve"> (Türünü belirtiniz.)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="443343C9" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="443343C9" w14:textId="2C3DB602" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="002513CC" w:rsidP="002513CC">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006A3A2D">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Proje kapsamında patent alınmış mı?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBC4E22" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00000000" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="0E752934" w14:textId="308F1AE6" w:rsidR="00196C92" w:rsidRPr="006A3A2D" w:rsidRDefault="0019620B" w:rsidP="00DA3CEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1298809744"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Evet</w:t>
       </w:r>
       <w:r w:rsidR="009C0D76" w:rsidRPr="006A3A2D">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-23714975"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Hayır</w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-646116697"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
-        <w:t>Başvuru yapılmış</w:t>
+        <w:t xml:space="preserve">Başvuru </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61F72">
+        <w:t>yapılmış.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0E5F92" w14:textId="77777777" w:rsidR="00E420F3" w:rsidRPr="006A3A2D" w:rsidRDefault="00E420F3" w:rsidP="00DA3CEA">
-[...17 lines deleted...]
-    <w:p w14:paraId="3FBA561B" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="3FBA561B" w14:textId="03D5E5D5" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="002513CC" w:rsidP="002513CC">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Projede patent alma potansiyeli var mı?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8615B5" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00000000" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="6A8615B5" w14:textId="31453CDE" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="0019620B" w:rsidP="00DA3CEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-2835"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-162087856"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
+          <w:r w:rsidR="001464CF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Evet</w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-222596939"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Hayır</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FBC108" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="68D8CB0E" w14:textId="77777777" w:rsidR="001464CF" w:rsidRDefault="002513CC" w:rsidP="002C2B56">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Raporun kabulünü uygun buluyor musunuz? </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
+        <w:t>Raporun kabulünü uygun buluyor musunuz?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3929288C" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00000000" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="1712B897" w14:textId="40086C34" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="0019620B" w:rsidP="001464CF">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="-2835"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="287011513"/>
+          <w:id w:val="595907795"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
+          <w:r w:rsidR="001464CF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
+      <w:r w:rsidR="001464CF" w:rsidRPr="006A3A2D">
+        <w:t xml:space="preserve"> Evet</w:t>
+      </w:r>
+      <w:r w:rsidR="001464CF">
+        <w:t>, uygundur.</w:t>
+      </w:r>
+      <w:r w:rsidR="001464CF" w:rsidRPr="006A3A2D">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1165157585"/>
+          <w:id w:val="411353852"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
+          <w:r w:rsidR="001464CF" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
+      <w:r w:rsidR="001464CF" w:rsidRPr="006A3A2D">
+        <w:t xml:space="preserve"> Hayır</w:t>
+      </w:r>
+      <w:r w:rsidR="001464CF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001464CF" w:rsidRPr="001464CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...73 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="001464CF">
+        <w:t>proje yürütücüsünden revizyon istensin. (Açıklayınız.)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w14:paraId="1208AB60" w14:textId="77777777" w:rsidTr="00395FE6">
+      <w:tr w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w14:paraId="1208AB60" w14:textId="77777777" w:rsidTr="00773D84">
         <w:trPr>
-          <w:trHeight w:val="1055"/>
+          <w:trHeight w:val="721"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44404129" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
+          <w:p w14:paraId="6A1A67B0" w14:textId="48526D8F" w:rsidR="00196C92" w:rsidRPr="00773D84" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="006A3A2D">
-              <w:t>Gerekçe / Açıklama</w:t>
+              <w:t>Gerekçe</w:t>
             </w:r>
-          </w:p>
-[...33 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="002C2B56">
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71A32C95" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
-      <w:pPr>
+    <w:p w14:paraId="188250B4" w14:textId="77777777" w:rsidR="00E25855" w:rsidRDefault="00E25855" w:rsidP="00E25855">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BF23E80" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00D722D5" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="1BF23E80" w14:textId="1E76FF76" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00E25855" w:rsidP="00E25855">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006A3A2D">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Projenin sürdürülmesini uygun buluyor musunuz?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37547D68" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00000000" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="37547D68" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="0019620B" w:rsidP="00DA3CEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1219513075"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t>Evet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5BCE81" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00000000" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="4B28C2C0" w14:textId="776E5355" w:rsidR="001C7D6B" w:rsidRPr="006A3A2D" w:rsidRDefault="0019620B" w:rsidP="00DA3CEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2026242286"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F4076F" w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA3CEA" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00937335" w:rsidRPr="006A3A2D">
-        <w:t>Hayır,</w:t>
+        <w:t>Hayır</w:t>
       </w:r>
       <w:r w:rsidR="00D722D5" w:rsidRPr="006A3A2D">
         <w:t xml:space="preserve"> (Gerekçeleri ile açıklayınız)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400E0EE5" w14:textId="77777777" w:rsidR="00196C92" w:rsidRPr="006A3A2D" w:rsidRDefault="00196C92" w:rsidP="00DA3CEA">
-[...15 lines deleted...]
-    <w:p w14:paraId="16036356" w14:textId="77777777" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="009C0D76" w:rsidP="00DA3CEA">
+    <w:p w14:paraId="16036356" w14:textId="62307AE3" w:rsidR="00D722D5" w:rsidRPr="006A3A2D" w:rsidRDefault="00F05A3D" w:rsidP="001464CF">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A3A2D">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74C6C8B2" wp14:editId="434CB219">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>100330</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>292735</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5753100" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="567237620" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5753100" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2511951C" w14:textId="77777777" w:rsidR="00F05A3D" w:rsidRDefault="00F05A3D" w:rsidP="00F05A3D"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="74C6C8B2" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:7.9pt;margin-top:23.05pt;width:453pt;height:32.25pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfZfAdEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrYx4hRdugwD&#10;ugvQ7QMYWY6FyaImKbG7ry8lu2l2exmmB4EUqUPykFxd961mR+m8QlPy6STnTBqBlTL7kn/9sn11&#10;xZkPYCrQaGTJH6Tn1+uXL1adLeQMG9SVdIxAjC86W/ImBFtkmReNbMFP0EpDxhpdC4FUt88qBx2h&#10;tzqb5flF1qGrrEMhvafX28HI1wm/rqUIn+ray8B0ySm3kG6X7l28s/UKir0D2ygxpgH/kEULylDQ&#10;E9QtBGAHp36DapVw6LEOE4FthnWthEw1UDXT/Jdq7huwMtVC5Hh7osn/P1jx8XhvPzsW+jfYUwNT&#10;Ed7eofjmmcFNA2Yvb5zDrpFQUeBppCzrrC/Gr5FqX/gIsus+YEVNhkPABNTXro2sUJ2M0KkBDyfS&#10;ZR+YoMfF5eL1NCeTINs8X5KeQkDx9Ns6H95JbFkUSu6oqQkdjnc+xGygeHKJwTxqVW2V1klx+91G&#10;O3YEGoBtOiP6T27asK7ky8VsMRDwV4g8nT9BtCrQJGvVlvzq5ARFpO2tqdKcBVB6kCllbUYeI3UD&#10;iaHf9UxVJb+IASKtO6weiFiHw+DSopHQoPvBWUdDW3L//QBOcqbfG2rOcjqfxylPynxxOSPFnVt2&#10;5xYwgqBKHjgbxE1ImxF5M3hDTaxV4vc5kzFlGsZE+7g4cdrP9eT1vN7rRwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOL2NzHeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpR2j&#10;bKXphJBA7AYDwTVrvLYicUqSdeXtMSc4/v6s35+r9eSsGDHE3pOCfJaBQGq86alV8Pb6cLkEEZMm&#10;o60nVPCNEdb16UmlS+OP9ILjNrWCSyiWWkGX0lBKGZsOnY4zPyAx2/vgdOIYWmmCPnK5s3KeZYV0&#10;uie+0OkB7ztsPrcHp2C5eBo/4ubq+b0p9naVLm7Gx6+g1PnZdHcLIuGU/pbhV5/VoWannT+QicJy&#10;vmbzpGBR5CCYr+Y5D3YM8qwAWVfy/wf1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBf&#10;ZfAdEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDi9jcx3gAAAAkBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2511951C" w14:textId="77777777" w:rsidR="00F05A3D" w:rsidRDefault="00F05A3D" w:rsidP="00F05A3D"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001464CF" w:rsidRPr="006A3A2D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Diğer görüş ve önerileriniz:</w:t>
-[...35 lines deleted...]
-      </w:pPr>
+        <w:t>DİĞER GÖRÜŞ VE ÖNERİLERİNİZ</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="439EAAE1" w14:textId="02188B5B" w:rsidR="000F6BF3" w:rsidRPr="000F6BF3" w:rsidRDefault="000F6BF3" w:rsidP="000F6BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5775"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000F6BF3" w:rsidRPr="000F6BF3" w:rsidSect="00622920">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54120E28" w14:textId="77777777" w:rsidR="003811B4" w:rsidRDefault="003811B4" w:rsidP="00832EC0">
+    <w:p w14:paraId="1F9F6F04" w14:textId="77777777" w:rsidR="0019620B" w:rsidRDefault="0019620B" w:rsidP="00832EC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08CDDE6D" w14:textId="77777777" w:rsidR="003811B4" w:rsidRDefault="003811B4" w:rsidP="00832EC0">
+    <w:p w14:paraId="472B488F" w14:textId="77777777" w:rsidR="0019620B" w:rsidRDefault="0019620B" w:rsidP="00832EC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FB64189" w14:textId="77777777" w:rsidR="003811B4" w:rsidRDefault="003811B4" w:rsidP="00832EC0">
+    <w:p w14:paraId="183DEE12" w14:textId="77777777" w:rsidR="0019620B" w:rsidRDefault="0019620B" w:rsidP="00832EC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D647C7C" w14:textId="77777777" w:rsidR="003811B4" w:rsidRDefault="003811B4" w:rsidP="00832EC0">
+    <w:p w14:paraId="0E4CFE0A" w14:textId="77777777" w:rsidR="0019620B" w:rsidRDefault="0019620B" w:rsidP="00832EC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1127"/>
       <w:gridCol w:w="5144"/>
       <w:gridCol w:w="1466"/>
       <w:gridCol w:w="1325"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E65110" w:rsidRPr="004B6120" w14:paraId="495C374C" w14:textId="77777777" w:rsidTr="00560A31">
       <w:trPr>
         <w:trHeight w:val="259"/>
         <w:jc w:val="center"/>
@@ -1968,72 +2699,89 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5235" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="133DC755" w14:textId="614F471D" w:rsidR="002E6A68" w:rsidRDefault="002E6A68" w:rsidP="003A6203">
           <w:pPr>
             <w:pStyle w:val="stBilgi"/>
             <w:spacing w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BİLİMSEL ARAŞTIRMA PROJELERİ KOORDİNASYON BİRİMİ</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="42D4A104" w14:textId="6E8F7ED8" w:rsidR="00E65110" w:rsidRPr="00A6698D" w:rsidRDefault="0072351C" w:rsidP="00E65110">
+        <w:p w14:paraId="3A07397A" w14:textId="4234CC38" w:rsidR="00E02C35" w:rsidRDefault="0072351C" w:rsidP="00E65110">
           <w:pPr>
             <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>PROJE</w:t>
           </w:r>
           <w:r w:rsidR="00E65110" w:rsidRPr="00A6698D">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve"> ARA RAPOR UZMAN DEĞERLENDİRME FORMU</w:t>
+            <w:t xml:space="preserve"> ARA RAPOR</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="42D4A104" w14:textId="1C606B75" w:rsidR="00E65110" w:rsidRPr="00A6698D" w:rsidRDefault="00E65110" w:rsidP="00E65110">
+          <w:pPr>
+            <w:pStyle w:val="stBilgi"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A6698D">
+            <w:rPr>
+              <w:b/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>UZMAN DEĞERLENDİRME FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1482" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7231FDA0" w14:textId="77777777" w:rsidR="00E65110" w:rsidRPr="002615C1" w:rsidRDefault="00E65110" w:rsidP="00E65110">
           <w:pPr>
             <w:pStyle w:val="stBilgi"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Doküman No</w:t>
           </w:r>
         </w:p>
       </w:tc>
@@ -2443,60 +3191,50 @@
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3EE815BF" w14:textId="326DBCD5" w:rsidR="00E767EA" w:rsidRPr="00AA423F" w:rsidRDefault="009C0D76" w:rsidP="009C0D76">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="Outline"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Balk1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Balk2"/>
       <w:suff w:val="nothing"/>
@@ -2887,50 +3625,165 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="022879BD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7CD6A67C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04AC711B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="621A0196"/>
     <w:lvl w:ilvl="0" w:tplc="041F0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2972,51 +3825,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26CA580E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D30A6CE"/>
     <w:lvl w:ilvl="0" w:tplc="041F0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3058,137 +3911,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B4123D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="531CBA70"/>
     <w:lvl w:ilvl="0" w:tplc="041F0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC314BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3228A344"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3230,51 +4083,166 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F916881"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D62CE43E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46600AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1FEB38E"/>
     <w:lvl w:ilvl="0" w:tplc="041F0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3316,51 +4284,166 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53522541"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8688B8FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="611C4812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9FA1B5E"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
@@ -3405,51 +4488,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="734B548A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3945858"/>
     <w:lvl w:ilvl="0" w:tplc="041F0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1860" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3491,51 +4574,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6900" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A556E79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D7EB3AE"/>
     <w:lvl w:ilvl="0" w:tplc="041F0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3577,360 +4660,429 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D0467F1"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041F000F">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BC7C7166"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1171290670">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1346398951">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="648365891">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="140001370">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1237478106">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1276405263">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1914705183">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="756753122">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="612783775">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1208108685">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1838307775">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1983382789">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1208108685">
+  <w:num w:numId="13" w16cid:durableId="939028638">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2013752824">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1182089548">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="698048887">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="827091061">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2099018259">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1804737611">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1838307775">
-[...14 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="698048887">
+  <w:num w:numId="20" w16cid:durableId="348725653">
     <w:abstractNumId w:val="15"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00832EC0"/>
     <w:rsid w:val="00015A63"/>
     <w:rsid w:val="00033E4B"/>
     <w:rsid w:val="0003783C"/>
     <w:rsid w:val="0006569E"/>
     <w:rsid w:val="00067393"/>
     <w:rsid w:val="00076204"/>
     <w:rsid w:val="00086C62"/>
     <w:rsid w:val="000A67AE"/>
     <w:rsid w:val="000B103B"/>
     <w:rsid w:val="000C052C"/>
     <w:rsid w:val="000D502F"/>
     <w:rsid w:val="000F2470"/>
     <w:rsid w:val="000F6BF3"/>
     <w:rsid w:val="0010501B"/>
     <w:rsid w:val="001264A7"/>
     <w:rsid w:val="00142FC0"/>
+    <w:rsid w:val="001464CF"/>
     <w:rsid w:val="001747A9"/>
     <w:rsid w:val="001766CA"/>
+    <w:rsid w:val="0019620B"/>
     <w:rsid w:val="001967AD"/>
     <w:rsid w:val="00196C92"/>
     <w:rsid w:val="001A3BB0"/>
     <w:rsid w:val="001A74F3"/>
+    <w:rsid w:val="001C5C4C"/>
+    <w:rsid w:val="001C7D6B"/>
     <w:rsid w:val="001F29B1"/>
     <w:rsid w:val="002103A0"/>
     <w:rsid w:val="00217D7A"/>
+    <w:rsid w:val="002513CC"/>
+    <w:rsid w:val="00270EF9"/>
     <w:rsid w:val="00277998"/>
     <w:rsid w:val="002916B5"/>
     <w:rsid w:val="00292336"/>
     <w:rsid w:val="002A1CBB"/>
+    <w:rsid w:val="002C2B56"/>
+    <w:rsid w:val="002C4868"/>
     <w:rsid w:val="002C569A"/>
     <w:rsid w:val="002E6A68"/>
     <w:rsid w:val="00316664"/>
     <w:rsid w:val="00340568"/>
     <w:rsid w:val="00351B84"/>
     <w:rsid w:val="00360351"/>
     <w:rsid w:val="003811B4"/>
     <w:rsid w:val="00395FE6"/>
     <w:rsid w:val="003A6203"/>
     <w:rsid w:val="003D0271"/>
     <w:rsid w:val="003D683C"/>
+    <w:rsid w:val="00420DC8"/>
     <w:rsid w:val="00455A9D"/>
     <w:rsid w:val="00482EAE"/>
     <w:rsid w:val="004D4596"/>
     <w:rsid w:val="00525D52"/>
+    <w:rsid w:val="0053714A"/>
     <w:rsid w:val="00544588"/>
     <w:rsid w:val="00560A31"/>
     <w:rsid w:val="00565F88"/>
     <w:rsid w:val="005B3811"/>
     <w:rsid w:val="005C6CC5"/>
     <w:rsid w:val="005F5D3C"/>
     <w:rsid w:val="0062273F"/>
     <w:rsid w:val="00622920"/>
     <w:rsid w:val="00660E6D"/>
     <w:rsid w:val="006667F2"/>
     <w:rsid w:val="00676A2C"/>
     <w:rsid w:val="0068723C"/>
+    <w:rsid w:val="006928E4"/>
+    <w:rsid w:val="0069515C"/>
     <w:rsid w:val="006A3A2D"/>
     <w:rsid w:val="006A7F04"/>
     <w:rsid w:val="006E5F4C"/>
     <w:rsid w:val="006F6628"/>
     <w:rsid w:val="00707F45"/>
     <w:rsid w:val="007102D2"/>
+    <w:rsid w:val="007114FB"/>
     <w:rsid w:val="0072351C"/>
     <w:rsid w:val="00734880"/>
     <w:rsid w:val="00757E29"/>
+    <w:rsid w:val="00773D84"/>
+    <w:rsid w:val="0079145D"/>
     <w:rsid w:val="007946A7"/>
     <w:rsid w:val="007B4014"/>
     <w:rsid w:val="007E0562"/>
     <w:rsid w:val="007F0E8C"/>
     <w:rsid w:val="007F1A40"/>
     <w:rsid w:val="007F50DD"/>
     <w:rsid w:val="0081005E"/>
     <w:rsid w:val="008120ED"/>
     <w:rsid w:val="00821868"/>
     <w:rsid w:val="0082390A"/>
     <w:rsid w:val="00832EC0"/>
     <w:rsid w:val="008434E7"/>
     <w:rsid w:val="00854F81"/>
     <w:rsid w:val="008730F6"/>
     <w:rsid w:val="008C3B26"/>
     <w:rsid w:val="008C5D04"/>
+    <w:rsid w:val="008F1880"/>
     <w:rsid w:val="008F79D8"/>
     <w:rsid w:val="00926884"/>
     <w:rsid w:val="0092692B"/>
     <w:rsid w:val="00937335"/>
     <w:rsid w:val="00956815"/>
     <w:rsid w:val="009600CC"/>
     <w:rsid w:val="009678D9"/>
     <w:rsid w:val="009A769F"/>
     <w:rsid w:val="009C0D76"/>
     <w:rsid w:val="009C70ED"/>
     <w:rsid w:val="009D0A28"/>
     <w:rsid w:val="00A01310"/>
     <w:rsid w:val="00A46C6B"/>
     <w:rsid w:val="00A6698D"/>
     <w:rsid w:val="00A67ABD"/>
     <w:rsid w:val="00AA423F"/>
     <w:rsid w:val="00AB0D50"/>
     <w:rsid w:val="00AD00BC"/>
     <w:rsid w:val="00AD227E"/>
     <w:rsid w:val="00AF36FE"/>
     <w:rsid w:val="00AF3CE3"/>
+    <w:rsid w:val="00B34387"/>
     <w:rsid w:val="00B427D6"/>
     <w:rsid w:val="00B4371E"/>
+    <w:rsid w:val="00B547F1"/>
     <w:rsid w:val="00B95FB8"/>
     <w:rsid w:val="00BA0421"/>
+    <w:rsid w:val="00BA526F"/>
     <w:rsid w:val="00C024DE"/>
     <w:rsid w:val="00C15431"/>
     <w:rsid w:val="00C226D9"/>
     <w:rsid w:val="00C5577A"/>
     <w:rsid w:val="00C959EA"/>
+    <w:rsid w:val="00CA063D"/>
     <w:rsid w:val="00CA46BF"/>
     <w:rsid w:val="00CD0767"/>
     <w:rsid w:val="00D220BE"/>
     <w:rsid w:val="00D47E09"/>
     <w:rsid w:val="00D52FE2"/>
     <w:rsid w:val="00D56D51"/>
     <w:rsid w:val="00D722D5"/>
     <w:rsid w:val="00D81196"/>
     <w:rsid w:val="00D9095A"/>
+    <w:rsid w:val="00D921B4"/>
     <w:rsid w:val="00D95AD7"/>
     <w:rsid w:val="00DA2AB3"/>
     <w:rsid w:val="00DA3CEA"/>
+    <w:rsid w:val="00DA5195"/>
     <w:rsid w:val="00DB4731"/>
     <w:rsid w:val="00DC2BC7"/>
+    <w:rsid w:val="00DC366D"/>
+    <w:rsid w:val="00E02C35"/>
     <w:rsid w:val="00E06211"/>
     <w:rsid w:val="00E069F3"/>
     <w:rsid w:val="00E25674"/>
+    <w:rsid w:val="00E25855"/>
     <w:rsid w:val="00E420F3"/>
     <w:rsid w:val="00E65100"/>
     <w:rsid w:val="00E65110"/>
     <w:rsid w:val="00E767EA"/>
     <w:rsid w:val="00E90117"/>
     <w:rsid w:val="00EA4D0A"/>
     <w:rsid w:val="00EB2BDB"/>
+    <w:rsid w:val="00F05A3D"/>
     <w:rsid w:val="00F17303"/>
     <w:rsid w:val="00F25148"/>
     <w:rsid w:val="00F4076F"/>
+    <w:rsid w:val="00F61F72"/>
+    <w:rsid w:val="00FB4415"/>
     <w:rsid w:val="00FC1C9E"/>
     <w:rsid w:val="00FE7567"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -4312,51 +5464,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00395FE6"/>
+    <w:rsid w:val="001464CF"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Balk1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00832EC0"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -4608,81 +5760,145 @@
     <w:locked/>
     <w:rsid w:val="00832EC0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00395FE6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar0">
     <w:name w:val="Üstbilgi Char"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E65110"/>
   </w:style>
+  <w:style w:type="table" w:styleId="TabloKlavuzu">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:locked/>
+    <w:rsid w:val="002C4868"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001464CF"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001464CF"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:left="110"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1936009093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4948,78 +6164,78 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B22E5E3-4A1D-4A66-8015-56C10359DD1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>413</Words>
-  <Characters>2359</Characters>
+  <Words>414</Words>
+  <Characters>2362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Proje Ara Raporu Değerlendirme Formu</vt:lpstr>
       <vt:lpstr>BEÜ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>zekeriyadogan@hotmail.com</Manager>
   <Company>BEÜ BAP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2767</CharactersWithSpaces>
+  <CharactersWithSpaces>2771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Proje Ara Raporu Değerlendirme Formu</dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>