--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -1,7341 +1,7709 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A538E14" w14:textId="77777777" w:rsidR="00470527" w:rsidRDefault="00470527" w:rsidP="005D47A9">
+    <w:p w14:paraId="7801BCE6" w14:textId="1003D9FE" w:rsidR="005D47A9" w:rsidRPr="00D84315" w:rsidRDefault="005D47A9" w:rsidP="00DD1E71">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365F7D28" w14:textId="3358FC19" w:rsidR="005D47A9" w:rsidRPr="00960DB6" w:rsidRDefault="00721EC1" w:rsidP="00960DB6">
-[...160 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="35D5055A" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRDefault="005D47A9" w:rsidP="00DD1E71"/>
+    <w:p w14:paraId="40806D64" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRDefault="00B46B96" w:rsidP="00DD1E71"/>
+    <w:p w14:paraId="4DD08F16" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRDefault="00B46B96" w:rsidP="00DD1E71"/>
+    <w:p w14:paraId="5EACF182" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRDefault="00B46B96" w:rsidP="00DD1E71"/>
+    <w:p w14:paraId="153696F2" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRDefault="00B46B96" w:rsidP="00DD1E71"/>
+    <w:p w14:paraId="20851F5B" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="00D84315" w:rsidRDefault="00B46B96" w:rsidP="00DD1E71"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-743" w:type="dxa"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3551"/>
-        <w:gridCol w:w="7081"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="6514"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D47A9" w:rsidRPr="001210C7" w14:paraId="46B6ABA5" w14:textId="77777777" w:rsidTr="00D017E5">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001210C7">
+      <w:tr w:rsidR="005D47A9" w:rsidRPr="00B85A6E" w14:paraId="2068F6B6" w14:textId="77777777" w:rsidTr="00FA16F9">
+        <w:trPr>
+          <w:trHeight w:val="618"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="483B0D4F" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="00D84315" w:rsidRDefault="005D47A9" w:rsidP="00D84315">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84315">
               <w:t>PROJE NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7081" w:type="dxa"/>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="6514" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7A71B5" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="00D84315" w:rsidRDefault="005D47A9" w:rsidP="00D84315">
+            <w:pPr>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D47A9" w:rsidRPr="001210C7" w14:paraId="2560B34B" w14:textId="77777777" w:rsidTr="00D017E5">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="001210C7">
+      <w:tr w:rsidR="005D47A9" w:rsidRPr="00B85A6E" w14:paraId="5976B1A8" w14:textId="77777777" w:rsidTr="00FA16F9">
+        <w:trPr>
+          <w:trHeight w:val="902"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CD624E" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="00D84315" w:rsidRDefault="005D47A9" w:rsidP="00D84315">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84315">
               <w:t>PROJENİN ADI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34CE4E26" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="005D47A9">
-[...16 lines deleted...]
-              </w:rPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6514" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63414165" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="00D84315" w:rsidRDefault="005D47A9" w:rsidP="00D84315">
+            <w:pPr>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09CB0882" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="00B31CB9">
+    <w:p w14:paraId="6D3C438B" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRDefault="005D47A9" w:rsidP="00D84315">
       <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D1228E9" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="005D47A9">
+    <w:p w14:paraId="408B9951" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRDefault="005D47A9" w:rsidP="00D84315">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CB849A3" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="005D47A9">
+    <w:p w14:paraId="1BE0B244" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="00D84315" w:rsidRDefault="00B46B96" w:rsidP="00D84315">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54EDC7A2" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="005D47A9">
+    <w:p w14:paraId="46858E25" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRDefault="005D47A9" w:rsidP="00D84315">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001210C7">
+      <w:r w:rsidRPr="00D84315">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Proje Ekibi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41106E63" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="00B41CEA">
+    <w:p w14:paraId="0CAAF37E" w14:textId="77777777" w:rsidR="00D84315" w:rsidRPr="00D84315" w:rsidRDefault="00D84315" w:rsidP="00D84315">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154BD848" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="00F72E61" w:rsidP="00F72E61">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="001210C7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001210C7">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001210C7">
+      <w:r w:rsidR="005D47A9" w:rsidRPr="001210C7">
+        <w:t>Unv</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86C28">
+        <w:t>anı Adı-Soyadı (Proje yöneticisi</w:t>
+      </w:r>
+      <w:r w:rsidR="005D47A9" w:rsidRPr="001210C7">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E67B251" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="00B41CEA">
+    <w:p w14:paraId="19B4FBC7" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="00F72E61" w:rsidP="00F72E61">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="001210C7">
+      <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D47A9" w:rsidRPr="001210C7">
         <w:t>Unvanı Adı-Soyadı</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B30ABE9" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="00B41CEA">
+    <w:p w14:paraId="4F2BCEEB" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="00F72E61" w:rsidP="00F72E61">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="001210C7">
+      <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D47A9" w:rsidRPr="001210C7">
         <w:t>Unvanı Adı-Soyadı</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753FE55B" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="005D47A9">
+    <w:p w14:paraId="5EADEE1A" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="005D47A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F4EBA7D" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="005D47A9">
-[...35 lines deleted...]
-    <w:p w14:paraId="6CEDA0B5" w14:textId="56675BFC" w:rsidR="005D47A9" w:rsidRPr="00D017E5" w:rsidRDefault="005D47A9" w:rsidP="00D017E5">
+    <w:p w14:paraId="51944864" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="005D47A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:sectPr w:rsidR="005D47A9" w:rsidRPr="00D017E5" w:rsidSect="00D017E5">
-[...7 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001210C7">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RAPOR TARİHİ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E5EF82" w14:textId="6FA35028" w:rsidR="00AF7A33" w:rsidRPr="003C7437" w:rsidRDefault="00AF7A33" w:rsidP="003C7437">
+    <w:p w14:paraId="40AA0237" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="005D47A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E2212A4" w14:textId="77777777" w:rsidR="007372CD" w:rsidRDefault="007372CD" w:rsidP="007372CD">
+    <w:p w14:paraId="5523C24F" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="002E533E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidSect="00AD2E37">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="first" r:id="rId9"/>
+          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9AB564" w14:textId="7EE1C5B9" w:rsidR="005148C9" w:rsidRPr="0001115B" w:rsidRDefault="00B46B96" w:rsidP="005148C9">
       <w:pPr>
         <w:pStyle w:val="WW-NormalWeb1"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PROJE TÜRÜ</w:t>
+      </w:r>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Aşağıdakilerden birini işaretleyiniz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192D8ABB" w14:textId="77777777" w:rsidR="005148C9" w:rsidRPr="0001115B" w:rsidRDefault="005148C9" w:rsidP="005148C9">
+      <w:pPr>
+        <w:pStyle w:val="WW-NormalWeb1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032FF3C4" w14:textId="6936C164" w:rsidR="005148C9" w:rsidRPr="0001115B" w:rsidRDefault="00000000" w:rsidP="006F599F">
+      <w:pPr>
+        <w:pStyle w:val="WW-NormalWeb1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...65 lines deleted...]
-      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="1278218786"/>
+          <w:id w:val="-106278183"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="001B42F7">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+          <w:r w:rsidR="0001115B" w:rsidRPr="0001115B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bağımsız Araştırma Projesi </w:t>
       </w:r>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="-2000501353"/>
+          <w:id w:val="-732076202"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="001B42F7">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+          <w:r w:rsidR="006F599F" w:rsidRPr="0001115B">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanayi </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D241F3" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>İşbirliği</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">İş </w:t>
+      </w:r>
+      <w:r w:rsidR="00D241F3">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Projesi </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00D241F3" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>irliği</w:t>
+      </w:r>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Projesi </w:t>
+      </w:r>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="-1741397402"/>
+          <w:id w:val="-287129011"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="001B42F7">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+          <w:r w:rsidR="00A86B9A" w:rsidRPr="0001115B">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lisansüst</w:t>
       </w:r>
-      <w:r w:rsidR="007222FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00181D3A" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ü Öğrenim ve Araştırma Projesi*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2345400C" w14:textId="77777777" w:rsidR="007372CD" w:rsidRPr="00025CC0" w:rsidRDefault="00000000" w:rsidP="007222FB">
+    <w:p w14:paraId="61A752C9" w14:textId="77777777" w:rsidR="005148C9" w:rsidRPr="0001115B" w:rsidRDefault="00000000" w:rsidP="006F599F">
       <w:pPr>
         <w:pStyle w:val="WW-NormalWeb1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3119"/>
-          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="1670286251"/>
+          <w:id w:val="1051197473"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="001B42F7">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+          <w:r w:rsidR="006F599F" w:rsidRPr="0001115B">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Katılımlı Araştırma Projesi </w:t>
       </w:r>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="-226224480"/>
+          <w:id w:val="-248279881"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="001B42F7">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+          <w:r w:rsidR="00A86B9A" w:rsidRPr="0001115B">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Altyapı Projesi </w:t>
       </w:r>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="486752615"/>
+          <w:id w:val="-1041742368"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="001B42F7">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+          <w:r w:rsidR="00A86B9A" w:rsidRPr="0001115B">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ç</w:t>
       </w:r>
-      <w:r w:rsidR="007222FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00181D3A" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ok Disiplinli Araştırma Projesi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B6C994" w14:textId="77777777" w:rsidR="007372CD" w:rsidRPr="00025CC0" w:rsidRDefault="00000000" w:rsidP="007222FB">
+    <w:p w14:paraId="6B1FC5C8" w14:textId="77777777" w:rsidR="005148C9" w:rsidRPr="0001115B" w:rsidRDefault="00000000" w:rsidP="006F599F">
       <w:pPr>
         <w:pStyle w:val="WW-NormalWeb1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3119"/>
-          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="143021261"/>
+          <w:id w:val="-1561554550"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="001B42F7">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+          <w:r w:rsidR="00A86B9A" w:rsidRPr="0001115B">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Güdümlü Altyapı Projesi </w:t>
       </w:r>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="984511081"/>
+          <w:id w:val="5725908"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="001B42F7">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+          <w:r w:rsidR="00A86B9A" w:rsidRPr="0001115B">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007372CD" w:rsidRPr="00025CC0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Destek (Patent, Uluslararası toplantı, </w:t>
-[...9 lines deleted...]
-        <w:t>Makale basımı, Analiz) Projesi</w:t>
+        <w:t>Destek (Patent, Uluslararası toplantı, Makale basımı, Analiz) Projesi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295FF59A" w14:textId="77777777" w:rsidR="00D47291" w:rsidRDefault="00D47291" w:rsidP="006F7C9C">
-[...7 lines deleted...]
-    <w:p w14:paraId="615DEFAF" w14:textId="77777777" w:rsidR="0081407F" w:rsidRPr="001210C7" w:rsidRDefault="00F7256F" w:rsidP="006F7C9C">
+    <w:p w14:paraId="1A17214B" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="00B46B96" w:rsidRDefault="00B46B96" w:rsidP="00B46B96">
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B46B96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>PROJE YÖNETİCİSİNİN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007222FB" w:rsidRPr="007222FB" w14:paraId="02CEB00A" w14:textId="77777777" w:rsidTr="006F7C9C">
+      <w:tr w:rsidR="00B46B96" w:rsidRPr="007222FB" w14:paraId="712E102C" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC0E523" w14:textId="39B46AE1" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="000E3591" w:rsidP="007222FB">
+          <w:p w14:paraId="04650BD9" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Unvan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62236460" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="006F7C9C" w:rsidP="007222FB">
+          <w:p w14:paraId="33842FE4" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007222FB" w:rsidRPr="007222FB" w14:paraId="02B512F0" w14:textId="77777777" w:rsidTr="006F7C9C">
+      <w:tr w:rsidR="00B46B96" w:rsidRPr="007222FB" w14:paraId="4AB8B568" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E441818" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="007222FB" w:rsidP="007222FB">
+          <w:p w14:paraId="0F2F59BB" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ad</w:t>
             </w:r>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="255D2DDC" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="006F7C9C" w:rsidP="007222FB">
+          <w:p w14:paraId="26920439" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007222FB" w:rsidRPr="007222FB" w14:paraId="370CDFEF" w14:textId="77777777" w:rsidTr="006F7C9C">
+      <w:tr w:rsidR="00B46B96" w:rsidRPr="007222FB" w14:paraId="358BE73D" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77A435A2" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="007222FB" w:rsidP="007222FB">
+          <w:p w14:paraId="2B142130" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Soyad</w:t>
             </w:r>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71AA8DC0" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="006F7C9C" w:rsidP="007222FB">
+          <w:p w14:paraId="3E49F013" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007222FB" w:rsidRPr="007222FB" w14:paraId="3C958C50" w14:textId="77777777" w:rsidTr="006F7C9C">
+      <w:tr w:rsidR="00B46B96" w:rsidRPr="007222FB" w14:paraId="3B89E57A" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03F79DEF" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="007222FB" w:rsidP="007222FB">
+          <w:p w14:paraId="5332DCEF" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fak</w:t>
             </w:r>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>lte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D727F96" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="006F7C9C" w:rsidP="007222FB">
+          <w:p w14:paraId="6152AB7E" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007222FB" w:rsidRPr="007222FB" w14:paraId="3CD9B109" w14:textId="77777777" w:rsidTr="006F7C9C">
+      <w:tr w:rsidR="00B46B96" w:rsidRPr="007222FB" w14:paraId="1C499612" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5034A557" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="007222FB" w:rsidP="007222FB">
+          <w:p w14:paraId="343557F5" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ö</w:t>
             </w:r>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB7D100" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="006F7C9C" w:rsidP="007222FB">
+          <w:p w14:paraId="7D7C1549" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007222FB" w:rsidRPr="007222FB" w14:paraId="613BEACB" w14:textId="77777777" w:rsidTr="006F7C9C">
+      <w:tr w:rsidR="00B46B96" w:rsidRPr="007222FB" w14:paraId="528131DD" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06697D6A" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="007222FB" w:rsidP="007222FB">
+          <w:p w14:paraId="4E0EF074" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17FD0881" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="006F7C9C" w:rsidP="007222FB">
+          <w:p w14:paraId="2E2B69A9" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007222FB" w:rsidRPr="007222FB" w14:paraId="47C2B64B" w14:textId="77777777" w:rsidTr="006F7C9C">
+      <w:tr w:rsidR="00B46B96" w:rsidRPr="007222FB" w14:paraId="019F5F2E" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52AB54D9" w14:textId="1C41BEAE" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="000E3591" w:rsidP="007222FB">
+          <w:p w14:paraId="4162D156" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>posta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11E2E047" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="006F7C9C" w:rsidP="007222FB">
+          <w:p w14:paraId="0705B938" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007222FB" w:rsidRPr="007222FB" w14:paraId="7B27A54F" w14:textId="77777777" w:rsidTr="006F7C9C">
+      <w:tr w:rsidR="00B46B96" w:rsidRPr="007222FB" w14:paraId="236C98D8" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13D8456C" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="007222FB" w:rsidP="007222FB">
+          <w:p w14:paraId="5A132646" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>İ</w:t>
             </w:r>
             <w:r w:rsidRPr="007222FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>mza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEC0278" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="007222FB" w:rsidRDefault="006F7C9C" w:rsidP="007222FB">
+          <w:p w14:paraId="2BB03EF9" w14:textId="77777777" w:rsidR="00B46B96" w:rsidRPr="007222FB" w:rsidRDefault="00B46B96" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AFDC14F" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="001210C7" w:rsidRDefault="00D47291" w:rsidP="006F7C9C">
+    <w:p w14:paraId="02A4F238" w14:textId="3544B37F" w:rsidR="00D47291" w:rsidRPr="008A3632" w:rsidRDefault="00D47291" w:rsidP="00D219C6">
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001210C7">
-        <w:t>PROJENİN ADI</w:t>
+      <w:r w:rsidRPr="008A3632">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROJE ADI</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D47291" w:rsidRPr="00AB01DC" w14:paraId="43D385BD" w14:textId="77777777" w:rsidTr="007222FB">
+      <w:tr w:rsidR="00D47291" w:rsidRPr="00B85A6E" w14:paraId="7DC18C0F" w14:textId="77777777" w:rsidTr="00D219C6">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CED1168" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="00D47291" w:rsidP="00B85A6E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2464"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24BE7329" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="001210C7" w:rsidRDefault="00D47291" w:rsidP="006F7C9C">
+    <w:p w14:paraId="1243F9C3" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632">
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001210C7">
+      <w:r w:rsidRPr="008A3632">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>PROJE SÜRESİ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9340" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="2556"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001210C7" w:rsidRPr="00AB01DC" w14:paraId="0BC02A6A" w14:textId="77777777" w:rsidTr="007222FB">
+      <w:tr w:rsidR="008A3632" w:rsidRPr="00AB01DC" w14:paraId="5F18EAE4" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3954BB05" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="00AB01DC">
+          <w:p w14:paraId="54D16AFB" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Proje No:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02978177" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00AB01DC" w:rsidRDefault="00D47291" w:rsidP="00AB01DC">
+          <w:p w14:paraId="0102016B" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="094E731F" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="00AB01DC">
+          <w:p w14:paraId="44FD1E5E" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>resi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21A32B48" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="00AB01DC">
+          <w:p w14:paraId="3D82D457" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>. Ay</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001210C7" w:rsidRPr="00AB01DC" w14:paraId="757DA373" w14:textId="77777777" w:rsidTr="007222FB">
+      <w:tr w:rsidR="008A3632" w:rsidRPr="00AB01DC" w14:paraId="753DF73D" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6627D0C0" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="00AB01DC">
+          <w:p w14:paraId="59F80C23" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ba</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ş</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>lama Tarihi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20804CB3" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00AB01DC" w:rsidRDefault="00D47291" w:rsidP="00AB01DC">
+          <w:p w14:paraId="1BF6765B" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="750B433E" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="00AB01DC">
+          <w:p w14:paraId="59273A27" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Biti</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ş</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tarihi</w:t>
             </w:r>
-            <w:r w:rsidR="007222FB">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1FA805" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00AB01DC" w:rsidRDefault="00D47291" w:rsidP="007222FB">
+          <w:p w14:paraId="50EED3BE" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001210C7" w:rsidRPr="00AB01DC" w14:paraId="2C074D97" w14:textId="77777777" w:rsidTr="007222FB">
+      <w:tr w:rsidR="008A3632" w:rsidRPr="00AB01DC" w14:paraId="79C1BD14" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF47899" w14:textId="77777777" w:rsidR="001210C7" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="00AB01DC">
+          <w:p w14:paraId="6542C97B" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tahsis Edilen </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ö</w:t>
             </w:r>
-            <w:r w:rsidR="00B41CEA" w:rsidRPr="00AB01DC">
-[...4 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>denek:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C36F4F" w14:textId="77777777" w:rsidR="001210C7" w:rsidRPr="00AB01DC" w:rsidRDefault="001210C7" w:rsidP="00AB01DC">
+          <w:p w14:paraId="4E386A4B" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3491E891" w14:textId="77777777" w:rsidR="001210C7" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="00AB01DC">
+          <w:p w14:paraId="6552ADB0" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Harcanan Mi</w:t>
-[...11 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Harcanan Miktar:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C93C55C" w14:textId="77777777" w:rsidR="001210C7" w:rsidRPr="00AB01DC" w:rsidRDefault="001210C7" w:rsidP="00AB01DC">
+          <w:p w14:paraId="2FDE2F1A" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F38544D" w14:textId="77777777" w:rsidR="001210C7" w:rsidRPr="001210C7" w:rsidRDefault="001210C7" w:rsidP="006F7C9C">
+    <w:p w14:paraId="0122C177" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632">
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008A3632">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>EK SÜRE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2130"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B0598" w:rsidRPr="00AB01DC" w14:paraId="5F3246FE" w14:textId="77777777" w:rsidTr="007222FB">
+      <w:tr w:rsidR="008A3632" w:rsidRPr="00AB01DC" w14:paraId="7C38F0F1" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F06DB87" w14:textId="77777777" w:rsidR="001210C7" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="2D64A795" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Onaylanan Ek Süre </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65207D71" w14:textId="77777777" w:rsidR="001210C7" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="097DBF33" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> ……</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>. Ay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A79491F" w14:textId="77777777" w:rsidR="001210C7" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="381CABC2" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ek Süre Dahil Biti</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ş</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tarihi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09F6E16A" w14:textId="77777777" w:rsidR="001210C7" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="3EF5F15A" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>. Ay</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007222FB" w:rsidRPr="00AB01DC" w14:paraId="259D923B" w14:textId="77777777" w:rsidTr="001B42F7">
+      <w:tr w:rsidR="008A3632" w:rsidRPr="00AB01DC" w14:paraId="69EE62F1" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="26DA73EA" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="00AB01DC" w:rsidRDefault="007222FB" w:rsidP="007222FB">
+          <w:p w14:paraId="2F80594B" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Onaylanan Ek S</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>re Varsa Gerek</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ç</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>esi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28FF9A15" w14:textId="77777777" w:rsidR="001210C7" w:rsidRDefault="008B0598" w:rsidP="006F7C9C">
+    <w:p w14:paraId="7956A970" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632">
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008A3632">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>PROJENİN GENEL BÜTÇE DURUMU</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="9414" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1882"/>
         <w:gridCol w:w="1883"/>
         <w:gridCol w:w="1883"/>
         <w:gridCol w:w="1883"/>
         <w:gridCol w:w="1883"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B0598" w:rsidRPr="00AB01DC" w14:paraId="12034E11" w14:textId="77777777" w:rsidTr="007222FB">
+      <w:tr w:rsidR="008A3632" w:rsidRPr="00AB01DC" w14:paraId="700523D5" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1882" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70C6D764" w14:textId="77777777" w:rsidR="008B0598" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="0CAF317D" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sözleşmedeki Ödenek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17420746" w14:textId="77777777" w:rsidR="008B0598" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="380A4F5E" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Onaylanan Ek Ödenek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1DCA4A" w14:textId="77777777" w:rsidR="008B0598" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="7E93A382" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Toplam Ödenek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20E66C20" w14:textId="77777777" w:rsidR="008B0598" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="00F4B4AE" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Gerçekleşen Harcama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42CEC90A" w14:textId="77777777" w:rsidR="008B0598" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="46C433D4" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kalan Ödenek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0598" w:rsidRPr="00AB01DC" w14:paraId="4F4C9A20" w14:textId="77777777" w:rsidTr="007222FB">
+      <w:tr w:rsidR="008A3632" w:rsidRPr="00AB01DC" w14:paraId="205736EE" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1882" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23D695F4" w14:textId="77777777" w:rsidR="008B0598" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="103C8331" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A4378D2" w14:textId="77777777" w:rsidR="008B0598" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="7C8195FC" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="097EFF90" w14:textId="77777777" w:rsidR="008B0598" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="1263E4AD" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="681EE0BF" w14:textId="77777777" w:rsidR="008B0598" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="1D488BB4" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03A0EA63" w14:textId="77777777" w:rsidR="008B0598" w:rsidRPr="00AB01DC" w:rsidRDefault="008B0598" w:rsidP="007222FB">
+          <w:p w14:paraId="03243D7B" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007222FB" w:rsidRPr="00AB01DC" w14:paraId="4818882B" w14:textId="77777777" w:rsidTr="007222FB">
+      <w:tr w:rsidR="008A3632" w:rsidRPr="00AB01DC" w14:paraId="3F2F3D97" w14:textId="77777777" w:rsidTr="00EA1AF1">
         <w:trPr>
           <w:trHeight w:val="876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9414" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="48C1A660" w14:textId="77777777" w:rsidR="007222FB" w:rsidRPr="00AB01DC" w:rsidRDefault="007222FB" w:rsidP="007222FB">
+          <w:p w14:paraId="4CE3187C" w14:textId="77777777" w:rsidR="008A3632" w:rsidRPr="00AB01DC" w:rsidRDefault="008A3632" w:rsidP="00EA1AF1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Onaylanan Ek Ödenek Varsa Gerek</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ç</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB01DC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>esi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="702CA48C" w14:textId="44E33A4E" w:rsidR="00D02722" w:rsidRPr="00AB01DC" w:rsidRDefault="00D02722" w:rsidP="00AB01DC">
+    <w:p w14:paraId="10D60F72" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="526DF028" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="2EB5FF7F" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="7ABD0EDA" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="2542F5A1" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="7B545EEC" w14:textId="183D1D6F" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
       <w:pPr>
-        <w:jc w:val="center"/>
-        <w:rPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C47E03">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">GERÇEKLEŞEN </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TOPLAM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C47E03">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>HARCAMA DÖKÜMÜ</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">*** </w:t>
-[...2 lines deleted...]
-        <w:t>ŞİMDİYE KADAR TOPLAM GERÇEKLEŞEN HARCAMANIN DÖKÜMÜ</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
-        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="6663"/>
+        <w:gridCol w:w="1559"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="513EF6CB" w14:textId="77777777" w:rsidTr="00CA10AA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECA855C" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Bütçe Kodu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6AFD8D" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Harcamanın Cinsi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="258DF00D" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Harcama Tutarı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="27FDA8D9" w14:textId="77777777" w:rsidTr="00CA10AA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="778E9BF0" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>03.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3501505B" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>Sarf Malzemesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E748ACE" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="15DFFC8F" w14:textId="77777777" w:rsidTr="00CA10AA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49436685" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>03.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C0E66A" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>Seyahat (Yolluklar)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38545224" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="750753AB" w14:textId="77777777" w:rsidTr="00CA10AA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE8A662" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>03.5 + 03.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1443CC6E" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>Hizmet Alımı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08064EBD" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="008FF578" w14:textId="77777777" w:rsidTr="00CA10AA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3521AB00" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>03.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A9FDC8" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>Menkul Mal, Gayri Maddi Hak Alım, Bakım ve Onarım Giderleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F79D93D" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="41AD1BCA" w14:textId="77777777" w:rsidTr="00CA10AA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC8BD42" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>06.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09115D74" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>Makine Teçhizat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3AED43" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="3A7A5597" w14:textId="77777777" w:rsidTr="00CA10AA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="290FDA98" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>06.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6041B443" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:t>Gayri Maddi Hak Alımları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AD4D46" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="0E376C3C" w14:textId="77777777" w:rsidTr="00CA10AA">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02324F8F" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6663" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F22E249" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>TOPLAM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="584FF358" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F3FF789" w14:textId="60760D37" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C47E03">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ALINAN MAKİNE/TEÇHİZAT</w:t>
+      </w:r>
+      <w:r w:rsidR="00737294">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KAYIT DÖKÜMÜ*</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
-        <w:gridCol w:w="6662"/>
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="901"/>
+        <w:gridCol w:w="2393"/>
+        <w:gridCol w:w="1525"/>
+        <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C7038" w:rsidRPr="007222FB" w14:paraId="6FD3FEA9" w14:textId="77777777" w:rsidTr="001B42F7">
-[...340 lines deleted...]
-      <w:tr w:rsidR="001E2660" w:rsidRPr="007222FB" w14:paraId="1C4CA8CD" w14:textId="77777777" w:rsidTr="0075612F">
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="7BF3C09C" w14:textId="77777777" w:rsidTr="00CA10AA">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E7E03D2" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="007222FB" w:rsidRDefault="007222FB" w:rsidP="000604FA">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54083662" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007222FB">
+            <w:r w:rsidRPr="00C47E03">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Taşınırın Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="63654430" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="007222FB" w:rsidRDefault="007222FB" w:rsidP="000604FA">
+            <w:tcW w:w="901" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1B31EE" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007222FB">
+            <w:r w:rsidRPr="00C47E03">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Ade</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006F7C9C">
+              <w:t>Adet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2393" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6057599E" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>t</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="3EF5C86B" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="007222FB" w:rsidRDefault="007222FB" w:rsidP="000604FA">
+            </w:pPr>
+            <w:r w:rsidRPr="00C47E03">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Bulunduğu Birim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1215DA4B" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007222FB">
+            <w:r w:rsidRPr="00C47E03">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Bulunduğu Birim</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="761688AF" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="007222FB" w:rsidRDefault="007222FB" w:rsidP="000604FA">
+              <w:t>Tutarı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CA347A" w14:textId="77777777" w:rsidR="00CA10AA" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007222FB">
+            <w:r w:rsidRPr="00C47E03">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Tutarı</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="59869D48" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="007222FB" w:rsidRDefault="007222FB" w:rsidP="000604FA">
+              <w:t xml:space="preserve">Zimmet Kaydı </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B642531" w14:textId="5C2AFA1E" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007222FB">
+            <w:r w:rsidRPr="00C47E03">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Zimmet Kaydı Yapılan Kişi</w:t>
+              <w:t>Yapılan Kişi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E2660" w:rsidRPr="00AB01DC" w14:paraId="63D0147F" w14:textId="77777777" w:rsidTr="0075612F">
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="096D6232" w14:textId="77777777" w:rsidTr="00CA10AA">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="179A7A37" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="00AB01DC" w:rsidRDefault="001E2660" w:rsidP="00AB01DC"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51310B98" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6196A7D9" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4F493A" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="00AB01DC" w:rsidRDefault="001E2660" w:rsidP="00AB01DC"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="5D56BE51" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="00AB01DC" w:rsidRDefault="001E2660" w:rsidP="00AB01DC"/>
+          <w:p w14:paraId="6BB223AB" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0F5048" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6287A90E" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E2660" w:rsidRPr="00AB01DC" w14:paraId="64C33D69" w14:textId="77777777" w:rsidTr="0075612F">
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="572D038D" w14:textId="77777777" w:rsidTr="00CA10AA">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1D8F741F" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="00AB01DC" w:rsidRDefault="001E2660" w:rsidP="00AB01DC"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="445CBF0D" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="351A39FA" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23667A91" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="00AB01DC" w:rsidRDefault="001E2660" w:rsidP="00AB01DC"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0F6D0771" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="00AB01DC" w:rsidRDefault="001E2660" w:rsidP="00AB01DC"/>
+          <w:p w14:paraId="4A2F0702" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="092CB3BE" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F8359A" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E2660" w:rsidRPr="00AB01DC" w14:paraId="40324B2D" w14:textId="77777777" w:rsidTr="0075612F">
+      <w:tr w:rsidR="00C47E03" w:rsidRPr="00C47E03" w14:paraId="642E3AA4" w14:textId="77777777" w:rsidTr="00CA10AA">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3117CA4D" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="00AB01DC" w:rsidRDefault="001E2660" w:rsidP="00AB01DC"/>
-[...3 lines deleted...]
-            <w:tcW w:w="715" w:type="dxa"/>
+          <w:p w14:paraId="74EE114F" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="901" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B8A7B0" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="00AB01DC" w:rsidRDefault="001E2660" w:rsidP="00AB01DC"/>
+          <w:p w14:paraId="6C1B02C6" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2393" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F060239" w14:textId="77777777" w:rsidR="001E2660" w:rsidRPr="007222FB" w:rsidRDefault="001E2660" w:rsidP="007222FB">
+          <w:p w14:paraId="63466887" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007222FB">
+            <w:r w:rsidRPr="00C47E03">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>TOPLAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2284" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F24F3F6" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3140" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AFF3F0" w14:textId="77777777" w:rsidR="00C47E03" w:rsidRPr="00C47E03" w:rsidRDefault="00C47E03" w:rsidP="00C47E03">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="647AC62D" w14:textId="77777777" w:rsidR="00AF655F" w:rsidRDefault="00AF655F" w:rsidP="00AF655F">
+    <w:p w14:paraId="1E70A152" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRPr="00C47E03" w:rsidRDefault="00F40E0E" w:rsidP="00C47E03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55119B77" w14:textId="77777777" w:rsidR="00AF655F" w:rsidRPr="00793CA2" w:rsidRDefault="00094532" w:rsidP="00A61B18">
+    <w:p w14:paraId="281D8017" w14:textId="1B4E5FA3" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564D27">
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:noProof/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="776AA8F4" wp14:editId="1F817B98">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4445</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>448945</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5905500" cy="619125"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5905500" cy="619125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3EB15719" w14:textId="19CC0246" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="776AA8F4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Metin Kutusu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:35.35pt;width:465pt;height:48.75pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzDwS7DQIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z22n9bhV607HjiGk&#10;40A6+ABpmq4RSRySbO349DhZbzf+iAdEHiI7dn62f7ZXN6NW5CCcl2BqWsxySoTh0Eqzq+mXz9tX&#10;15T4wEzLFBhR06Pw9Gb98sVqsJWYQw+qFY4giPHVYGvah2CrLPO8F5r5GVhh0NiB0yyg6nZZ69iA&#10;6Fpl8zy/ygZwrXXAhff4ency0nXC7zrBw8eu8yIQVVPMLaTbpbuJd7ZesWrnmO0ln9Jg/5CFZtJg&#10;0DPUHQuM7J38DUpL7sBDF2YcdAZdJ7lINWA1Rf5LNY89syLVguR4e6bJ/z9Y/nB4tJ8cCeMbGLGB&#10;qQhv74F/9cTApmdmJ26dg6EXrMXARaQsG6yvpq+Ral/5CNIMH6DFJrN9gAQ0dk5HVrBOgujYgOOZ&#10;dDEGwvGxXOZlmaOJo+2qWBbzMoVg1dNv63x4J0CTKNTUYVMTOjvc+xCzYdWTSwzmQcl2K5VKits1&#10;G+XIgeEAbNOZ0H9yU4YMNV2WGPvvEHk6f4LQMuAkK6lren12YlWk7a1p05wFJtVJxpSVmXiM1J1I&#10;DGMzomPks4H2iIw6OE0sbhgKPbjvlAw4rTX13/bMCUrUe4NdWRaLRRzvpCzK13NU3KWlubQwwxGq&#10;poGSk7gJaSVi6QZusXudTMQ+ZzLlilOY+J42Jo75pZ68nvd6/QMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AN1JTLDbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SFwQdWhRmoY4FUIC&#10;wa0UBFc33iYR9jrYbhrenu0JLvujGc181XpyVowYYu9Jwc0sA4HUeNNTq+D97fG6ABGTJqOtJ1Tw&#10;gxHW9flZpUvjj/SK4za1gkMollpBl9JQShmbDp2OMz8gsbb3wenEb2ilCfrI4c7KeZbl0umeuKHT&#10;Az502HxtD05Bcfs8fsaXxeajyfd2la6W49N3UOryYrq/A5FwSn9mOOEzOtTMtPMHMlFYBUv28cx4&#10;s7panI4d2/JiDrKu5H/++hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzDwS7DQIAAB8E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDdSUyw2wAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3EB15719" w14:textId="19CC0246" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
-      <w:r w:rsidR="00A61B18">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F40E0E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00070647">
-[...23 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROJENİN TÜRKÇE, İNGİLİZCE ADI VE ÖZETİ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>**</w:t>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F860C62" w14:textId="77777777" w:rsidR="00094532" w:rsidRPr="00564D27" w:rsidRDefault="00094532" w:rsidP="00070647">
+    <w:p w14:paraId="0DFC52AE" w14:textId="7EC4D5E2" w:rsidR="00F40E0E" w:rsidRPr="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564D27">
+    </w:p>
+    <w:p w14:paraId="0EC7AD54" w14:textId="0ADCF860" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:noProof/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FFA8007" wp14:editId="587F5387">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1369060</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5905500" cy="619125"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="393309365" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5905500" cy="619125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="193785C7" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4FFA8007" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:107.8pt;width:465pt;height:48.75pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfGi6CEAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z22n9bhV607HjiGk&#10;40A6+ABpkq4RaRySbO349DhZbzf+iAdEHiI7dn62f7ZXN2OvyUE6r8DUtJjllEjDQSizq+mXz9tX&#10;15T4wIxgGoys6VF6erN++WI12ErOoQMtpCMIYnw12Jp2IdgqyzzvZM/8DKw0aGzB9Syg6naZcGxA&#10;9F5n8zy/ygZwwjrg0nt8vTsZ6Trht63k4WPbehmIrinmFtLt0t3EO1uvWLVzzHaKT2mwf8iiZ8pg&#10;0DPUHQuM7J36DapX3IGHNsw49Bm0reIy1YDVFPkv1Tx2zMpUC5Lj7Zkm//9g+cPh0X5yJIxvYMQG&#10;piK8vQf+1RMDm46Znbx1DoZOMoGBi0hZNlhfTV8j1b7yEaQZPoDAJrN9gAQ0tq6PrGCdBNGxAccz&#10;6XIMhONjuczLMkcTR9tVsSzmZQrBqqff1vnwTkJPolBTh01N6Oxw70PMhlVPLjGYB63EVmmdFLdr&#10;NtqRA8MB2KYzof/kpg0ZarosMfbfIfJ0/gTRq4CTrFVf0+uzE6sibW+NSHMWmNInGVPWZuIxUnci&#10;MYzNSJSYSI60NiCOSKyD0+DioqHQgftOyYBDW1P/bc+cpES/N9icZbFYxClPyqJ8PUfFXVqaSwsz&#10;HKFqGig5iZuQNiMyYOAWm9iqxO9zJlPKOIyJ9mlx4rRf6snreb3XPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAO8EzlLfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ66SB0IZs&#10;KoQEojdoEVzd2E0i4nWw3TT8PcsJjrOzmnlTrifbi9H40DlCSOcJCEO10x01CG+7x9kSRIiKtOod&#10;GYRvE2BdnZ+VqtDuRK9m3MZGcAiFQiG0MQ6FlKFujVVh7gZD7B2ctyqy9I3UXp043PZykSS5tKoj&#10;bmjVYB5aU39ujxZhef08foRN9vJe54d+Fa9ux6cvj3h5Md3fgYhmin/P8IvP6FAx094dSQfRI/CQ&#10;iLBIb3IQbK+yhC97hCzNUpBVKf8PqH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnxou&#10;ghACAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;7wTOUt8AAAAIAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="193785C7" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>II.</w:t>
       </w:r>
-      <w:r w:rsidR="00564D27" w:rsidRPr="00564D27">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F40E0E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00070647" w:rsidRPr="00564D27">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>GİRİŞ</w:t>
       </w:r>
-      <w:r w:rsidR="00793CA2">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>**</w:t>
-[...36 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:t xml:space="preserve"> (Literatürde yapılan çalışmalar referans verilerek, bu proje çalışması ile hangi eksikliğin giderilmeye çalışıldığı açıklanmalıdır. Konunun ulusal ve uluslararası düzeyde önceliği ve önemi belirtilmelidir. Proje önerisinde tanımlanan çalışma ile gerçekleştirilen çalışma, amaç, kapsam ve yöntem bakımlarından karşılaştırılmalı, değişiklikler varsa gerekçeleri ile tartışılmalıdır.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7495D182" w14:textId="77777777" w:rsidR="00094532" w:rsidRPr="00793CA2" w:rsidRDefault="00564D27" w:rsidP="00564D27">
+    <w:p w14:paraId="127EFA1E" w14:textId="5B008667" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545A0350" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRPr="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D51211F" w14:textId="5A314008" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564D27">
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:noProof/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26DAFB99" wp14:editId="24A0DE64">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>355600</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5905500" cy="619125"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="946447717" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5905500" cy="619125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1A845806" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="26DAFB99" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:28pt;width:465pt;height:48.75pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoxOxDEgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z22n9bhV607HjiGk&#10;40A6+ABpmq4RSRySbO349DhZbzf+iAdEHiI7dn62f7ZXN6NW5CCcl2BqWsxySoTh0Eqzq+mXz9tX&#10;15T4wEzLFBhR06Pw9Gb98sVqsJWYQw+qFY4giPHVYGvah2CrLPO8F5r5GVhh0NiB0yyg6nZZ69iA&#10;6Fpl8zy/ygZwrXXAhff4ency0nXC7zrBw8eu8yIQVVPMLaTbpbuJd7ZesWrnmO0ln9Jg/5CFZtJg&#10;0DPUHQuM7J38DUpL7sBDF2YcdAZdJ7lINWA1Rf5LNY89syLVguR4e6bJ/z9Y/nB4tJ8cCeMbGLGB&#10;qQhv74F/9cTApmdmJ26dg6EXrMXARaQsG6yvpq+Ral/5CNIMH6DFJrN9gAQ0dk5HVrBOgujYgOOZ&#10;dDEGwvGxXOZlmaOJo+2qWBbzMoVg1dNv63x4J0CTKNTUYVMTOjvc+xCzYdWTSwzmQcl2K5VKits1&#10;G+XIgeEAbNOZ0H9yU4YMNV2WGPvvEHk6f4LQMuAkK6lren12YlWk7a1p05wFJtVJxpSVmXiM1J1I&#10;DGMzEtnWdB4DRFobaI9IrIPT4OKiodCD+07JgENbU/9tz5ygRL032JxlsVjEKU/Konw9R8VdWppL&#10;CzMcoWoaKDmJm5A2IzJg4Bab2MnE73MmU8o4jIn2aXHitF/qyet5vdc/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAe4PnWd0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXBBLobRs&#10;pemEkEBwg4HgmjVeW5E4Jcm68u8xJzjZ1nt6/l69np0VE4Y4eFJwschAILXeDNQpeHu9P1+CiEmT&#10;0dYTKvjGCOvm+KjWlfEHesFpkzrBIRQrraBPaaykjG2PTseFH5FY2/ngdOIzdNIEfeBwZ+VllpXS&#10;6YH4Q69HvOux/dzsnYLl1eP0EZ/y5/e23NlVOrueHr6CUqcn8+0NiIRz+jPDLz6jQ8NMW78nE4VV&#10;wEWSgqLkyeoqz3jZsq3IC5BNLf/zNz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqMTs&#10;QxICAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;e4PnWd0AAAAHAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1A845806" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>III.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00564D27">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F40E0E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC76C9" w:rsidRPr="00564D27">
-[...23 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROJEDE ELDE EDİLEN BİLİMSEL SONUÇLAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>**</w:t>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32935420" w14:textId="77777777" w:rsidR="00094532" w:rsidRPr="00564D27" w:rsidRDefault="00564D27" w:rsidP="00564D27">
-[...43 lines deleted...]
-    <w:p w14:paraId="590F18AE" w14:textId="77777777" w:rsidR="00146EB0" w:rsidRPr="00564D27" w:rsidRDefault="00564D27" w:rsidP="00564D27">
+    <w:p w14:paraId="7F890B74" w14:textId="0A3D528E" w:rsidR="00F40E0E" w:rsidRPr="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564D27">
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:noProof/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>**</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13D62AC5" wp14:editId="497FB0F3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1366520</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5905500" cy="619125"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1489274198" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5905500" cy="619125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4879C314" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="13D62AC5" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:107.6pt;width:465pt;height:48.75pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6c4K1EgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO4q4x4hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzrx+luGl2wR6G6UEgReqQPCRXN2OvyUE6r8DUtJjllEjDQSizq+mXz9sX&#10;15T4wIxgGoys6VF6erN+/mw12ErOoQMtpCMIYnw12Jp2IdgqyzzvZM/8DKw0aGzB9Syg6naZcGxA&#10;9F5n8zy/ygZwwjrg0nt8vTsZ6Trht63k4WPbehmIrinmFtLt0t3EO1uvWLVzzHaKT2mwf8iiZ8pg&#10;0DPUHQuM7J36DapX3IGHNsw49Bm0reIy1YDVFPkv1Tx0zMpUC5Lj7Zkm//9g+YfDg/3kSBhfw4gN&#10;TEV4ew/8qycGNh0zO3nrHAydZAIDF5GybLC+mr5Gqn3lI0gzvAeBTWb7AAlobF0fWcE6CaJjA45n&#10;0uUYCMfHcpmXZY4mjrarYlnMyxSCVY+/rfPhrYSeRKGmDpua0Nnh3oeYDaseXWIwD1qJrdI6KW7X&#10;bLQjB4YDsE1nQv/JTRsy1HRZYuy/Q+Tp/AmiVwEnWau+ptdnJ1ZF2t4YkeYsMKVPMqaszcRjpO5E&#10;YhibkShR05cxQKS1AXFEYh2cBhcXDYUO3HdKBhzamvpve+YkJfqdweYsi8UiTnlSFuWrOSru0tJc&#10;WpjhCFXTQMlJ3IS0GZEBA7fYxFYlfp8ymVLGYUy0T4sTp/1ST15P673+AQAA//8DAFBLAwQUAAYA&#10;CAAAACEABWImxN8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqPKCP&#10;EKdCSCC4QVvB1Y23SUS8Drabhn/PcoLj7KxmvinXk+3FiD50jhSkswQEUu1MR42C3fbxegkiRE1G&#10;945QwTcGWFfnZ6UujDvRG46b2AgOoVBoBW2MQyFlqFu0OszcgMTewXmrI0vfSOP1icNtL7MkmUur&#10;O+KGVg/40GL9uTlaBcub5/EjvOSv7/X80K/i1WJ8+vJKXV5M93cgIk7x7xl+8RkdKmbauyOZIHoF&#10;PCQqyNLbDATbqzzhy15BnmYLkFUp/w+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6&#10;c4K1EgIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAFYibE3wAAAAgBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4879C314" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3332A8DF" w14:textId="77777777" w:rsidR="00AC76C9" w:rsidRPr="00564D27" w:rsidRDefault="00564D27" w:rsidP="00564D27">
+    <w:p w14:paraId="4C705F2E" w14:textId="2E7265D9" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00564D27">
+      <w:r w:rsidRPr="00F40E0E">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC76C9">
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DEĞERLENDİRME VE ÖNERİLER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>**</w:t>
-[...41 lines deleted...]
-        <w:t>), yazılım, donanım ürünleri ve patentler eklenmelidir.)</w:t>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39854ECD" w14:textId="77777777" w:rsidR="000E1171" w:rsidRDefault="00701D07" w:rsidP="008B0598">
+    <w:p w14:paraId="77D1BB40" w14:textId="218519D9" w:rsidR="00F40E0E" w:rsidRPr="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4A2CD581" w14:textId="77777777" w:rsidR="0011504A" w:rsidRDefault="0011504A" w:rsidP="008B0598">
+    <w:p w14:paraId="0E00350A" w14:textId="75BA01BB" w:rsidR="00F40E0E" w:rsidRPr="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:noProof/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B818D38" wp14:editId="7E1688D2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>365125</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5905500" cy="619125"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="182241174" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5905500" cy="619125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="75CE3CDE" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5B818D38" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:28.75pt;width:465pt;height:48.75pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHfhgbEgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z22n9bhVy07HjiGk&#10;40A6+ABpmq4RaRySbO349DhZbzf+iAdEHiI7dn62f7ZXN2OvyUE6r8AwWsxySqQR0CizY/TL5+2r&#10;a0p84KbhGoxk9Cg9vVm/fLEabCXn0IFupCMIYnw1WEa7EGyVZV50sud+BlYaNLbgeh5QdbuscXxA&#10;9F5n8zy/ygZwjXUgpPf4ency0nXCb1spwse29TIQzSjmFtLt0l3HO1uveLVz3HZKTGnwf8ii58pg&#10;0DPUHQ+c7J36DapXwoGHNswE9Bm0rRIy1YDVFPkv1Tx23MpUC5Lj7Zkm//9gxcPh0X5yJIxvYMQG&#10;piK8vQfx1RMDm46bnbx1DoZO8gYDF5GybLC+mr5Gqn3lI0g9fIAGm8z3ARLQ2Lo+soJ1EkTHBhzP&#10;pMsxEIGP5TIvyxxNAm1XxbKYlykEr55+W+fDOwk9iQKjDpua0Pnh3oeYDa+eXGIwD1o1W6V1Utyu&#10;3mhHDhwHYJvOhP6TmzZkYHRZYuy/Q+Tp/AmiVwEnWaue0euzE68ibW9Nk+YscKVPMqaszcRjpO5E&#10;YhjrkaiG0UUMEGmtoTkisQ5Og4uLhkIH7jslAw4to/7bnjtJiX5vsDnLYrGIU56URfl6joq7tNSX&#10;Fm4EQjEaKDmJm5A2IzJg4Bab2KrE73MmU8o4jIn2aXHitF/qyet5vdc/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAVi9lgN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFBrQ0l/&#10;QpwKIYHoDVoEVzfeJhH2OsRuGt6e5QTH2RnNfFusR+/EgH1sA2m4nioQSFWwLdUa3naPkyWImAxZ&#10;4wKhhm+MsC7PzwqT23CiVxy2qRZcQjE3GpqUulzKWDXoTZyGDom9Q+i9SSz7WtrenLjcO3mj1Fx6&#10;0xIvNKbDhwarz+3Ra1jePg8fcTN7ea/mB7dKV4vh6avX+vJivL8DkXBMf2H4xWd0KJlpH45ko3Aa&#10;+JGkIVtkINhdzRQf9hzLMgWyLOR//vIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAh34Y&#10;GxICAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Vi9lgN0AAAAHAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="75CE3CDE" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>KAYNAKLAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="35079732" w14:textId="77777777" w:rsidR="0011504A" w:rsidRPr="0011504A" w:rsidRDefault="0011504A" w:rsidP="0011504A">
+    <w:p w14:paraId="023B8740" w14:textId="0F94967D" w:rsidR="00F40E0E" w:rsidRPr="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="center" w:pos="1985"/>
-[...91 lines deleted...]
-        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1974BB2F" w14:textId="77777777" w:rsidR="00D6300D" w:rsidRPr="006F7C9C" w:rsidRDefault="00D6300D" w:rsidP="006F7C9C"/>
-    <w:p w14:paraId="2E3DB079" w14:textId="77777777" w:rsidR="00000C2F" w:rsidRPr="00D6300D" w:rsidRDefault="00701D07" w:rsidP="006F7C9C">
+    <w:p w14:paraId="3DB109D7" w14:textId="2F258E89" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C37F8C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VI.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C37F8C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>EKLER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C37F8C">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40E0E">
+        <w:t xml:space="preserve"> (Projeden türetilmiş kitap, makale, bildiriler, teknik rapor ve diğer yazılı iletişimler, yüksek lisans ve doktora tezleri (Tezlerin tamamlanmış veya devam ediyor durumda olmaları belirtilmelidir), yazılım, donanım ürünleri ve patentler eklenmelidir.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78199D48" w14:textId="19B5AE4C" w:rsidR="00F40E0E" w:rsidRPr="00D6300D" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">VII. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D6300D">
-        <w:lastRenderedPageBreak/>
         <w:t>PROJE BİLGİ FORMU</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4497"/>
-        <w:gridCol w:w="5568"/>
+        <w:gridCol w:w="4169"/>
+        <w:gridCol w:w="5009"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00701D07" w:rsidRPr="00AB01DC" w14:paraId="14CEFF44" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="4448E3F1" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4497" w:type="dxa"/>
-[...23 lines deleted...]
-          </w:p>
+            <w:tcW w:w="4169" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B3DA55" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRPr="00260CCB" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1. Proje No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CB9611" w14:textId="4B38FE4D" w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701D07" w:rsidRPr="00AB01DC" w14:paraId="1345D10B" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="39BC7F7A" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4497" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB01DC">
+            <w:tcW w:w="4169" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5D5F41" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRPr="00260CCB" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>2. Rapor Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5568" w:type="dxa"/>
-[...6 lines deleted...]
-          </w:p>
+            <w:tcW w:w="5009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="081C1E21" w14:textId="20A09320" w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701D07" w:rsidRPr="00AB01DC" w14:paraId="5B92F137" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="3B33CC7B" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4497" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB01DC">
+            <w:tcW w:w="4169" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F733A99" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRPr="00260CCB" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>3. Projenin Başlangıç ve Bitiş Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5568" w:type="dxa"/>
-[...6 lines deleted...]
-          </w:p>
+            <w:tcW w:w="5009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="529BB9CD" w14:textId="64620D2E" w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701D07" w:rsidRPr="00AB01DC" w14:paraId="0BD4754E" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="5C683E27" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4497" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00AB01DC">
+            <w:tcW w:w="4169" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3870CF" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRPr="00260CCB" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>4. Ödenek Miktarı (Harcanan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5568" w:type="dxa"/>
-[...6 lines deleted...]
-          </w:p>
+            <w:tcW w:w="5009" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="094CA525" w14:textId="724F399C" w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w14:paraId="010D4FB0" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="7E9A429C" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70A4E5B5" w14:textId="77777777" w:rsidR="00D6300D" w:rsidRPr="00AB01DC" w:rsidRDefault="00000C2F" w:rsidP="0011504A">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ve Yardımcı araştırmacılar:</w:t>
+          <w:p w14:paraId="26254379" w14:textId="39A003F9" w:rsidR="00F40E0E" w:rsidRPr="00260CCB" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5. Proje Yöneticisi ve Yardımcı Araştırmacılar:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w14:paraId="5B31B5D6" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="62EAD2CF" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76B6BB05" w14:textId="77777777" w:rsidR="00D6300D" w:rsidRPr="00AB01DC" w:rsidRDefault="00000C2F" w:rsidP="0011504A">
-            <w:r w:rsidRPr="00AB01DC">
+          <w:p w14:paraId="7EFA49B6" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRPr="00260CCB" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>6. Projenin Yürütüldüğü Kuruluş ve Adresi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w14:paraId="008AF8F0" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="37FBF732" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D19C443" w14:textId="77777777" w:rsidR="00D6300D" w:rsidRPr="00AB01DC" w:rsidRDefault="00000C2F" w:rsidP="0011504A">
-            <w:r w:rsidRPr="00AB01DC">
+          <w:p w14:paraId="65A64D9A" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRPr="00260CCB" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>7. Destekleyen Kuruluş(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AB01DC">
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>ların</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00AB01DC">
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>) Adı ve Adresi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w14:paraId="43840296" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="3732BBBF" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7CC44F" w14:textId="77777777" w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w:rsidRDefault="00000C2F" w:rsidP="0011504A">
-            <w:r w:rsidRPr="00AB01DC">
+          <w:p w14:paraId="5847025E" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRPr="00260CCB" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>8. Özet (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AB01DC">
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00AB01DC">
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w14:paraId="2B196977" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="700ED59A" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A640B7C" w14:textId="77777777" w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w:rsidRDefault="00000C2F" w:rsidP="0011504A">
-            <w:r w:rsidRPr="00AB01DC">
+          <w:p w14:paraId="305961EF" w14:textId="19065CBB" w:rsidR="00F40E0E" w:rsidRPr="00260CCB" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">9. Proje </w:t>
             </w:r>
-            <w:r w:rsidR="00D6300D" w:rsidRPr="00AB01DC">
-[...3 lines deleted...]
-              <w:t>lgili Yayın ve Tebliğlerle İlgili Bilgiler:</w:t>
+            <w:r w:rsidR="00E54FC9" w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ile i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>lgili Yayın ve Tebliğ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E54FC9" w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Bilgiler</w:t>
+            </w:r>
+            <w:r w:rsidR="00E54FC9" w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w14:paraId="740F038D" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="2C1D43C7" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08EFD6C5" w14:textId="77777777" w:rsidR="00D6300D" w:rsidRPr="00AB01DC" w:rsidRDefault="00000C2F" w:rsidP="0011504A">
-[...1 lines deleted...]
-              <w:t>10. Temel Bilim alanları:</w:t>
+          <w:p w14:paraId="0425759A" w14:textId="2D9785A7" w:rsidR="00F40E0E" w:rsidRPr="00260CCB" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>10. Temel Bilim Alanları:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w14:paraId="7A1BB753" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="06D08074" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F083D11" w14:textId="77777777" w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w:rsidRDefault="00000C2F" w:rsidP="0011504A">
-[...3 lines deleted...]
-            <w:r w:rsidR="00AB01DC" w:rsidRPr="00AB01DC">
+          <w:p w14:paraId="79BDF0EC" w14:textId="669D9E96" w:rsidR="00F40E0E" w:rsidRPr="00260CCB" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>11. Dağıtım</w:t>
+            </w:r>
+            <w:r w:rsidR="007A41FD" w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>¹</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:tab/>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>Sınırsız</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w14:paraId="16073424" w14:textId="77777777" w:rsidTr="000604FA">
+      <w:tr w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w14:paraId="34EE99DD" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9178" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1454D8A0" w14:textId="77777777" w:rsidR="00000C2F" w:rsidRPr="00AB01DC" w:rsidRDefault="00000C2F" w:rsidP="0011504A">
+          <w:p w14:paraId="07DC9937" w14:textId="3F5C2CE1" w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w:rsidRDefault="00F40E0E" w:rsidP="00EA1AF1">
+            <w:r w:rsidRPr="00260CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12. Raporun Gizlilik Durumu:</w:t>
+            </w:r>
             <w:r w:rsidRPr="00AB01DC">
-              <w:t>12. Raporun Gizlilik Durumu:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AB01DC" w:rsidRPr="00AB01DC">
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CD37DE" w:rsidRPr="00AB01DC">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="1525978238"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0000632F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0000632F" w:rsidRPr="00AB01DC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB01DC">
               <w:t>Gizli</w:t>
             </w:r>
-            <w:r w:rsidR="00AB01DC" w:rsidRPr="00AB01DC">
+            <w:r w:rsidRPr="00AB01DC">
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CD37DE" w:rsidRPr="00AB01DC">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                </w:rPr>
+                <w:id w:val="-815801936"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0000632F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0000632F" w:rsidRPr="00AB01DC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB01DC">
               <w:t>Gizli Değil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D67FD88" w14:textId="0D708CD9" w:rsidR="00701D07" w:rsidRPr="00AB01DC" w:rsidRDefault="00D6300D" w:rsidP="00AB01DC">
-[...3 lines deleted...]
-      <w:r w:rsidR="00CD37DE" w:rsidRPr="00AB01DC">
+    <w:p w14:paraId="5A6A76F6" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E"/>
+    <w:p w14:paraId="409186AE" w14:textId="329A1F98" w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:r w:rsidRPr="007A41FD">
+        <w:t>¹</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40E0E" w:rsidRPr="00AB01DC">
         <w:t xml:space="preserve">Projenizin </w:t>
       </w:r>
-      <w:r w:rsidR="000E3591">
-[...9 lines deleted...]
-        <w:t>yrıca Belirtiniz.</w:t>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40E0E" w:rsidRPr="00AB01DC">
+        <w:t xml:space="preserve">onuç </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40E0E" w:rsidRPr="00AB01DC">
+        <w:t xml:space="preserve">aporunun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40E0E" w:rsidRPr="00AB01DC">
+        <w:t xml:space="preserve">laştırılmasını </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40E0E" w:rsidRPr="00AB01DC">
+        <w:t xml:space="preserve">stediğiniz </w:t>
+      </w:r>
+      <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40E0E" w:rsidRPr="00AB01DC">
+        <w:t xml:space="preserve">urum ve </w:t>
+      </w:r>
+      <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40E0E" w:rsidRPr="00AB01DC">
+        <w:t xml:space="preserve">uruluşları </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40E0E" w:rsidRPr="00AB01DC">
+        <w:t>elirtiniz.</w:t>
+      </w:r>
+      <w:r w:rsidR="007027DE">
+        <w:t xml:space="preserve"> (Varsa)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09760395" w14:textId="77777777" w:rsidR="003047A5" w:rsidRPr="00AB01DC" w:rsidRDefault="003047A5" w:rsidP="00AB01DC"/>
-[...6 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="29E8A16C" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRPr="00AB01DC" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+    <w:p w14:paraId="777A9844" w14:textId="77777777" w:rsidR="00140E03" w:rsidRPr="00EF523A" w:rsidRDefault="00140E03" w:rsidP="00140E03">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF523A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(* bulunan alanların detaylı bir şekilde doldurulması gerekmektedir.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F337F0D" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="00DB60A0" w:rsidP="005150E3">
+    <w:p w14:paraId="5C856866" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+    <w:p w14:paraId="05030BCB" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+    <w:p w14:paraId="60E80C16" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E"/>
+    <w:p w14:paraId="0E3A92AD" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRPr="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD3597E" w14:textId="77777777" w:rsidR="00F40E0E" w:rsidRDefault="00F40E0E" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C2BD91" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731E876C" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701DE361" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D8317D0" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072C2B9C" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2478ABA4" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539E9984" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360A5D07" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759F8536" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E092E19" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD1E1EB" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF4B3FC" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A736E63" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024D3C15" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6212AD51" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09ADD741" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203936E9" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65584C5B" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6BD5C6" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60AAAC38" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5885BA7F" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E22870" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766F6CB7" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C91D945" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386D74B1" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="00F40E0E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6353862C" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TOROS</w:t>
       </w:r>
-      <w:r w:rsidR="005150E3" w:rsidRPr="00D66743">
+      <w:r w:rsidRPr="00D66743">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ÜNİVERSİTESİ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759E1519" w14:textId="77777777" w:rsidR="005150E3" w:rsidRDefault="005150E3" w:rsidP="005150E3">
+    <w:p w14:paraId="164F3B66" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D66743">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PROJE BİLGİLERİ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9C5831" w14:textId="77777777" w:rsidR="005150E3" w:rsidRDefault="005150E3"/>
-    <w:p w14:paraId="24F0303C" w14:textId="77777777" w:rsidR="005150E3" w:rsidRDefault="005150E3"/>
+    <w:p w14:paraId="78A683BB" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="181"/>
         <w:tblW w:w="10314" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:left w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3085"/>
         <w:gridCol w:w="7229"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="53CDBDA5" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="455F0882" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D773EDF" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="18362FAC" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Proje No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52B3B904" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="71CFA0F7" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="0A7266DB" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="0E4466F3" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16F15210" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="69D648E7" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Proje İsmi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42E5F19A" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="5CB7B26A" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="2CB65397" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="2F364509" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61E0A517" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="712E34F7" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Başlangıç Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="022A52C7" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="14B2ECE2" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="4B142516" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="17D8A861" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B1A3A5" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="5003472E" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bitiş Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDFCEFA" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="28CE928B" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="0FCE70A5" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="55CF4A17" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDF95C8" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="6DC04875" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ödenek Miktarı (Harcanan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4281FCDD" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="04A8ABB1" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="094D5B96" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="7A2D07BE" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC432EB" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="0C5A3551" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Proje Yöneticisi Bilgileri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE25E6D" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="7BBC198C" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="1777814F" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="7CB72546" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77BF30D4" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="2C8EF5D7" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:r w:rsidRPr="00D66743">
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC11CB7" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="037A0FA7" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="304D99A6" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="783AFFE6" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA86BAB" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="191DE3B2" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:r w:rsidRPr="00D66743">
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E377342" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="2AB4E17B" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="1EDC9DF2" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="29BE67E2" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0C33B9" w14:textId="3CE08AF8" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="0A78210E" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:r w:rsidRPr="00D66743">
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000E3591">
+            <w:r>
               <w:t>Unvanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B28FF72" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="3D98CB5C" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="4B192864" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="7C3DFE1D" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10A40530" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="08A40C51" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:r w:rsidRPr="00D66743">
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>Birimi/Bölümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F67C5B8" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="18793048" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="6548E57C" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="6F2A1C30" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2F6A9C" w14:textId="2A360B34" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="714A9512" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:r w:rsidRPr="00D66743">
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000E3591">
+            <w:r>
               <w:t>E-posta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="791993D2" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="5545BB2A" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="522D832C" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="0285BDBC" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3898AC2D" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="3D8846CA" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Temel Bilim Dalları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="541203ED" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="301075D8" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="08DF8AD1" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="0E43251D" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="370E144A" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="5FCC75BD" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Anahtar Kelimeler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322D248A" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="41CDC674" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="7B5D1107" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="1DC9C853" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02DD2EC0" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="40F37C43" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Proje Çalışanları Bilgileri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A571F6A" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="57F2EF0E" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="51A48C7F" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="35A047B8" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C63437D" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="6116E2A1" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:r w:rsidRPr="00D66743">
               <w:t>(1)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D66743">
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4720D552" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="46012975" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="2D018009" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="1810F156" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30AEB895" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="60EC2BFE" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:r w:rsidRPr="00D66743">
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39EBFACE" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="5F609A6B" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="7FCE9C2F" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="3A91409D" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D99B2E3" w14:textId="479BC2E0" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="5D072A63" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:r w:rsidRPr="00D66743">
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000E3591">
+            <w:r>
               <w:t>Unvanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C706B3A" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="76F1F001" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="509440DC" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="425D3CF4" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="344AAAB1" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="71689063" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:r w:rsidRPr="00D66743">
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>Birimi/Bölümü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F830645" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="53781F7F" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="41E6B4D2" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="3854855E" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62890FD0" w14:textId="22F4EC46" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="0DF8331C" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:r w:rsidRPr="00D66743">
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000E3591">
+            <w:r>
               <w:t>E-posta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F307AE0" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="05CD842E" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="7A73CEF6" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="1CC8F617" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB3C723" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="1D8D4AE1" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Proje Özeti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DEB644D" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="507E6A83" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="5D9A0130" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="328B6AE1" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47D7B046" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="6495834E" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Proje Web Adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38923F7A" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="56DB34F4" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="7C35C2A7" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="7D9198D9" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="782C6E6B" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="29900558" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Projeye Destek Veren Kurum ve Kuruluşlar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B94F2DC" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="1529BF03" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005150E3" w:rsidRPr="00D66743" w14:paraId="5315D0CE" w14:textId="77777777" w:rsidTr="00DA7E1A">
+      <w:tr w:rsidR="007A41FD" w:rsidRPr="00D66743" w14:paraId="4CD6DC8A" w14:textId="77777777" w:rsidTr="007A41FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35796D9D" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="000E3591" w:rsidRDefault="005150E3" w:rsidP="0087010D">
+          <w:p w14:paraId="55A1B6F7" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="000E3591" w:rsidRDefault="007A41FD" w:rsidP="007A41FD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E3591">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Proje Durumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6EFE13" w14:textId="77777777" w:rsidR="005150E3" w:rsidRPr="00D66743" w:rsidRDefault="005150E3" w:rsidP="0087010D"/>
+          <w:p w14:paraId="37F4FE91" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRPr="00D66743" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06F847A1" w14:textId="77777777" w:rsidR="001B42F7" w:rsidRDefault="001B42F7" w:rsidP="00AB01DC"/>
-[...14 lines deleted...]
-      </w:footnotePr>
+    <w:p w14:paraId="2718884F" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
+    <w:p w14:paraId="18C200AC" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
+    <w:p w14:paraId="65A08127" w14:textId="77777777" w:rsidR="007A41FD" w:rsidRDefault="007A41FD" w:rsidP="007A41FD"/>
+    <w:p w14:paraId="6BD62833" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="1EF6078B" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="20471803" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="2319642E" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="4731B4D2" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="7175CAD7" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="703D53FF" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="676D1321" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="7E05B9F6" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="12B1A45D" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="17C0344C" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:p w14:paraId="36C0DE60" w14:textId="77777777" w:rsidR="008A3632" w:rsidRDefault="008A3632" w:rsidP="008A3632"/>
+    <w:sectPr w:rsidR="008A3632" w:rsidSect="00AD2E37">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29384144" w14:textId="77777777" w:rsidR="008A131B" w:rsidRDefault="008A131B">
+    <w:p w14:paraId="1CA4D186" w14:textId="77777777" w:rsidR="006B452D" w:rsidRDefault="006B452D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40BD0155" w14:textId="77777777" w:rsidR="008A131B" w:rsidRDefault="008A131B">
+    <w:p w14:paraId="6F9FA2D8" w14:textId="77777777" w:rsidR="006B452D" w:rsidRDefault="006B452D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...40 lines deleted...]
-  <w:p w14:paraId="794EA001" w14:textId="77777777" w:rsidR="00CA3026" w:rsidRPr="00743F50" w:rsidRDefault="00CA3026">
+  <w:p w14:paraId="798EF569" w14:textId="77777777" w:rsidR="002C391C" w:rsidRPr="002C391C" w:rsidRDefault="002C391C" w:rsidP="002C391C">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3653C683" w14:textId="77777777" w:rsidR="00AD2E37" w:rsidRPr="00AD2E37" w:rsidRDefault="00AD2E37" w:rsidP="00AD2E37">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="46F3636F" w14:textId="77777777" w:rsidR="00AD2E37" w:rsidRPr="00AD2E37" w:rsidRDefault="00AD2E37" w:rsidP="00AD2E37">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5B63EE0B" w14:textId="77777777" w:rsidR="002C391C" w:rsidRDefault="002C391C">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D4EC300" w14:textId="77777777" w:rsidR="002E30C7" w:rsidRPr="00EB69B7" w:rsidRDefault="002E30C7" w:rsidP="002E30C7">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+      <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E567080" w14:textId="77777777" w:rsidR="008A131B" w:rsidRDefault="008A131B">
+    <w:p w14:paraId="13D96723" w14:textId="77777777" w:rsidR="006B452D" w:rsidRDefault="006B452D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77EB2540" w14:textId="77777777" w:rsidR="008A131B" w:rsidRDefault="008A131B">
+    <w:p w14:paraId="0AEB8AD9" w14:textId="77777777" w:rsidR="006B452D" w:rsidRDefault="006B452D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9547" w:type="dxa"/>
+      <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1090"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1404"/>
+      <w:gridCol w:w="1242"/>
+      <w:gridCol w:w="5184"/>
+      <w:gridCol w:w="1509"/>
+      <w:gridCol w:w="1351"/>
     </w:tblGrid>
-    <w:tr w:rsidR="003C7437" w:rsidRPr="00D017E5" w14:paraId="2D5F22B8" w14:textId="77777777" w:rsidTr="004B1659">
+    <w:tr w:rsidR="002E533E" w:rsidRPr="004B6120" w14:paraId="187DBE20" w14:textId="77777777" w:rsidTr="005B3286">
       <w:trPr>
-        <w:trHeight w:val="207"/>
+        <w:trHeight w:val="212"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1090" w:type="dxa"/>
+          <w:tcW w:w="1242" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7C764AC3" w14:textId="7101BEA1" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="001D3BEA" w:rsidP="00D017E5">
+        <w:p w14:paraId="6A41210D" w14:textId="0BEABE74" w:rsidR="002E533E" w:rsidRPr="004B6120" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="004B6120">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E995B3C" wp14:editId="16BD2B4C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30B9FD8F" wp14:editId="2F54486A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-29210</wp:posOffset>
+                  <wp:posOffset>5715</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>9525</wp:posOffset>
+                  <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="617220" cy="630555"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="643255" cy="657225"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="9525"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2015062680" name="Resim 5" descr="metin, logo, simge, sembol, yazı tipi içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
+                <wp:docPr id="219297671" name="Resim 3" descr="metin, logo, simge, sembol, yazı tipi içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="2015062680" name="Resim 5" descr="metin, logo, simge, sembol, yazı tipi içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
+                        <pic:cNvPr id="219297671" name="Resim 3" descr="metin, logo, simge, sembol, yazı tipi içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="617220" cy="630555"/>
+                          <a:ext cx="643255" cy="657225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5486" w:type="dxa"/>
+          <w:tcW w:w="5184" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5E0A0B2C" w14:textId="2B7D5501" w:rsidR="001D3BEA" w:rsidRDefault="001D3BEA" w:rsidP="00D5013E">
+        <w:p w14:paraId="12D7CE36" w14:textId="1063D8DB" w:rsidR="008C7825" w:rsidRPr="005B3286" w:rsidRDefault="008C7825" w:rsidP="005B3286">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:spacing w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BİLİMSEL ARAŞTIRMA PROJELERİ KOORDİNASYON BİRİMİ</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="611F2621" w14:textId="3AE0D2F6" w:rsidR="00D017E5" w:rsidRPr="001B568B" w:rsidRDefault="00732F32" w:rsidP="00D017E5">
+        <w:p w14:paraId="5F9DE236" w14:textId="7C0EA3B6" w:rsidR="002E533E" w:rsidRPr="00D0160E" w:rsidRDefault="008C7825" w:rsidP="008C7825">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
+              <w:sz w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="001A0369">
             <w:rPr>
               <w:b/>
-            </w:rPr>
-[...24 lines deleted...]
-            <w:t>FORMU</w:t>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>PROJE ARA RAPOR FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1567" w:type="dxa"/>
+          <w:tcW w:w="1509" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0306B39B" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="46FC2070" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Doküman No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1404" w:type="dxa"/>
+          <w:tcW w:w="1351" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3324FF33" w14:textId="29D28E9F" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="517534F7" w14:textId="07013324" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
-[...1 lines deleted...]
-            <w:t>BAP-FR-</w:t>
+            </w:rPr>
+            <w:t>BAP</w:t>
           </w:r>
-          <w:r w:rsidR="00657632">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
-[...1 lines deleted...]
-            <w:t>005</w:t>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>F</w:t>
+          </w:r>
+          <w:r w:rsidRPr="002615C1">
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>R-</w:t>
+          </w:r>
+          <w:r w:rsidR="00C42237">
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>00</w:t>
+          </w:r>
+          <w:r w:rsidR="00F617F3">
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003C7437" w:rsidRPr="00D017E5" w14:paraId="50E5DBA0" w14:textId="77777777" w:rsidTr="004B1659">
+    <w:tr w:rsidR="002E533E" w:rsidRPr="004B6120" w14:paraId="04CB5B7A" w14:textId="77777777" w:rsidTr="005B3286">
       <w:trPr>
-        <w:trHeight w:val="207"/>
+        <w:trHeight w:val="213"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1090" w:type="dxa"/>
+          <w:tcW w:w="1242" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="35C3B97F" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="2AF395A9" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="004B6120" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5486" w:type="dxa"/>
+          <w:tcW w:w="5184" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="30B01002" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="5DC14B89" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1567" w:type="dxa"/>
+          <w:tcW w:w="1509" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6D62F284" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="5B7BAA20" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>İlk Yayın Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1404" w:type="dxa"/>
+          <w:tcW w:w="1351" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="07FEB156" w14:textId="6E668CDA" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00657632" w:rsidP="00D017E5">
+        <w:p w14:paraId="323A61EC" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>05.03.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003C7437" w:rsidRPr="00D017E5" w14:paraId="0956AC88" w14:textId="77777777" w:rsidTr="004B1659">
+    <w:tr w:rsidR="002E533E" w:rsidRPr="004B6120" w14:paraId="086B4771" w14:textId="77777777" w:rsidTr="005B3286">
       <w:trPr>
-        <w:trHeight w:val="207"/>
+        <w:trHeight w:val="213"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1090" w:type="dxa"/>
+          <w:tcW w:w="1242" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1D27697C" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="08810867" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="004B6120" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5486" w:type="dxa"/>
+          <w:tcW w:w="5184" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0C068428" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="592C09EB" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1567" w:type="dxa"/>
+          <w:tcW w:w="1509" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7108984B" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="0985668C" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1404" w:type="dxa"/>
+          <w:tcW w:w="1351" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="71C76410" w14:textId="224CDA5B" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00657632" w:rsidP="00D017E5">
+        <w:p w14:paraId="5DBBCB18" w14:textId="163003BE" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="00CC1EFF" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>13.02.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003C7437" w:rsidRPr="00D017E5" w14:paraId="44B2E6EB" w14:textId="77777777" w:rsidTr="004B1659">
+    <w:tr w:rsidR="002E533E" w:rsidRPr="004B6120" w14:paraId="73D42B12" w14:textId="77777777" w:rsidTr="005B3286">
       <w:trPr>
-        <w:trHeight w:val="207"/>
+        <w:trHeight w:val="213"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1090" w:type="dxa"/>
+          <w:tcW w:w="1242" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5D25947A" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="16A066DC" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="004B6120" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5486" w:type="dxa"/>
+          <w:tcW w:w="5184" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="05BDF992" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="2296D13A" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1567" w:type="dxa"/>
+          <w:tcW w:w="1509" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="641C0312" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="0EE5669B" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1404" w:type="dxa"/>
+          <w:tcW w:w="1351" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="21AEA9C0" w14:textId="7F3688A5" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="119DF532" w14:textId="58AB82DD" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00657632">
+          <w:r w:rsidR="00CC1EFF">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003C7437" w:rsidRPr="00D017E5" w14:paraId="65E899D8" w14:textId="77777777" w:rsidTr="004B1659">
+    <w:tr w:rsidR="002E533E" w:rsidRPr="004B6120" w14:paraId="706B317C" w14:textId="77777777" w:rsidTr="005B3286">
       <w:trPr>
-        <w:trHeight w:val="207"/>
+        <w:trHeight w:val="213"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1090" w:type="dxa"/>
+          <w:tcW w:w="1242" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1E5199BE" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="2D853C50" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="004B6120" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5486" w:type="dxa"/>
+          <w:tcW w:w="5184" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3B83D5BB" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="6B679CC1" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1567" w:type="dxa"/>
+          <w:tcW w:w="1509" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4BAB3A41" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="00F59433" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Sayfa</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1404" w:type="dxa"/>
+          <w:tcW w:w="1351" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="02E6A8DB" w14:textId="2CE09839" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="68431435" w14:textId="412475C2" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
-          <w:r w:rsidR="003C7437">
+          <w:r w:rsidR="00A503C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
-[...1 lines deleted...]
-            <w:t>5</w:t>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4FD6EEBD" w14:textId="6FE086DE" w:rsidR="00D017E5" w:rsidRDefault="00D017E5">
+  <w:p w14:paraId="5E312E7D" w14:textId="77777777" w:rsidR="002E533E" w:rsidRDefault="002E533E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1043"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1348"/>
+      <w:gridCol w:w="1384"/>
+      <w:gridCol w:w="5042"/>
+      <w:gridCol w:w="1509"/>
+      <w:gridCol w:w="1351"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D017E5" w:rsidRPr="00D017E5" w14:paraId="717D8B40" w14:textId="77777777" w:rsidTr="00C069BE">
+    <w:tr w:rsidR="002E533E" w:rsidRPr="004B6120" w14:paraId="6EF6F8DC" w14:textId="77777777" w:rsidTr="005B3286">
       <w:trPr>
-        <w:trHeight w:val="20"/>
+        <w:trHeight w:val="207"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1131" w:type="dxa"/>
+          <w:tcW w:w="1384" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7B9DF7B4" w14:textId="11A7227F" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="7C5E891B" w14:textId="63C52A3D" w:rsidR="002E533E" w:rsidRPr="004B6120" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="004B6120">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FD9A50F" wp14:editId="53E31217">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E25D4B9" wp14:editId="5B0DA489">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>32385</wp:posOffset>
+                  <wp:posOffset>92710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>66675</wp:posOffset>
+                  <wp:posOffset>-11430</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="570865" cy="582930"/>
-                <wp:effectExtent l="0" t="0" r="635" b="7620"/>
+                <wp:extent cx="577850" cy="590550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1434956347" name="Resim 2" descr="metin, logo, simge, sembol, yazı tipi içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
+                <wp:docPr id="562138546" name="Resim 2" descr="metin, logo, simge, sembol, yazı tipi içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1434956347" name="Resim 2" descr="metin, logo, simge, sembol, yazı tipi içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
+                        <pic:cNvPr id="1102823522" name="Resim 2" descr="metin, logo, simge, sembol, yazı tipi içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="570865" cy="582930"/>
+                          <a:ext cx="577850" cy="590550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5673" w:type="dxa"/>
+          <w:tcW w:w="5042" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7634AAA0" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="0230E1BC" w14:textId="4CA09508" w:rsidR="008C7825" w:rsidRPr="0044515A" w:rsidRDefault="008C7825" w:rsidP="0044515A">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
+            <w:spacing w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="20"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="28"/>
-[...2 lines deleted...]
-            <w:t>BAP UZMAN (JÜRİ) DEĞERLENDİRME FORMU</w:t>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>BİLİMSEL ARAŞTIRMA PROJELERİ KOORDİNASYON BİRİMİ</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="51BED116" w14:textId="1E457D15" w:rsidR="002E533E" w:rsidRPr="001A0369" w:rsidRDefault="00B65A10" w:rsidP="002E533E">
+          <w:pPr>
+            <w:pStyle w:val="a"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001A0369">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>PROJE</w:t>
+          </w:r>
+          <w:r w:rsidR="002E533E" w:rsidRPr="001A0369">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00B46B96">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>SONUÇ</w:t>
+          </w:r>
+          <w:r w:rsidR="002E533E" w:rsidRPr="001A0369">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> RAPOR</w:t>
+          </w:r>
+          <w:r w:rsidR="00B46B96">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>U</w:t>
+          </w:r>
+          <w:r w:rsidR="002E533E" w:rsidRPr="001A0369">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1560" w:type="dxa"/>
+          <w:tcW w:w="1509" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5D82AE3D" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="206811A2" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Doküman No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1382" w:type="dxa"/>
+          <w:tcW w:w="1351" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="79634C93" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="5379491E" w14:textId="58A04CE1" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
-[...1 lines deleted...]
-            <w:t>BAP-FR-91</w:t>
+            </w:rPr>
+            <w:t>BAP</w:t>
+          </w:r>
+          <w:r w:rsidRPr="002615C1">
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>F</w:t>
+          </w:r>
+          <w:r w:rsidRPr="002615C1">
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>R-</w:t>
+          </w:r>
+          <w:r w:rsidR="00CC1EFF">
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>00</w:t>
+          </w:r>
+          <w:r w:rsidR="00F617F3">
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D017E5" w:rsidRPr="00D017E5" w14:paraId="562DB7E3" w14:textId="77777777" w:rsidTr="00C069BE">
+    <w:tr w:rsidR="002E533E" w:rsidRPr="004B6120" w14:paraId="76CEA51B" w14:textId="77777777" w:rsidTr="005B3286">
       <w:trPr>
-        <w:trHeight w:val="20"/>
+        <w:trHeight w:val="207"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1131" w:type="dxa"/>
+          <w:tcW w:w="1384" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="78540D28" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="13B5FE85" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="004B6120" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5673" w:type="dxa"/>
+          <w:tcW w:w="5042" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4B89C1EC" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="47F1EBB0" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1560" w:type="dxa"/>
+          <w:tcW w:w="1509" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7EE16774" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="26EBA1B2" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>İlk Yayın Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1382" w:type="dxa"/>
+          <w:tcW w:w="1351" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="284ABC7C" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="38A6EC93" w14:textId="2E56FB85" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="00CC1EFF" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>05.03.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D017E5" w:rsidRPr="00D017E5" w14:paraId="144038E7" w14:textId="77777777" w:rsidTr="00C069BE">
+    <w:tr w:rsidR="002E533E" w:rsidRPr="004B6120" w14:paraId="57C53AD2" w14:textId="77777777" w:rsidTr="005B3286">
       <w:trPr>
-        <w:trHeight w:val="20"/>
+        <w:trHeight w:val="207"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1131" w:type="dxa"/>
+          <w:tcW w:w="1384" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="32F46D50" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="70A0F79D" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="004B6120" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5673" w:type="dxa"/>
+          <w:tcW w:w="5042" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6612547A" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="6A483725" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1560" w:type="dxa"/>
+          <w:tcW w:w="1509" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="683FB1EC" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="6F78830B" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1382" w:type="dxa"/>
+          <w:tcW w:w="1351" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6E999042" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="7D483FD1" w14:textId="03709744" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="00CC1EFF" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
-[...1 lines deleted...]
-            <w:t>---</w:t>
+            </w:rPr>
+            <w:t>13.02.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D017E5" w:rsidRPr="00D017E5" w14:paraId="235B0538" w14:textId="77777777" w:rsidTr="00C069BE">
+    <w:tr w:rsidR="002E533E" w:rsidRPr="004B6120" w14:paraId="745D14D0" w14:textId="77777777" w:rsidTr="005B3286">
       <w:trPr>
-        <w:trHeight w:val="20"/>
+        <w:trHeight w:val="207"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1131" w:type="dxa"/>
+          <w:tcW w:w="1384" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7ED3B262" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="446E7AE8" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="004B6120" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5673" w:type="dxa"/>
+          <w:tcW w:w="5042" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1A6F49D9" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="5D6DF058" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1560" w:type="dxa"/>
+          <w:tcW w:w="1509" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3A70C134" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="5DAA468B" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1382" w:type="dxa"/>
+          <w:tcW w:w="1351" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="12B0CAA6" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="686135E2" w14:textId="28509B5A" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
-[...1 lines deleted...]
-            <w:t>00</w:t>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00852476">
+            <w:rPr>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D017E5" w:rsidRPr="00D017E5" w14:paraId="6B909FC7" w14:textId="77777777" w:rsidTr="00C069BE">
+    <w:tr w:rsidR="002E533E" w:rsidRPr="004B6120" w14:paraId="7E3F41B7" w14:textId="77777777" w:rsidTr="005B3286">
       <w:trPr>
-        <w:trHeight w:val="20"/>
+        <w:trHeight w:val="207"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1131" w:type="dxa"/>
+          <w:tcW w:w="1384" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="75E3F0AF" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="31F4571D" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="004B6120" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5673" w:type="dxa"/>
+          <w:tcW w:w="5042" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="44956462" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="05BECE94" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1560" w:type="dxa"/>
+          <w:tcW w:w="1509" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3238D25A" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="0407AB7B" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Sayfa</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1382" w:type="dxa"/>
+          <w:tcW w:w="1351" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="48EA9CDD" w14:textId="4C4AFD48" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+        <w:p w14:paraId="354A4B80" w14:textId="77777777" w:rsidR="002E533E" w:rsidRPr="002615C1" w:rsidRDefault="002E533E" w:rsidP="002E533E">
           <w:pPr>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="a"/>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r>
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00D017E5">
+          <w:r w:rsidRPr="002615C1">
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
-              <w:szCs w:val="20"/>
-[...1 lines deleted...]
-            <w:t>5</w:t>
+            </w:rPr>
+            <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6A9CB6C6" w14:textId="77777777" w:rsidR="00D017E5" w:rsidRPr="00D017E5" w:rsidRDefault="00D017E5" w:rsidP="00D017E5">
+  <w:p w14:paraId="11678F10" w14:textId="4A670C1F" w:rsidR="00496159" w:rsidRDefault="00496159" w:rsidP="002E533E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="4FAC4DB6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBDCC562"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="64D474D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="961A0558"/>
+    <w:lvl w:ilvl="0" w:tplc="86EEE37C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1209" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...313 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="1" w16cid:durableId="600528185">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="427384485">
-[...26 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1175998328">
+  <w:num w:numId="2" w16cid:durableId="1127040231">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008753E8"/>
     <w:rsid w:val="0000035E"/>
-    <w:rsid w:val="00000C2F"/>
     <w:rsid w:val="0000410F"/>
+    <w:rsid w:val="0000632F"/>
+    <w:rsid w:val="000075AE"/>
+    <w:rsid w:val="000102C1"/>
+    <w:rsid w:val="0001115B"/>
     <w:rsid w:val="0001233A"/>
+    <w:rsid w:val="000203DF"/>
     <w:rsid w:val="00024726"/>
     <w:rsid w:val="00051204"/>
     <w:rsid w:val="000554CC"/>
     <w:rsid w:val="0005721C"/>
-    <w:rsid w:val="000604FA"/>
-    <w:rsid w:val="000625E1"/>
     <w:rsid w:val="00065D63"/>
     <w:rsid w:val="000670F2"/>
-    <w:rsid w:val="00070647"/>
+    <w:rsid w:val="00070BC8"/>
     <w:rsid w:val="00074B11"/>
-    <w:rsid w:val="00082664"/>
+    <w:rsid w:val="000835B1"/>
     <w:rsid w:val="000845A5"/>
     <w:rsid w:val="00084C6F"/>
     <w:rsid w:val="00085603"/>
-    <w:rsid w:val="0009137A"/>
     <w:rsid w:val="00093FAE"/>
     <w:rsid w:val="00094532"/>
-    <w:rsid w:val="00095482"/>
     <w:rsid w:val="000A0779"/>
     <w:rsid w:val="000A0BD0"/>
     <w:rsid w:val="000A11C4"/>
     <w:rsid w:val="000A4EC2"/>
+    <w:rsid w:val="000A5864"/>
+    <w:rsid w:val="000B5A7A"/>
     <w:rsid w:val="000B5D8B"/>
     <w:rsid w:val="000C3CC6"/>
     <w:rsid w:val="000C650A"/>
     <w:rsid w:val="000E1171"/>
-    <w:rsid w:val="000E3591"/>
     <w:rsid w:val="000E367A"/>
-    <w:rsid w:val="000E3D7F"/>
     <w:rsid w:val="000E654D"/>
     <w:rsid w:val="000F1051"/>
     <w:rsid w:val="000F2099"/>
     <w:rsid w:val="000F41B7"/>
     <w:rsid w:val="000F59C7"/>
     <w:rsid w:val="001047E8"/>
+    <w:rsid w:val="0010771C"/>
+    <w:rsid w:val="0011289C"/>
     <w:rsid w:val="00112C89"/>
     <w:rsid w:val="001141E9"/>
-    <w:rsid w:val="0011504A"/>
     <w:rsid w:val="001210C7"/>
     <w:rsid w:val="001222D0"/>
+    <w:rsid w:val="00125F31"/>
+    <w:rsid w:val="00131EFF"/>
     <w:rsid w:val="001346E4"/>
     <w:rsid w:val="00135136"/>
-    <w:rsid w:val="001416AC"/>
+    <w:rsid w:val="00140E03"/>
     <w:rsid w:val="00141910"/>
     <w:rsid w:val="001469A8"/>
     <w:rsid w:val="00146EB0"/>
     <w:rsid w:val="00147E26"/>
     <w:rsid w:val="0015199A"/>
     <w:rsid w:val="001532F5"/>
+    <w:rsid w:val="00155BF7"/>
     <w:rsid w:val="00157B62"/>
+    <w:rsid w:val="001606F1"/>
+    <w:rsid w:val="001625A2"/>
     <w:rsid w:val="001625AD"/>
     <w:rsid w:val="00166C8F"/>
+    <w:rsid w:val="00181D3A"/>
+    <w:rsid w:val="00185063"/>
     <w:rsid w:val="00186854"/>
     <w:rsid w:val="00187D7E"/>
     <w:rsid w:val="0019074E"/>
     <w:rsid w:val="00192E65"/>
     <w:rsid w:val="0019333D"/>
-    <w:rsid w:val="001A16C2"/>
+    <w:rsid w:val="001A0369"/>
+    <w:rsid w:val="001A1817"/>
     <w:rsid w:val="001B134B"/>
-    <w:rsid w:val="001B42F7"/>
-    <w:rsid w:val="001B568B"/>
+    <w:rsid w:val="001B1446"/>
+    <w:rsid w:val="001B14A2"/>
+    <w:rsid w:val="001B27DE"/>
     <w:rsid w:val="001C0DD5"/>
     <w:rsid w:val="001C55DF"/>
     <w:rsid w:val="001D02DC"/>
     <w:rsid w:val="001D2C4D"/>
-    <w:rsid w:val="001D3159"/>
-    <w:rsid w:val="001D3BEA"/>
     <w:rsid w:val="001D3F96"/>
     <w:rsid w:val="001D57F0"/>
+    <w:rsid w:val="001D5F44"/>
     <w:rsid w:val="001E04B4"/>
     <w:rsid w:val="001E0594"/>
-    <w:rsid w:val="001E1009"/>
-    <w:rsid w:val="001E2660"/>
+    <w:rsid w:val="001F0302"/>
     <w:rsid w:val="001F04EE"/>
     <w:rsid w:val="001F130E"/>
     <w:rsid w:val="001F4970"/>
     <w:rsid w:val="00201920"/>
     <w:rsid w:val="00201A12"/>
+    <w:rsid w:val="00204B12"/>
     <w:rsid w:val="00206137"/>
     <w:rsid w:val="00207F9B"/>
     <w:rsid w:val="0022260A"/>
+    <w:rsid w:val="00223B46"/>
     <w:rsid w:val="00224074"/>
+    <w:rsid w:val="00231330"/>
     <w:rsid w:val="0023205D"/>
     <w:rsid w:val="00236C0D"/>
-    <w:rsid w:val="00256E8B"/>
+    <w:rsid w:val="00236CEE"/>
+    <w:rsid w:val="00237F61"/>
+    <w:rsid w:val="00257A12"/>
+    <w:rsid w:val="00260CCB"/>
     <w:rsid w:val="00261019"/>
+    <w:rsid w:val="0026333A"/>
     <w:rsid w:val="00263456"/>
     <w:rsid w:val="00263CD4"/>
     <w:rsid w:val="00263FF8"/>
     <w:rsid w:val="002648E7"/>
     <w:rsid w:val="00281DBF"/>
     <w:rsid w:val="0028343B"/>
     <w:rsid w:val="0028580C"/>
     <w:rsid w:val="00285A60"/>
     <w:rsid w:val="00287C24"/>
+    <w:rsid w:val="00295423"/>
     <w:rsid w:val="002A422D"/>
     <w:rsid w:val="002A6A1B"/>
     <w:rsid w:val="002C05FA"/>
     <w:rsid w:val="002C2B1A"/>
+    <w:rsid w:val="002C2CEA"/>
+    <w:rsid w:val="002C391C"/>
+    <w:rsid w:val="002C597A"/>
     <w:rsid w:val="002D1773"/>
+    <w:rsid w:val="002D41C1"/>
     <w:rsid w:val="002D7464"/>
-    <w:rsid w:val="002E701E"/>
+    <w:rsid w:val="002E12A3"/>
+    <w:rsid w:val="002E30C7"/>
+    <w:rsid w:val="002E533E"/>
+    <w:rsid w:val="002E770A"/>
     <w:rsid w:val="002F1345"/>
     <w:rsid w:val="002F372C"/>
     <w:rsid w:val="002F3A91"/>
     <w:rsid w:val="0030166E"/>
     <w:rsid w:val="00304770"/>
-    <w:rsid w:val="003047A5"/>
     <w:rsid w:val="00305D78"/>
     <w:rsid w:val="00312DBC"/>
     <w:rsid w:val="003167BF"/>
-    <w:rsid w:val="00320706"/>
     <w:rsid w:val="00323D45"/>
     <w:rsid w:val="00324033"/>
     <w:rsid w:val="00324274"/>
     <w:rsid w:val="0032626D"/>
     <w:rsid w:val="00326BED"/>
     <w:rsid w:val="00333906"/>
     <w:rsid w:val="003352DE"/>
     <w:rsid w:val="003437F0"/>
-    <w:rsid w:val="0034444D"/>
+    <w:rsid w:val="0034562A"/>
     <w:rsid w:val="0035007A"/>
-    <w:rsid w:val="00350514"/>
     <w:rsid w:val="00350F97"/>
-    <w:rsid w:val="00355A39"/>
-    <w:rsid w:val="00356B46"/>
+    <w:rsid w:val="003606AE"/>
+    <w:rsid w:val="0036081D"/>
     <w:rsid w:val="00360A46"/>
     <w:rsid w:val="003663FD"/>
+    <w:rsid w:val="00372315"/>
     <w:rsid w:val="00373FDC"/>
     <w:rsid w:val="0037526D"/>
     <w:rsid w:val="003753D8"/>
+    <w:rsid w:val="00376BAE"/>
     <w:rsid w:val="00385166"/>
     <w:rsid w:val="00386F71"/>
+    <w:rsid w:val="00391C75"/>
     <w:rsid w:val="003921CC"/>
     <w:rsid w:val="003959E5"/>
     <w:rsid w:val="003A1A3F"/>
+    <w:rsid w:val="003A1C09"/>
+    <w:rsid w:val="003A3F8D"/>
     <w:rsid w:val="003B23F7"/>
     <w:rsid w:val="003B3861"/>
-    <w:rsid w:val="003B3F11"/>
     <w:rsid w:val="003B45DF"/>
+    <w:rsid w:val="003B72D9"/>
     <w:rsid w:val="003C0B93"/>
     <w:rsid w:val="003C148F"/>
     <w:rsid w:val="003C3135"/>
-    <w:rsid w:val="003C7437"/>
+    <w:rsid w:val="003D4AF9"/>
     <w:rsid w:val="003D5D3E"/>
+    <w:rsid w:val="003E0AF0"/>
+    <w:rsid w:val="003E600B"/>
+    <w:rsid w:val="003F2367"/>
     <w:rsid w:val="0040412D"/>
     <w:rsid w:val="00407040"/>
+    <w:rsid w:val="0041153E"/>
     <w:rsid w:val="00416538"/>
     <w:rsid w:val="004201C2"/>
     <w:rsid w:val="00420216"/>
     <w:rsid w:val="00421479"/>
     <w:rsid w:val="004224C6"/>
     <w:rsid w:val="0042537E"/>
     <w:rsid w:val="00425DCE"/>
     <w:rsid w:val="004331FC"/>
     <w:rsid w:val="0043342D"/>
-    <w:rsid w:val="004344F4"/>
     <w:rsid w:val="00434843"/>
     <w:rsid w:val="004353B5"/>
+    <w:rsid w:val="0043785B"/>
+    <w:rsid w:val="004434FA"/>
+    <w:rsid w:val="00443D03"/>
+    <w:rsid w:val="004444FE"/>
+    <w:rsid w:val="0044515A"/>
     <w:rsid w:val="004455A6"/>
-    <w:rsid w:val="00445A88"/>
     <w:rsid w:val="00445BEE"/>
-    <w:rsid w:val="00456296"/>
-    <w:rsid w:val="00470527"/>
+    <w:rsid w:val="00470715"/>
     <w:rsid w:val="00471CEB"/>
     <w:rsid w:val="0048101C"/>
-    <w:rsid w:val="0048536B"/>
     <w:rsid w:val="00485464"/>
+    <w:rsid w:val="00496159"/>
     <w:rsid w:val="004A11CC"/>
     <w:rsid w:val="004A55E6"/>
     <w:rsid w:val="004A708B"/>
     <w:rsid w:val="004B03FF"/>
-    <w:rsid w:val="004B1659"/>
-    <w:rsid w:val="004B2E45"/>
     <w:rsid w:val="004C1525"/>
     <w:rsid w:val="004C2320"/>
+    <w:rsid w:val="004C4F3F"/>
     <w:rsid w:val="004C743F"/>
-    <w:rsid w:val="004D3118"/>
     <w:rsid w:val="004D749C"/>
-    <w:rsid w:val="004E402C"/>
-    <w:rsid w:val="004E4D49"/>
     <w:rsid w:val="004E60C1"/>
-    <w:rsid w:val="004E75F9"/>
     <w:rsid w:val="004F2DE0"/>
-    <w:rsid w:val="004F2E0B"/>
-    <w:rsid w:val="004F6677"/>
     <w:rsid w:val="00503E6B"/>
+    <w:rsid w:val="00504B49"/>
     <w:rsid w:val="005067A8"/>
-    <w:rsid w:val="00506D7E"/>
+    <w:rsid w:val="005103A3"/>
     <w:rsid w:val="005106A4"/>
     <w:rsid w:val="00512F4F"/>
     <w:rsid w:val="00513E7B"/>
-    <w:rsid w:val="005150E3"/>
+    <w:rsid w:val="005148C9"/>
     <w:rsid w:val="00520A35"/>
     <w:rsid w:val="00527442"/>
     <w:rsid w:val="00530B0A"/>
     <w:rsid w:val="00531E0E"/>
     <w:rsid w:val="0053249B"/>
     <w:rsid w:val="00540CA9"/>
-    <w:rsid w:val="00547BC1"/>
     <w:rsid w:val="00547F6A"/>
     <w:rsid w:val="00551B92"/>
     <w:rsid w:val="00552234"/>
-    <w:rsid w:val="00552386"/>
     <w:rsid w:val="00564D27"/>
     <w:rsid w:val="00571240"/>
     <w:rsid w:val="0057163D"/>
     <w:rsid w:val="0058384C"/>
     <w:rsid w:val="00592485"/>
-    <w:rsid w:val="005A0FD3"/>
     <w:rsid w:val="005A45AC"/>
+    <w:rsid w:val="005B3286"/>
     <w:rsid w:val="005B3E57"/>
+    <w:rsid w:val="005B55DB"/>
     <w:rsid w:val="005B6F66"/>
     <w:rsid w:val="005B72FA"/>
     <w:rsid w:val="005C3B16"/>
-    <w:rsid w:val="005C5749"/>
     <w:rsid w:val="005D47A9"/>
     <w:rsid w:val="005D5A92"/>
     <w:rsid w:val="005D711A"/>
     <w:rsid w:val="005E2A73"/>
     <w:rsid w:val="005E365A"/>
     <w:rsid w:val="005E5040"/>
-    <w:rsid w:val="005E5240"/>
-    <w:rsid w:val="005F0C3D"/>
+    <w:rsid w:val="005F5EAE"/>
     <w:rsid w:val="00600EC0"/>
-    <w:rsid w:val="00601075"/>
     <w:rsid w:val="006020CE"/>
     <w:rsid w:val="00602372"/>
     <w:rsid w:val="00602E7D"/>
     <w:rsid w:val="0060574D"/>
     <w:rsid w:val="00605F35"/>
     <w:rsid w:val="00606B15"/>
     <w:rsid w:val="00613583"/>
     <w:rsid w:val="00613C35"/>
     <w:rsid w:val="00624248"/>
-    <w:rsid w:val="00632E5D"/>
+    <w:rsid w:val="00625B8A"/>
+    <w:rsid w:val="006336F6"/>
     <w:rsid w:val="006429FF"/>
     <w:rsid w:val="00646082"/>
     <w:rsid w:val="00650125"/>
-    <w:rsid w:val="00657632"/>
+    <w:rsid w:val="0065151B"/>
     <w:rsid w:val="00661F7B"/>
     <w:rsid w:val="00666CFD"/>
     <w:rsid w:val="00666D63"/>
     <w:rsid w:val="00666DD0"/>
     <w:rsid w:val="00671ACA"/>
     <w:rsid w:val="00677D70"/>
     <w:rsid w:val="00685F45"/>
-    <w:rsid w:val="00686881"/>
     <w:rsid w:val="00690D29"/>
     <w:rsid w:val="00694019"/>
-    <w:rsid w:val="006959B8"/>
     <w:rsid w:val="00695FDD"/>
     <w:rsid w:val="006A4568"/>
     <w:rsid w:val="006A5CAC"/>
-    <w:rsid w:val="006B0A02"/>
     <w:rsid w:val="006B0B98"/>
     <w:rsid w:val="006B2552"/>
     <w:rsid w:val="006B36C9"/>
-    <w:rsid w:val="006C3139"/>
+    <w:rsid w:val="006B452D"/>
     <w:rsid w:val="006C3790"/>
     <w:rsid w:val="006C5C25"/>
     <w:rsid w:val="006C61B3"/>
     <w:rsid w:val="006C6BCB"/>
-    <w:rsid w:val="006C7038"/>
+    <w:rsid w:val="006C72D5"/>
     <w:rsid w:val="006D1535"/>
     <w:rsid w:val="006D1866"/>
     <w:rsid w:val="006D3AF0"/>
-    <w:rsid w:val="006E200E"/>
-    <w:rsid w:val="006E29A1"/>
     <w:rsid w:val="006E2AB4"/>
+    <w:rsid w:val="006E6669"/>
     <w:rsid w:val="006F3EC1"/>
+    <w:rsid w:val="006F599F"/>
     <w:rsid w:val="006F5BD1"/>
-    <w:rsid w:val="006F7C9C"/>
+    <w:rsid w:val="006F6115"/>
     <w:rsid w:val="007014FC"/>
     <w:rsid w:val="0070196D"/>
-    <w:rsid w:val="00701D07"/>
     <w:rsid w:val="00702624"/>
+    <w:rsid w:val="007027DE"/>
     <w:rsid w:val="007067B8"/>
+    <w:rsid w:val="007115DC"/>
     <w:rsid w:val="00716863"/>
     <w:rsid w:val="00717256"/>
     <w:rsid w:val="00720A9F"/>
+    <w:rsid w:val="00721B9E"/>
     <w:rsid w:val="00721D2B"/>
-    <w:rsid w:val="00721EC1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00732F32"/>
     <w:rsid w:val="00735152"/>
     <w:rsid w:val="00735974"/>
     <w:rsid w:val="007359FC"/>
-    <w:rsid w:val="007372CD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007461B8"/>
+    <w:rsid w:val="00737294"/>
+    <w:rsid w:val="00737A83"/>
+    <w:rsid w:val="00745D9A"/>
     <w:rsid w:val="00750340"/>
     <w:rsid w:val="00752DF2"/>
-    <w:rsid w:val="0075612F"/>
+    <w:rsid w:val="007556F3"/>
     <w:rsid w:val="0075644D"/>
     <w:rsid w:val="00763F8D"/>
     <w:rsid w:val="0076435D"/>
     <w:rsid w:val="0076579D"/>
-    <w:rsid w:val="00771261"/>
     <w:rsid w:val="00771E81"/>
     <w:rsid w:val="00780B3A"/>
     <w:rsid w:val="0078563B"/>
-    <w:rsid w:val="00792326"/>
-    <w:rsid w:val="00793CA2"/>
     <w:rsid w:val="007959F0"/>
+    <w:rsid w:val="007A02C4"/>
+    <w:rsid w:val="007A41FD"/>
     <w:rsid w:val="007A77CA"/>
     <w:rsid w:val="007B003D"/>
-    <w:rsid w:val="007B2260"/>
     <w:rsid w:val="007B39D0"/>
     <w:rsid w:val="007B3C40"/>
-    <w:rsid w:val="007C0E9E"/>
     <w:rsid w:val="007C1F23"/>
     <w:rsid w:val="007C2631"/>
     <w:rsid w:val="007C2ED0"/>
     <w:rsid w:val="007C7CC0"/>
     <w:rsid w:val="007D2491"/>
     <w:rsid w:val="007D46E5"/>
     <w:rsid w:val="007D58B6"/>
     <w:rsid w:val="007D5F98"/>
     <w:rsid w:val="007E75B3"/>
     <w:rsid w:val="007F6830"/>
     <w:rsid w:val="00804837"/>
+    <w:rsid w:val="00806297"/>
     <w:rsid w:val="008104AB"/>
+    <w:rsid w:val="00812D70"/>
+    <w:rsid w:val="00813F1E"/>
     <w:rsid w:val="0081407F"/>
-    <w:rsid w:val="00816570"/>
     <w:rsid w:val="0081759D"/>
     <w:rsid w:val="008203E6"/>
-    <w:rsid w:val="00835AA0"/>
+    <w:rsid w:val="0083118B"/>
     <w:rsid w:val="00841630"/>
     <w:rsid w:val="00845E39"/>
     <w:rsid w:val="008475D1"/>
+    <w:rsid w:val="00851AC7"/>
+    <w:rsid w:val="00852476"/>
+    <w:rsid w:val="0085644E"/>
     <w:rsid w:val="00857A0B"/>
+    <w:rsid w:val="00861870"/>
     <w:rsid w:val="00867109"/>
-    <w:rsid w:val="0086770C"/>
     <w:rsid w:val="00874B75"/>
+    <w:rsid w:val="008750C2"/>
     <w:rsid w:val="008753E8"/>
     <w:rsid w:val="00881DE8"/>
     <w:rsid w:val="00882340"/>
+    <w:rsid w:val="00883186"/>
     <w:rsid w:val="00885D4B"/>
     <w:rsid w:val="00887AE0"/>
     <w:rsid w:val="008917CB"/>
     <w:rsid w:val="00892852"/>
     <w:rsid w:val="00895412"/>
-    <w:rsid w:val="00895D57"/>
-    <w:rsid w:val="008A131B"/>
     <w:rsid w:val="008A2AC3"/>
+    <w:rsid w:val="008A3632"/>
     <w:rsid w:val="008B0598"/>
     <w:rsid w:val="008B1656"/>
     <w:rsid w:val="008B1B2C"/>
+    <w:rsid w:val="008B443D"/>
     <w:rsid w:val="008C0748"/>
     <w:rsid w:val="008C29E7"/>
+    <w:rsid w:val="008C7825"/>
     <w:rsid w:val="008D4CF5"/>
-    <w:rsid w:val="008E047F"/>
     <w:rsid w:val="008E1CC9"/>
-    <w:rsid w:val="008E1D04"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008E3F59"/>
     <w:rsid w:val="008E4A4A"/>
     <w:rsid w:val="008E51B4"/>
     <w:rsid w:val="008F021F"/>
-    <w:rsid w:val="008F2047"/>
-    <w:rsid w:val="008F25A7"/>
     <w:rsid w:val="008F30DF"/>
     <w:rsid w:val="008F79D8"/>
     <w:rsid w:val="00901EA5"/>
     <w:rsid w:val="00905C4F"/>
     <w:rsid w:val="009101B4"/>
     <w:rsid w:val="00913128"/>
-    <w:rsid w:val="009206CF"/>
+    <w:rsid w:val="00920066"/>
     <w:rsid w:val="00921F2F"/>
     <w:rsid w:val="00921F7C"/>
-    <w:rsid w:val="00925DDC"/>
     <w:rsid w:val="009260E8"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="00934D9F"/>
     <w:rsid w:val="009357E5"/>
     <w:rsid w:val="009416D7"/>
+    <w:rsid w:val="0094188E"/>
     <w:rsid w:val="00944BB4"/>
     <w:rsid w:val="0095491B"/>
     <w:rsid w:val="00955427"/>
     <w:rsid w:val="00955C0C"/>
     <w:rsid w:val="009560EC"/>
-    <w:rsid w:val="00960DB6"/>
-    <w:rsid w:val="00967139"/>
+    <w:rsid w:val="00963DE3"/>
+    <w:rsid w:val="0097013E"/>
     <w:rsid w:val="009706CD"/>
     <w:rsid w:val="0097230C"/>
-    <w:rsid w:val="00973116"/>
-    <w:rsid w:val="009734AA"/>
     <w:rsid w:val="00980DE5"/>
     <w:rsid w:val="0098174B"/>
     <w:rsid w:val="00981D4F"/>
     <w:rsid w:val="009829AC"/>
-    <w:rsid w:val="009830DB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009943ED"/>
     <w:rsid w:val="009A1E47"/>
+    <w:rsid w:val="009A4456"/>
     <w:rsid w:val="009A5650"/>
     <w:rsid w:val="009B3529"/>
     <w:rsid w:val="009B3DC2"/>
+    <w:rsid w:val="009C0F88"/>
+    <w:rsid w:val="009C2B16"/>
     <w:rsid w:val="009C5145"/>
     <w:rsid w:val="009D02F4"/>
     <w:rsid w:val="009D26E7"/>
     <w:rsid w:val="009D2982"/>
     <w:rsid w:val="009E5A74"/>
     <w:rsid w:val="009F6AF0"/>
     <w:rsid w:val="009F7953"/>
-    <w:rsid w:val="00A00EE5"/>
     <w:rsid w:val="00A00F83"/>
-    <w:rsid w:val="00A06D33"/>
     <w:rsid w:val="00A10A5B"/>
     <w:rsid w:val="00A10EE8"/>
     <w:rsid w:val="00A13132"/>
-    <w:rsid w:val="00A13DA2"/>
-    <w:rsid w:val="00A2215A"/>
     <w:rsid w:val="00A23E30"/>
-    <w:rsid w:val="00A24F02"/>
     <w:rsid w:val="00A31952"/>
     <w:rsid w:val="00A32827"/>
     <w:rsid w:val="00A33BBA"/>
+    <w:rsid w:val="00A34FED"/>
+    <w:rsid w:val="00A357FC"/>
     <w:rsid w:val="00A41E81"/>
-    <w:rsid w:val="00A4214E"/>
+    <w:rsid w:val="00A426AF"/>
+    <w:rsid w:val="00A44534"/>
+    <w:rsid w:val="00A45FAD"/>
     <w:rsid w:val="00A47EA6"/>
-    <w:rsid w:val="00A61B18"/>
+    <w:rsid w:val="00A503C1"/>
+    <w:rsid w:val="00A55325"/>
     <w:rsid w:val="00A703EA"/>
     <w:rsid w:val="00A7159D"/>
     <w:rsid w:val="00A7392E"/>
     <w:rsid w:val="00A77B09"/>
-    <w:rsid w:val="00A80D97"/>
     <w:rsid w:val="00A812FF"/>
+    <w:rsid w:val="00A86B9A"/>
     <w:rsid w:val="00A8711E"/>
     <w:rsid w:val="00A9687F"/>
+    <w:rsid w:val="00AA17DE"/>
     <w:rsid w:val="00AA1EE4"/>
     <w:rsid w:val="00AA2980"/>
-    <w:rsid w:val="00AA2F10"/>
     <w:rsid w:val="00AA47EE"/>
-    <w:rsid w:val="00AB01DC"/>
+    <w:rsid w:val="00AB3AB1"/>
     <w:rsid w:val="00AB526D"/>
     <w:rsid w:val="00AC055A"/>
-    <w:rsid w:val="00AC4B90"/>
     <w:rsid w:val="00AC4F31"/>
-    <w:rsid w:val="00AC76C9"/>
     <w:rsid w:val="00AD2AFA"/>
+    <w:rsid w:val="00AD2E37"/>
     <w:rsid w:val="00AD5C8A"/>
     <w:rsid w:val="00AD77DA"/>
-    <w:rsid w:val="00AE19BA"/>
     <w:rsid w:val="00AE3D03"/>
-    <w:rsid w:val="00AE4106"/>
     <w:rsid w:val="00AE4EA0"/>
     <w:rsid w:val="00AE50B3"/>
-    <w:rsid w:val="00AF149A"/>
     <w:rsid w:val="00AF1630"/>
     <w:rsid w:val="00AF1A7F"/>
     <w:rsid w:val="00AF655F"/>
     <w:rsid w:val="00AF6610"/>
     <w:rsid w:val="00AF7A33"/>
-    <w:rsid w:val="00B0640A"/>
     <w:rsid w:val="00B13E21"/>
     <w:rsid w:val="00B15988"/>
     <w:rsid w:val="00B22A50"/>
     <w:rsid w:val="00B30775"/>
-    <w:rsid w:val="00B31CB9"/>
     <w:rsid w:val="00B35E86"/>
     <w:rsid w:val="00B36343"/>
     <w:rsid w:val="00B36A8B"/>
-    <w:rsid w:val="00B41CEA"/>
     <w:rsid w:val="00B43170"/>
+    <w:rsid w:val="00B46B96"/>
     <w:rsid w:val="00B50E30"/>
     <w:rsid w:val="00B51A3D"/>
     <w:rsid w:val="00B54AE2"/>
     <w:rsid w:val="00B567DA"/>
+    <w:rsid w:val="00B60D2F"/>
+    <w:rsid w:val="00B60D4A"/>
+    <w:rsid w:val="00B65A10"/>
     <w:rsid w:val="00B67675"/>
     <w:rsid w:val="00B70F17"/>
     <w:rsid w:val="00B8149E"/>
+    <w:rsid w:val="00B820FE"/>
     <w:rsid w:val="00B835F2"/>
     <w:rsid w:val="00B84591"/>
     <w:rsid w:val="00B84FA9"/>
-    <w:rsid w:val="00B867DF"/>
+    <w:rsid w:val="00B85A6E"/>
+    <w:rsid w:val="00B86C28"/>
     <w:rsid w:val="00B91A91"/>
     <w:rsid w:val="00B92CB8"/>
     <w:rsid w:val="00BA530E"/>
+    <w:rsid w:val="00BB2ED5"/>
     <w:rsid w:val="00BB4DA0"/>
     <w:rsid w:val="00BB70CC"/>
     <w:rsid w:val="00BC3FBD"/>
     <w:rsid w:val="00BC5DB3"/>
-    <w:rsid w:val="00BC6763"/>
     <w:rsid w:val="00BD29AC"/>
+    <w:rsid w:val="00BD630C"/>
     <w:rsid w:val="00BE2236"/>
-    <w:rsid w:val="00BE491C"/>
-    <w:rsid w:val="00BE5E24"/>
+    <w:rsid w:val="00BE4E31"/>
+    <w:rsid w:val="00BF0359"/>
     <w:rsid w:val="00BF6412"/>
     <w:rsid w:val="00C038AF"/>
     <w:rsid w:val="00C055C0"/>
-    <w:rsid w:val="00C06A30"/>
     <w:rsid w:val="00C108AA"/>
-    <w:rsid w:val="00C10C04"/>
+    <w:rsid w:val="00C14F73"/>
     <w:rsid w:val="00C2078A"/>
     <w:rsid w:val="00C265C4"/>
-    <w:rsid w:val="00C2702C"/>
     <w:rsid w:val="00C30D08"/>
     <w:rsid w:val="00C32E24"/>
     <w:rsid w:val="00C330EB"/>
     <w:rsid w:val="00C35068"/>
     <w:rsid w:val="00C36413"/>
+    <w:rsid w:val="00C37F8C"/>
     <w:rsid w:val="00C400A6"/>
     <w:rsid w:val="00C403F0"/>
-    <w:rsid w:val="00C52B37"/>
+    <w:rsid w:val="00C42237"/>
+    <w:rsid w:val="00C46D53"/>
+    <w:rsid w:val="00C47E03"/>
+    <w:rsid w:val="00C51E1A"/>
     <w:rsid w:val="00C537CB"/>
+    <w:rsid w:val="00C548B9"/>
     <w:rsid w:val="00C605E6"/>
     <w:rsid w:val="00C60C5D"/>
     <w:rsid w:val="00C61E94"/>
-    <w:rsid w:val="00C64EDF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C7032A"/>
+    <w:rsid w:val="00C639C9"/>
+    <w:rsid w:val="00C71810"/>
     <w:rsid w:val="00C739D4"/>
     <w:rsid w:val="00C756F2"/>
-    <w:rsid w:val="00C75E42"/>
     <w:rsid w:val="00C804A8"/>
     <w:rsid w:val="00C847A2"/>
     <w:rsid w:val="00C870BB"/>
+    <w:rsid w:val="00C917BA"/>
     <w:rsid w:val="00C972B2"/>
-    <w:rsid w:val="00CA3026"/>
+    <w:rsid w:val="00CA10AA"/>
     <w:rsid w:val="00CA4F9B"/>
     <w:rsid w:val="00CA6A61"/>
     <w:rsid w:val="00CB07D1"/>
     <w:rsid w:val="00CB79DE"/>
     <w:rsid w:val="00CC1598"/>
+    <w:rsid w:val="00CC1C7E"/>
+    <w:rsid w:val="00CC1EFF"/>
     <w:rsid w:val="00CC25E5"/>
     <w:rsid w:val="00CC59A1"/>
-    <w:rsid w:val="00CD269C"/>
-    <w:rsid w:val="00CD37DE"/>
+    <w:rsid w:val="00CC6C96"/>
+    <w:rsid w:val="00CD3996"/>
     <w:rsid w:val="00CD6A6D"/>
     <w:rsid w:val="00CD6D1F"/>
     <w:rsid w:val="00CE16A0"/>
-    <w:rsid w:val="00CE26D4"/>
-    <w:rsid w:val="00CF02BB"/>
     <w:rsid w:val="00CF2B12"/>
     <w:rsid w:val="00CF4BD2"/>
     <w:rsid w:val="00CF69CE"/>
     <w:rsid w:val="00CF6BD8"/>
-    <w:rsid w:val="00D017E5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D0371C"/>
     <w:rsid w:val="00D05324"/>
     <w:rsid w:val="00D06857"/>
+    <w:rsid w:val="00D10A26"/>
     <w:rsid w:val="00D12E66"/>
     <w:rsid w:val="00D13987"/>
-    <w:rsid w:val="00D175DF"/>
     <w:rsid w:val="00D21034"/>
-    <w:rsid w:val="00D22917"/>
+    <w:rsid w:val="00D219C6"/>
+    <w:rsid w:val="00D21E20"/>
+    <w:rsid w:val="00D221AC"/>
+    <w:rsid w:val="00D22ED5"/>
+    <w:rsid w:val="00D241F3"/>
     <w:rsid w:val="00D25EC5"/>
     <w:rsid w:val="00D301EF"/>
     <w:rsid w:val="00D30548"/>
     <w:rsid w:val="00D3493B"/>
-    <w:rsid w:val="00D44D5B"/>
     <w:rsid w:val="00D45E6E"/>
     <w:rsid w:val="00D46218"/>
     <w:rsid w:val="00D47291"/>
-    <w:rsid w:val="00D5013E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D61B2A"/>
     <w:rsid w:val="00D62B56"/>
     <w:rsid w:val="00D62E14"/>
-    <w:rsid w:val="00D6300D"/>
     <w:rsid w:val="00D65585"/>
-    <w:rsid w:val="00D664CE"/>
-    <w:rsid w:val="00D66A1D"/>
+    <w:rsid w:val="00D702C0"/>
     <w:rsid w:val="00D70636"/>
-    <w:rsid w:val="00D712E7"/>
     <w:rsid w:val="00D71340"/>
     <w:rsid w:val="00D732E4"/>
+    <w:rsid w:val="00D84315"/>
     <w:rsid w:val="00D91EFC"/>
-    <w:rsid w:val="00D95E33"/>
     <w:rsid w:val="00DA1A0C"/>
     <w:rsid w:val="00DA22BC"/>
     <w:rsid w:val="00DA29CB"/>
     <w:rsid w:val="00DA4BD2"/>
+    <w:rsid w:val="00DA703D"/>
     <w:rsid w:val="00DA7DE6"/>
-    <w:rsid w:val="00DA7E1A"/>
-    <w:rsid w:val="00DB60A0"/>
+    <w:rsid w:val="00DB7925"/>
     <w:rsid w:val="00DC3EE6"/>
+    <w:rsid w:val="00DD1E71"/>
     <w:rsid w:val="00DD2A7C"/>
-    <w:rsid w:val="00DD606B"/>
     <w:rsid w:val="00DE0DC0"/>
-    <w:rsid w:val="00DF11A3"/>
+    <w:rsid w:val="00DE4F35"/>
+    <w:rsid w:val="00DF072C"/>
     <w:rsid w:val="00DF17B1"/>
     <w:rsid w:val="00DF4B4B"/>
     <w:rsid w:val="00E00C2F"/>
     <w:rsid w:val="00E05E80"/>
     <w:rsid w:val="00E072A2"/>
-    <w:rsid w:val="00E078FB"/>
     <w:rsid w:val="00E1577B"/>
     <w:rsid w:val="00E174B4"/>
     <w:rsid w:val="00E27632"/>
+    <w:rsid w:val="00E36E3C"/>
     <w:rsid w:val="00E36F2E"/>
+    <w:rsid w:val="00E409C0"/>
     <w:rsid w:val="00E4135A"/>
     <w:rsid w:val="00E43FEA"/>
     <w:rsid w:val="00E471A6"/>
-    <w:rsid w:val="00E539E6"/>
+    <w:rsid w:val="00E54FC9"/>
     <w:rsid w:val="00E56E48"/>
-    <w:rsid w:val="00E572DB"/>
     <w:rsid w:val="00E57F08"/>
     <w:rsid w:val="00E61361"/>
     <w:rsid w:val="00E63A83"/>
     <w:rsid w:val="00E65022"/>
     <w:rsid w:val="00E65795"/>
     <w:rsid w:val="00E72488"/>
-    <w:rsid w:val="00E741B9"/>
     <w:rsid w:val="00E76D2C"/>
     <w:rsid w:val="00E76E28"/>
     <w:rsid w:val="00E82435"/>
     <w:rsid w:val="00E83853"/>
     <w:rsid w:val="00E86D3B"/>
     <w:rsid w:val="00E87E8B"/>
     <w:rsid w:val="00E90560"/>
+    <w:rsid w:val="00E90EEE"/>
     <w:rsid w:val="00E9268F"/>
     <w:rsid w:val="00EA37A8"/>
     <w:rsid w:val="00EA7D81"/>
     <w:rsid w:val="00EB0BB3"/>
+    <w:rsid w:val="00EB69B7"/>
     <w:rsid w:val="00EC22F2"/>
     <w:rsid w:val="00EC4157"/>
+    <w:rsid w:val="00EC7738"/>
     <w:rsid w:val="00ED0F1F"/>
     <w:rsid w:val="00ED4591"/>
-    <w:rsid w:val="00ED5E8B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF06B6"/>
+    <w:rsid w:val="00EF523A"/>
     <w:rsid w:val="00EF6DA4"/>
+    <w:rsid w:val="00F01C9D"/>
     <w:rsid w:val="00F03015"/>
     <w:rsid w:val="00F06781"/>
     <w:rsid w:val="00F067E2"/>
     <w:rsid w:val="00F16253"/>
     <w:rsid w:val="00F16737"/>
-    <w:rsid w:val="00F17A4B"/>
     <w:rsid w:val="00F204FE"/>
-    <w:rsid w:val="00F24178"/>
     <w:rsid w:val="00F276A5"/>
+    <w:rsid w:val="00F27826"/>
+    <w:rsid w:val="00F30004"/>
+    <w:rsid w:val="00F40E0E"/>
     <w:rsid w:val="00F47C36"/>
-    <w:rsid w:val="00F51716"/>
-    <w:rsid w:val="00F520DF"/>
+    <w:rsid w:val="00F617F3"/>
+    <w:rsid w:val="00F629B8"/>
+    <w:rsid w:val="00F64E13"/>
+    <w:rsid w:val="00F65A07"/>
     <w:rsid w:val="00F701AA"/>
-    <w:rsid w:val="00F7256F"/>
     <w:rsid w:val="00F72B4A"/>
     <w:rsid w:val="00F72DBF"/>
+    <w:rsid w:val="00F72E61"/>
     <w:rsid w:val="00F72FF2"/>
     <w:rsid w:val="00F750AD"/>
-    <w:rsid w:val="00F83D7A"/>
+    <w:rsid w:val="00F80F05"/>
     <w:rsid w:val="00F8426F"/>
+    <w:rsid w:val="00F862F8"/>
     <w:rsid w:val="00F86BB7"/>
     <w:rsid w:val="00F87EB8"/>
     <w:rsid w:val="00F95EC2"/>
     <w:rsid w:val="00F9714F"/>
     <w:rsid w:val="00F97942"/>
+    <w:rsid w:val="00FA16F9"/>
     <w:rsid w:val="00FA3F27"/>
     <w:rsid w:val="00FB0066"/>
+    <w:rsid w:val="00FB0447"/>
     <w:rsid w:val="00FB1401"/>
     <w:rsid w:val="00FB2445"/>
     <w:rsid w:val="00FB5BE5"/>
     <w:rsid w:val="00FC4435"/>
     <w:rsid w:val="00FD3278"/>
     <w:rsid w:val="00FD5A3A"/>
     <w:rsid w:val="00FD5E11"/>
     <w:rsid w:val="00FD6D58"/>
     <w:rsid w:val="00FE687D"/>
     <w:rsid w:val="00FE74DF"/>
     <w:rsid w:val="00FF168E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="43F11F5B"/>
-  <w15:docId w15:val="{8A6E108F-C7A2-4F55-B4B8-40B4D71B2E0A}"/>
+  <w14:docId w14:val="5579B282"/>
+  <w15:docId w15:val="{0C1975A6-79EF-4B50-97D8-064CD98F86CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7680,294 +8048,344 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006F7C9C"/>
+    <w:rsid w:val="00D219C6"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Balk1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="006F7C9C"/>
+    <w:rsid w:val="00D219C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="240"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Balk2Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006F7C9C"/>
+    <w:rsid w:val="00D219C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="240"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk3Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00737A83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:rsid w:val="005D47A9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-NormalWeb1">
+    <w:name w:val="WW-Normal (Web)1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="005148C9"/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="DipnotMetni">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00070647"/>
+    <w:rsid w:val="00391C75"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DipnotBavurusu">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:semiHidden/>
-    <w:rsid w:val="00070647"/>
+    <w:rsid w:val="00391C75"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StilDipnotBavurusu14nkKaln">
-[...11 lines deleted...]
-    <w:name w:val="WW-Normal (Web)1"/>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="007372CD"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F5EAE"/>
     <w:pPr>
-      <w:spacing w:before="280" w:after="119"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
     <w:name w:val="Başlık 1 Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Balk1"/>
-    <w:rsid w:val="006F7C9C"/>
+    <w:rsid w:val="00D219C6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
     <w:name w:val="Başlık 2 Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Balk2"/>
-    <w:rsid w:val="006F7C9C"/>
+    <w:rsid w:val="00D219C6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:rsid w:val="00A86B9A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:rsid w:val="00A86B9A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk3Char">
+    <w:name w:val="Başlık 3 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk3"/>
+    <w:rsid w:val="00737A83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="26"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="stBilgiChar"/>
-    <w:rsid w:val="001B42F7"/>
+    <w:rsid w:val="00AB3AB1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
     <w:name w:val="Üst Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="stBilgi"/>
-    <w:rsid w:val="001B42F7"/>
+    <w:rsid w:val="00AB3AB1"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001B42F7"/>
+    <w:rsid w:val="00AB3AB1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001B42F7"/>
+    <w:rsid w:val="00AB3AB1"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalonMetni">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalonMetniChar"/>
-    <w:rsid w:val="001B42F7"/>
+    <w:next w:val="stBilgi"/>
+    <w:link w:val="stbilgiChar0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E533E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:jc w:val="left"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar0">
+    <w:name w:val="Üstbilgi Char"/>
+    <w:link w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E533E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="106121716">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="516388566">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="795872674">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7996,51 +8414,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2124690615">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -8296,68 +8714,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2919</Characters>
+  <Pages>6</Pages>
+  <Words>489</Words>
+  <Characters>2790</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kesin Rapor</vt:lpstr>
+      <vt:lpstr>Ara Rapor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BEÜ BAP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3425</CharactersWithSpaces>
+  <CharactersWithSpaces>3273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Kesin Rapor</dc:title>
+  <dc:title>Ara Rapor</dc:title>
   <dc:creator>zekeriyadogan@hotmail.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>