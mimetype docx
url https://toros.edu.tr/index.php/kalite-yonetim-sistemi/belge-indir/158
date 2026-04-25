--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -9,50 +9,84 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="38885DDF" w14:textId="5617AB01" w:rsidR="007377F7" w:rsidRPr="007377F7" w:rsidRDefault="007377F7" w:rsidP="007377F7">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>TOROS ÜNİVERSİTESİ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3A2D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">PROJE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SONUÇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3A2D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RAPORU UZMAN DEĞERLENDİRME FORMU</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1F56D88F" w14:textId="3EB4112E" w:rsidR="00B336AB" w:rsidRDefault="00B336AB" w:rsidP="00A873C8">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00261221">
         <w:t>Raporlar bilimsel kural ve kriterler çerçevesinde objektif olarak değerlendirilmeli, fırsat eşitliği, kişisel/kurumsal ilişkiler ve yorumlar dikkate alınmamalıdır.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2C30AB" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRPr="00261221" w:rsidRDefault="00A873C8" w:rsidP="00A873C8">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61BEA676" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="00BD4498">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
@@ -346,57 +380,55 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D4CDAC7" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="1994F264" w14:textId="77777777" w:rsidTr="0089130C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1384" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD27A7D" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
-[...2 lines deleted...]
-              <w:t>e</w:t>
+          <w:p w14:paraId="1AD27A7D" w14:textId="76AFAB81" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="002E293A" w:rsidP="0089130C">
+            <w:r>
+              <w:t>E</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidR="0089130C" w:rsidRPr="00261221">
               <w:t>-posta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7848" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17B1C310" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0089130C" w:rsidRPr="00261221" w14:paraId="4771E672" w14:textId="77777777" w:rsidTr="0089130C">
         <w:trPr>
           <w:trHeight w:val="397"/>
@@ -428,1569 +460,2002 @@
           </w:tcPr>
           <w:p w14:paraId="2A156DEA" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4804" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="132682BA" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="00D66743">
             <w:r w:rsidRPr="00261221">
               <w:t>İmza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31C2A03B" w14:textId="2653EEC2" w:rsidR="001178F3" w:rsidRPr="00261221" w:rsidRDefault="001178F3">
+    <w:p w14:paraId="31C2A03B" w14:textId="2653EEC2" w:rsidR="001178F3" w:rsidRDefault="001178F3">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7EAD1B" w14:textId="77777777" w:rsidR="00031DEB" w:rsidRDefault="00031DEB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7659FE54" w14:textId="77777777" w:rsidR="00031DEB" w:rsidRDefault="00031DEB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9EF65B" w14:textId="77777777" w:rsidR="00031DEB" w:rsidRDefault="00031DEB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FD19BF" w14:textId="77777777" w:rsidR="00031DEB" w:rsidRDefault="00031DEB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003E4252" w14:textId="77777777" w:rsidR="00031DEB" w:rsidRDefault="00031DEB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B553FE9" w14:textId="77777777" w:rsidR="00031DEB" w:rsidRPr="00261221" w:rsidRDefault="00031DEB">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3471"/>
         <w:gridCol w:w="5738"/>
       </w:tblGrid>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="5DDE3265" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1289D193" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
+          <w:p w14:paraId="1289D193" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Proje No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C39BB95" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="61CF266F" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="304042C8" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
+          <w:p w14:paraId="304042C8" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Proje Başlığı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C4EB053" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="7C1408A3" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="630258B3" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="00E27B93" w:rsidP="00E27B93">
+          <w:p w14:paraId="630258B3" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="00E27B93" w:rsidP="00E27B93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Proje Yürütücüsü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C11A5D7" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="13457380" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="279C45D5" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
+          <w:p w14:paraId="279C45D5" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Araştırmacılar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="312FD685" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="451617E4" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6CBE67" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
+          <w:p w14:paraId="6A6CBE67" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Başlama Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68D16B81" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="6636BBC4" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9F7279" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
+          <w:p w14:paraId="7B9F7279" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Proje Süresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EF77455" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="4AF30408" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCE34B4" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
+          <w:p w14:paraId="5CCE34B4" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Ek Süre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DC8C9CF" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="58281A28" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67EE8E3B" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
+          <w:p w14:paraId="67EE8E3B" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Raporun Verilmesi Gereken Tarih</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45D359C8" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="246E74FD" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15805BD5" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
+          <w:p w14:paraId="15805BD5" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Raporun Verildiği Tarih</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="784FB20C" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="68F04BEF" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8AE6DA" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
+          <w:p w14:paraId="3C8AE6DA" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Proje Bütçesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37C703F9" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="4BDA5EE1" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="659DFFEA" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
+          <w:p w14:paraId="659DFFEA" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Ek Ödenek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="796FAA04" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00261221" w:rsidRPr="00261221" w14:paraId="3EE29262" w14:textId="77777777" w:rsidTr="00A873C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3471" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1376A84C" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
+          <w:p w14:paraId="1376A84C" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00D14CC4" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261221">
+            <w:r w:rsidRPr="00D14CC4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Toplam Harcama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5738" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A2314D2" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="0089130C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00261221">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089130C" w:rsidRPr="00261221" w14:paraId="3A2F481B" w14:textId="77777777" w:rsidTr="00A873C8">
-[...41 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="42EE1631" w14:textId="77777777" w:rsidR="0089130C" w:rsidRPr="00261221" w:rsidRDefault="0089130C" w:rsidP="00D66743"/>
-    <w:p w14:paraId="42D61C3C" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="0089130C">
+    <w:p w14:paraId="05F3A9F0" w14:textId="77777777" w:rsidR="00D14CC4" w:rsidRPr="00D14CC4" w:rsidRDefault="00B336AB" w:rsidP="00D14CC4">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00261221">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D14CC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Proje kapsamında yapılan çalışmalar:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B05F9BF" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="0089130C">
+    <w:p w14:paraId="2BF01BBB" w14:textId="77777777" w:rsidR="00D14CC4" w:rsidRDefault="00D14CC4" w:rsidP="00D14CC4">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDE0325" w14:textId="22E935E1" w:rsidR="00D14CC4" w:rsidRDefault="00725426" w:rsidP="00D14CC4">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00261221">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FD651A4" wp14:editId="79C3062D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>287020</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5762625" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5762625" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5BB2A2F8" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="3FD651A4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Metin Kutusu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:22.6pt;width:453.75pt;height:32.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4k737DwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ4qQx4hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzrx+luGl2wR6G6UEgReqQPCTXt4NW5Cicl2AqOp3klAjDoZFmX9Evn3ev&#10;bijxgZmGKTCioifh6e3m5Yt1b0sxgw5UIxxBEOPL3la0C8GWWeZ5JzTzE7DCoLEFp1lA1e2zxrEe&#10;0bXKZnm+yHpwjXXAhff4en820k3Cb1vBw8e29SIQVVHMLaTbpbuOd7ZZs3LvmO0kH9Ng/5CFZtJg&#10;0AvUPQuMHJz8DUpL7sBDGyYcdAZtK7lINWA10/yXah47ZkWqBcnx9kKT/3+w/MPx0X5yJAyvYcAG&#10;piK8fQD+1RMD246ZvbhzDvpOsAYDTyNlWW99OX6NVPvSR5C6fw8NNpkdAiSgoXU6soJ1EkTHBpwu&#10;pIshEI6PxXIxW8wKSjja5vmqWBYpBCufflvnw1sBmkShog6bmtDZ8cGHmA0rn1xiMA9KNjupVFLc&#10;vt4qR44MB2CXzoj+k5sypK/oqsA8/g6Rp/MnCC0DTrKSuqI3FydWRtremCbNWWBSnWVMWZmRx0jd&#10;mcQw1AM6Rj5raE7IqIPzxOKGodCB+05Jj9NaUf/twJygRL0z2JXVdD6P452UebGcoeKuLfW1hRmO&#10;UBUNlJzFbUgrEUs3cIfda2Ui9jmTMVecwsT3uDFxzK/15PW815sfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA7KQwn94AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1KW3ThDgV&#10;QgLBDQqCqxtvkwh7HWI3DX/PcoLjaEYzb8rN5J0YcYhdIA1XMwUCqQ62o0bD2+v95RpETIascYFQ&#10;wzdG2FSnJ6UpbDjSC47b1AguoVgYDW1KfSFlrFv0Js5Cj8TePgzeJJZDI+1gjlzunZwrtZLedMQL&#10;renxrsX6c3vwGtaLx/EjPl0/v9ervcvTRTY+fA1an59NtzcgEk7pLwy/+IwOFTPtwoFsFE4DH0ka&#10;Fss5CHZzlS1B7Dim8gxkVcr//NUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHiTvfsP&#10;AgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOyk&#10;MJ/eAAAABwEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5BB2A2F8" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t>Belirlenen amaç ve kapsama uygun mu?</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...48 lines deleted...]
-    <w:p w14:paraId="1359BEC7" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="0089130C">
+    <w:p w14:paraId="75E99534" w14:textId="3A6A5B53" w:rsidR="00D14CC4" w:rsidRDefault="00725426" w:rsidP="00D14CC4">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00261221">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="742C653E" wp14:editId="4392D1A1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>882650</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5762625" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="498577758" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5762625" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5EAB0C5D" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="742C653E" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:69.5pt;width:453.75pt;height:32.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCONVOgEQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ4qQx4hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzrx+luGl2wR6G6UEgReqQPCTXt4NW5Cicl2AqOp3klAjDoZFmX9Evn3ev&#10;bijxgZmGKTCioifh6e3m5Yt1b0sxgw5UIxxBEOPL3la0C8GWWeZ5JzTzE7DCoLEFp1lA1e2zxrEe&#10;0bXKZnm+yHpwjXXAhff4en820k3Cb1vBw8e29SIQVVHMLaTbpbuOd7ZZs3LvmO0kH9Ng/5CFZtJg&#10;0AvUPQuMHJz8DUpL7sBDGyYcdAZtK7lINWA10/yXah47ZkWqBcnx9kKT/3+w/MPx0X5yJAyvYcAG&#10;piK8fQD+1RMD246ZvbhzDvpOsAYDTyNlWW99OX6NVPvSR5C6fw8NNpkdAiSgoXU6soJ1EkTHBpwu&#10;pIshEI6PxXIxW8wKSjja5vmqWBYpBCufflvnw1sBmkShog6bmtDZ8cGHmA0rn1xiMA9KNjupVFLc&#10;vt4qR44MB2CXzoj+k5sypK/oqsA8/g6Rp/MnCC0DTrKSuqI3FydWRtremCbNWWBSnWVMWZmRx0jd&#10;mcQw1AORzUhypLWG5oTEOjgPLi4aCh2475T0OLQV9d8OzAlK1DuDzVlN5/M45UmZF8sZKu7aUl9b&#10;mOEIVdFAyVnchrQZkQEDd9jEViZ+nzMZU8ZhTLSPixOn/VpPXs/rvfkBAAD//wMAUEsDBBQABgAI&#10;AAAAIQBYFUxt3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHVo6E9C&#10;nAohgeAGBcHVjbdJhL0OtpuGt2c5wW13ZzT7TbWZnBUjhth7UnA1y0AgNd701Cp4e72/XIOISZPR&#10;1hMq+MYIm/r0pNKl8Ud6wXGbWsEhFEutoEtpKKWMTYdOx5kfkFjb++B04jW00gR95HBn5TzLltLp&#10;nvhDpwe867D53B6cgvX14/gRn/Ln92a5t0W6WI0PX0Gp87Pp9gZEwin9meEXn9GhZqadP5CJwirg&#10;IomvecEDy0W2WoDYKZhn+QJkXcn/BeofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI41&#10;U6ARAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFgVTG3fAAAACAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5EAB0C5D" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t>Belirlenen çalışma takvimine uygun mu?</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...48 lines deleted...]
-    <w:p w14:paraId="7B80DC3E" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="0089130C">
+    <w:p w14:paraId="4D0BEDBE" w14:textId="75A3831F" w:rsidR="000309F0" w:rsidRPr="00261221" w:rsidRDefault="00725426" w:rsidP="00725426">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00261221">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04C46761" wp14:editId="50A41979">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>863600</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5762625" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="51239644" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5762625" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="09A3E206" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="04C46761" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:68pt;width:453.75pt;height:32.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC565FhEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgx4qQx4hRdugwD&#10;ugvQ7QNkWbaFyaImKbGzrx+luGl2wR6G6UEgReqQPCQ3t2OvyFFYJ0GXdD5LKRGaQy11W9Ivn/ev&#10;bihxnumaKdCipCfh6O325YvNYAqRQQeqFpYgiHbFYEraeW+KJHG8Ez1zMzBCo7EB2zOPqm2T2rIB&#10;0XuVZGm6TAawtbHAhXP4en820m3EbxrB/cemccITVVLMzcfbxrsKd7LdsKK1zHSST2mwf8iiZ1Jj&#10;0AvUPfOMHKz8DaqX3IKDxs849Ak0jeQi1oDVzNNfqnnsmBGxFiTHmQtN7v/B8g/HR/PJEj++hhEb&#10;GItw5gH4V0c07DqmW3FnLQydYDUGngfKksG4YvoaqHaFCyDV8B5qbDI7eIhAY2P7wArWSRAdG3C6&#10;kC5GTzg+5qtltsxySjjaFuk6X+UxBCuefhvr/FsBPQlCSS02NaKz44PzIRtWPLmEYA6UrPdSqajY&#10;ttopS44MB2Afz4T+k5vSZCjpOsc8/g6RxvMniF56nGQl+5LeXJxYEWh7o+s4Z55JdZYxZaUnHgN1&#10;ZxL9WI1E1iXNQoBAawX1CYm1cB5cXDQUOrDfKRlwaEvqvh2YFZSodxqbs54vFmHKo7LIVxkq9tpS&#10;XVuY5ghVUk/JWdz5uBmBAQ132MRGRn6fM5lSxmGMtE+LE6b9Wo9ez+u9/QEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAChf3GPeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFzQlsJY&#10;t5WmE0ICsRtsCK5Z47UViVOSrCv/HnOCm+1nvfe9cj06KwYMsfOk4HqagUCqvemoUfC2e5wsQcSk&#10;yWjrCRV8Y4R1dX5W6sL4E73isE2NYBOKhVbQptQXUsa6Rafj1PdIrB18cDrxGhppgj6xubPyJsty&#10;6XRHnNDqHh9arD+3R6dgefs8fMTN7OW9zg92la4Ww9NXUOryYry/A5FwTH/P8IvP6FAx094fyURh&#10;FXCRxNdZzgPLq2wxB7FXwKlzkFUp/xeofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5&#10;65FhEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAoX9xj3gAAAAgBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="09A3E206" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t>Aksamaların nedenleri geçerli mi? (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00261221">
+      <w:r w:rsidR="00D14CC4" w:rsidRPr="00261221">
+        <w:t>Varsa</w:t>
+      </w:r>
+      <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...56 lines deleted...]
-    <w:p w14:paraId="5DAC6D36" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="0089130C">
+    <w:p w14:paraId="5E2A74EA" w14:textId="73D2215C" w:rsidR="00725426" w:rsidRPr="00725426" w:rsidRDefault="00725426" w:rsidP="00725426">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Yapılan çalışmalar ve sonuçları nelerdir, kısaca özetleyiniz:</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="157096C8" wp14:editId="63EA01DC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>825500</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5762625" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1668344473" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5762625" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1DD41811" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="157096C8" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:65pt;width:453.75pt;height:32.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrXP+XFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ4rQx4hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzry+luGl2wR6G6UEgReqQPCRXN0OnyUE6r8BUdDrJKZGGg1BmV9GvX7av&#10;rinxgRnBNBhZ0aP09Gb98sWqt6WcQQtaSEcQxPiytxVtQ7Bllnneyo75CVhp0NiA61hA1e0y4ViP&#10;6J3OZnm+yHpwwjrg0nt8vTsZ6TrhN43k4VPTeBmIrijmFtLt0l3HO1uvWLlzzLaKj2mwf8iiY8pg&#10;0DPUHQuM7J36DapT3IGHJkw4dBk0jeIy1YDVTPNfqnlomZWpFiTH2zNN/v/B8o+HB/vZkTC8gQEb&#10;mIrw9h74N08MbFpmdvLWOehbyQQGnkbKst76cvwaqfaljyB1/wEENpntAySgoXFdZAXrJIiODTie&#10;SZdDIBwfi6vFbDErKOFom+fL4qpIIVj59Ns6H95J6EgUKuqwqQmdHe59iNmw8sklBvOgldgqrZPi&#10;dvVGO3JgOADbdEb0n9y0IX1FlwXm8XeIPJ0/QXQq4CRr1VX0+uzEykjbWyPSnAWm9EnGlLUZeYzU&#10;nUgMQz0QJSr6OgaItNYgjkisg9Pg4qKh0IL7QUmPQ1tR/33PnKREvzfYnOV0Po9TnpR5cTVDxV1a&#10;6ksLMxyhKhooOYmbkDYjMmDgFpvYqMTvcyZjyjiMifZxceK0X+rJ63m9148AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXk7E13gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcELWh&#10;vwlxKoQEghu0FVzdZJtE2Otgu2l4e5YT3HZnVrPfFOvRWTFgiJ0nDTcTBQKp8nVHjYbd9vF6BSIm&#10;Q7WxnlDDN0ZYl+dnhclrf6I3HDapERxCMTca2pT6XMpYtehMnPgeib2DD84kXkMj62BOHO6svFVq&#10;IZ3piD+0pseHFqvPzdFpWM2eh4/4Mn19rxYHm6Wr5fD0FbS+vBjv70AkHNPfMfziMzqUzLT3R6qj&#10;sBq4SGJ1qnhgO1PLOYg9K9lsDrIs5P8C5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;a1z/lxQCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAF5OxNd4AAAAIAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1DD41811" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B336AB" w:rsidRPr="00D14CC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Yapılan çalışmalar ve sonuçları nelerdir, kısaca özetleyiniz</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0F92">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...41 lines deleted...]
-    <w:p w14:paraId="4BDA3AC6" w14:textId="0B74FB9D" w:rsidR="00B336AB" w:rsidRDefault="00B336AB" w:rsidP="00A873C8">
+    <w:p w14:paraId="724B70EA" w14:textId="216DFC9F" w:rsidR="000309F0" w:rsidRDefault="00725426" w:rsidP="000309F0">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Bilime ve/veya teknolojiye katkısı nelerdir, kısaca özetleyiniz:</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EDF5DB3" wp14:editId="36300E5A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>863600</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5762625" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="2070696302" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5762625" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3EC6EB7C" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5EDF5DB3" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:68pt;width:453.75pt;height:32.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWUWU5EwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ4qQx4hRdugwD&#10;ugvQ7QNkWY6FSaImKbGzrx+luGl2wR6G6UEgReqQPCTXt4NW5Cicl2AqOp3klAjDoZFmX9Evn3ev&#10;bijxgZmGKTCioifh6e3m5Yt1b0sxgw5UIxxBEOPL3la0C8GWWeZ5JzTzE7DCoLEFp1lA1e2zxrEe&#10;0bXKZnm+yHpwjXXAhff4en820k3Cb1vBw8e29SIQVVHMLaTbpbuOd7ZZs3LvmO0kH9Ng/5CFZtJg&#10;0AvUPQuMHJz8DUpL7sBDGyYcdAZtK7lINWA10/yXah47ZkWqBcnx9kKT/3+w/MPx0X5yJAyvYcAG&#10;piK8fQD+1RMD246ZvbhzDvpOsAYDTyNlWW99OX6NVPvSR5C6fw8NNpkdAiSgoXU6soJ1EkTHBpwu&#10;pIshEI6PxXIxW8wKSjja5vmqWBYpBCufflvnw1sBmkShog6bmtDZ8cGHmA0rn1xiMA9KNjupVFLc&#10;vt4qR44MB2CXzoj+k5sypK/oqsA8/g6Rp/MnCC0DTrKSuqI3FydWRtremCbNWWBSnWVMWZmRx0jd&#10;mcQw1AORDdIQA0Raa2hOSKyD8+DioqHQgftOSY9DW1H/7cCcoES9M9ic1XQ+j1OelHmxnKHiri31&#10;tYUZjlAVDZScxW1ImxEZMHCHTWxl4vc5kzFlHMZE+7g4cdqv9eT1vN6bHwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAChf3GPeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFzQlsJY&#10;t5WmE0ICsRtsCK5Z47UViVOSrCv/HnOCm+1nvfe9cj06KwYMsfOk4HqagUCqvemoUfC2e5wsQcSk&#10;yWjrCRV8Y4R1dX5W6sL4E73isE2NYBOKhVbQptQXUsa6Rafj1PdIrB18cDrxGhppgj6xubPyJsty&#10;6XRHnNDqHh9arD+3R6dgefs8fMTN7OW9zg92la4Ww9NXUOryYry/A5FwTH/P8IvP6FAx094fyURh&#10;FXCRxNdZzgPLq2wxB7FXwKlzkFUp/xeofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCW&#10;UWU5EwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAoX9xj3gAAAAgBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3EC6EB7C" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B336AB" w:rsidRPr="00D14CC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bilime ve/veya teknolojiye katkısı nelerdir, kısaca özetleyiniz</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0F92">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4997A2A2" w14:textId="77777777" w:rsidR="00E7214C" w:rsidRPr="00261221" w:rsidRDefault="00E7214C" w:rsidP="00E7214C">
+    <w:p w14:paraId="1C45D9F2" w14:textId="4DDFE556" w:rsidR="00725426" w:rsidRPr="00AB0F92" w:rsidRDefault="00725426" w:rsidP="00725426">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...54 lines deleted...]
-    <w:p w14:paraId="5337AB41" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="0089130C">
+    <w:p w14:paraId="5337AB41" w14:textId="16CDC1AD" w:rsidR="00B336AB" w:rsidRPr="00D14CC4" w:rsidRDefault="00725426" w:rsidP="0089130C">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00261221">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Sonuç:</w:t>
+        <w:t>SONUÇ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B1CC56" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="0089130C">
+    <w:p w14:paraId="19B1CC56" w14:textId="183FC089" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00725426" w:rsidP="0089130C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00261221">
+      <w:r w:rsidRPr="00725426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t xml:space="preserve">Proje kapsamında yayın yapılmış mı? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F8AC0C" w14:textId="77777777" w:rsidR="008940BD" w:rsidRPr="00261221" w:rsidRDefault="00000000" w:rsidP="008940BD">
+    <w:p w14:paraId="728F00E4" w14:textId="754D2B16" w:rsidR="00725426" w:rsidRDefault="001A0747" w:rsidP="00725426">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1011446124"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008940BD" w:rsidRPr="00261221">
         <w:t xml:space="preserve">Evet </w:t>
       </w:r>
       <w:r w:rsidR="008940BD" w:rsidRPr="00261221">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1113123559"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008940BD" w:rsidRPr="00261221">
         <w:t>Hayır</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62ED3A06" w14:textId="77777777" w:rsidR="008940BD" w:rsidRPr="00261221" w:rsidRDefault="008940BD" w:rsidP="008940BD"/>
-    <w:p w14:paraId="41D7E713" w14:textId="77777777" w:rsidR="008940BD" w:rsidRPr="00261221" w:rsidRDefault="00000000" w:rsidP="008940BD">
+    <w:p w14:paraId="004EA1CA" w14:textId="77777777" w:rsidR="008C5FCD" w:rsidRPr="00725426" w:rsidRDefault="008C5FCD" w:rsidP="00725426">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62ED3A06" w14:textId="732216A6" w:rsidR="008940BD" w:rsidRPr="00261221" w:rsidRDefault="00725426" w:rsidP="00725426">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002513CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.1.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Yapıldıysa türü nedir?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D7E713" w14:textId="77777777" w:rsidR="008940BD" w:rsidRPr="00261221" w:rsidRDefault="001A0747" w:rsidP="008940BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4962"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1512450070"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FF54AA" w:rsidRPr="00261221">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008940BD" w:rsidRPr="00261221">
         <w:t>Makale</w:t>
       </w:r>
       <w:r w:rsidR="008940BD" w:rsidRPr="00261221">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-701864693"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008940BD" w:rsidRPr="00261221">
         <w:t>Tez</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C89727" w14:textId="77777777" w:rsidR="008940BD" w:rsidRPr="00261221" w:rsidRDefault="00000000" w:rsidP="008940BD">
+    <w:p w14:paraId="12C89727" w14:textId="77777777" w:rsidR="008940BD" w:rsidRPr="00261221" w:rsidRDefault="001A0747" w:rsidP="008940BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4962"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-879476221"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008940BD" w:rsidRPr="00261221">
         <w:t>Bildiri</w:t>
       </w:r>
       <w:r w:rsidR="008940BD" w:rsidRPr="00261221">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="581962294"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008940BD" w:rsidRPr="00261221">
         <w:t>Diğer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345B5F14" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="0089130C">
+    <w:p w14:paraId="345B5F14" w14:textId="5E942652" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00725426" w:rsidP="0089130C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00261221">
+      <w:r w:rsidRPr="00725426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t>Proje kapsamında patent alınmış mı?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305B46AD" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00000000" w:rsidP="008940BD">
+    <w:p w14:paraId="305B46AD" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="001A0747" w:rsidP="008940BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1820800908"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t>Evet</w:t>
       </w:r>
       <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1376005525"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t>Hayır</w:t>
       </w:r>
       <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2000765153"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t>Başvuru yapılmış</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B32E78" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="0089130C">
+    <w:p w14:paraId="38B32E78" w14:textId="059B663A" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00725426" w:rsidP="0089130C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00261221">
+      <w:r w:rsidRPr="00725426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t>Projede patent alma potansiyeli var mı?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0A8058" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00000000" w:rsidP="008940BD">
+    <w:p w14:paraId="4D0A8058" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="001A0747" w:rsidP="008940BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1445813042"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t>Evet</w:t>
       </w:r>
       <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1987201111"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0089130C" w:rsidRPr="00261221">
         <w:t>Hayır</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EA8623" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="0089130C">
+    <w:p w14:paraId="26EA8623" w14:textId="74B3942D" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00725426" w:rsidP="0089130C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00261221">
+      <w:r w:rsidRPr="00725426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
         <w:t xml:space="preserve">Raporun kabulünü uygun buluyor musunuz? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E28C236" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00000000" w:rsidP="008940BD">
+    <w:p w14:paraId="42DDABE6" w14:textId="294CB385" w:rsidR="00725426" w:rsidRPr="006A3A2D" w:rsidRDefault="00725426" w:rsidP="00725426">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2268"/>
+          <w:tab w:val="left" w:pos="-2835"/>
+          <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1300878020"/>
+          <w:id w:val="595907795"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B336AB" w:rsidRPr="00261221">
+      <w:r w:rsidRPr="006A3A2D">
+        <w:t xml:space="preserve"> Evet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, uygundur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3A2D">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1280993355"/>
+          <w:id w:val="411353852"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
+          <w:r w:rsidRPr="006A3A2D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BD4498" w:rsidRPr="00261221">
+      <w:r w:rsidRPr="006A3A2D">
+        <w:t xml:space="preserve"> Hayır</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001464CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>, görüşler iletilsin.</w:t>
+      <w:r>
+        <w:t>proje yürütücüsünden revizyon istensin. (Açıklayınız.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAF4EC2" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRDefault="00000000" w:rsidP="008940BD">
+    <w:p w14:paraId="26C912A3" w14:textId="77777777" w:rsidR="0094792C" w:rsidRPr="00261221" w:rsidRDefault="0094792C" w:rsidP="008940BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
       </w:pPr>
-      <w:sdt>
-[...56 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9105" w:type="dxa"/>
+        <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9242"/>
+        <w:gridCol w:w="9105"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B336AB" w:rsidRPr="00261221" w14:paraId="07D7E09E" w14:textId="77777777" w:rsidTr="00A873C8">
+      <w:tr w:rsidR="00B336AB" w:rsidRPr="00261221" w14:paraId="07D7E09E" w14:textId="77777777" w:rsidTr="00725426">
         <w:trPr>
-          <w:trHeight w:val="1316"/>
+          <w:trHeight w:val="835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:tcW w:w="9105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C6D4AB4" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="00D66743">
+          <w:p w14:paraId="7C6D4AB4" w14:textId="038F34FD" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="00D66743">
             <w:r w:rsidRPr="00261221">
-              <w:t>Gerekçe / Açıklama</w:t>
+              <w:t>Gerekçe</w:t>
+            </w:r>
+            <w:r w:rsidR="00725426">
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FD0BF5F" w14:textId="77777777" w:rsidR="00B336AB" w:rsidRPr="00261221" w:rsidRDefault="00B336AB" w:rsidP="00D66743"/>
-    <w:p w14:paraId="6A6F6B55" w14:textId="4F75970F" w:rsidR="00A873C8" w:rsidRDefault="00B336AB" w:rsidP="00D66743">
-[...1 lines deleted...]
-        <w:t>5- Diğer görüş ve önerileriniz:</w:t>
+    <w:p w14:paraId="28F69F3F" w14:textId="7BDD21C0" w:rsidR="00725426" w:rsidRPr="00725426" w:rsidRDefault="00725426" w:rsidP="00725426">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1847FCB8" wp14:editId="1CB6E79A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>100330</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>292735</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5753100" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="567237620" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5753100" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2337A661" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1847FCB8" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:7.9pt;margin-top:23.05pt;width:453pt;height:32.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBouzLcEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9tu2zAMhu8H7B0E3S92smRtjDhFly7D&#10;gO4AdHsAWpZjYbKoSUrs7OlHKW6anW6G+UIQTekn+ZFa3QydZgfpvEJT8ukk50wagbUyu5J/+bx9&#10;cc2ZD2Bq0GhkyY/S85v182er3hZyhi3qWjpGIsYXvS15G4ItssyLVnbgJ2ilIWeDroNApttltYOe&#10;1DudzfL8Vdajq61DIb2nv3cnJ18n/aaRInxsGi8D0yWn3EJaXVqruGbrFRQ7B7ZVYkwD/iGLDpSh&#10;oGepOwjA9k79JtUp4dBjEyYCuwybRgmZaqBqpvkv1Ty0YGWqheB4e8bk/5+s+HB4sJ8cC8NrHKiB&#10;qQhv71F89czgpgWzk7fOYd9KqCnwNCLLeuuL8WpE7QsfRar+PdbUZNgHTEJD47pIhepkpE4NOJ6h&#10;yyEwQT8XV4uX05xcgnzzfEl2CgHF423rfHgrsWNxU3JHTU3qcLj3IWYDxeORGMyjVvVWaZ0Mt6s2&#10;2rED0ABs0zeq/3RMG9aXfLmYLU4A/iqRp+9PEp0KNMladSW/Ph+CImJ7Y+o0ZwGUPu0pZW1GjhHd&#10;CWIYqoGpmpjEABFrhfWRwDo8DS49NNq06L5z1tPQltx/24OTnOl3hpqznM7nccqTMV9czchwl57q&#10;0gNGkFTJA2en7SaklxG5GbylJjYq8X3KZEyZhjFhHx9OnPZLO516et7rHwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOL2NzHeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpR2j&#10;bKXphJBA7AYDwTVrvLYicUqSdeXtMSc4/v6s35+r9eSsGDHE3pOCfJaBQGq86alV8Pb6cLkEEZMm&#10;o60nVPCNEdb16UmlS+OP9ILjNrWCSyiWWkGX0lBKGZsOnY4zPyAx2/vgdOIYWmmCPnK5s3KeZYV0&#10;uie+0OkB7ztsPrcHp2C5eBo/4ubq+b0p9naVLm7Gx6+g1PnZdHcLIuGU/pbhV5/VoWannT+QicJy&#10;vmbzpGBR5CCYr+Y5D3YM8qwAWVfy/wf1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBo&#10;uzLcEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDi9jcx3gAAAAkBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2337A661" w14:textId="77777777" w:rsidR="00725426" w:rsidRDefault="00725426" w:rsidP="00725426"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00607742">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725426">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>DİĞER GÖRÜŞ VE ÖNERİLERİNİZ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFFD14A" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="78180089" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="06F9AB11" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="0BD9EDBE" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="1E06CAC4" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="050DA353" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="56A3EBB7" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="5744DEF0" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="3ACACD93" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="7B9338FC" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="00DDD025" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="455B4EF4" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="5E352176" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="03EF92D5" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="1BE86B55" w14:textId="77777777" w:rsidR="00A873C8" w:rsidRPr="00261221" w:rsidRDefault="00A873C8" w:rsidP="00D66743"/>
     <w:p w14:paraId="3D1A4C64" w14:textId="77777777" w:rsidR="00785221" w:rsidRPr="00261221" w:rsidRDefault="00785221" w:rsidP="00D66743"/>
     <w:p w14:paraId="34F16834" w14:textId="77777777" w:rsidR="00FF54AA" w:rsidRPr="00261221" w:rsidRDefault="00FF54AA" w:rsidP="00D66743"/>
     <w:sectPr w:rsidR="00FF54AA" w:rsidRPr="00261221" w:rsidSect="00DC33F2">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39E03DF5" w14:textId="77777777" w:rsidR="00C201FA" w:rsidRDefault="00C201FA" w:rsidP="004C08FB">
+    <w:p w14:paraId="189F8614" w14:textId="77777777" w:rsidR="001A0747" w:rsidRDefault="001A0747" w:rsidP="004C08FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58C9E396" w14:textId="77777777" w:rsidR="00C201FA" w:rsidRDefault="00C201FA" w:rsidP="004C08FB">
+    <w:p w14:paraId="5C096D14" w14:textId="77777777" w:rsidR="001A0747" w:rsidRDefault="001A0747" w:rsidP="004C08FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -2012,107 +2477,108 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35FBD40A" w14:textId="77777777" w:rsidR="00D242AC" w:rsidRDefault="00D242AC">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1172914451"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4672FCB3" w14:textId="77777777" w:rsidR="001B66D1" w:rsidRDefault="00FF54AA">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="006B6B56">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="445540CF" w14:textId="77777777" w:rsidR="00FF54AA" w:rsidRPr="001B66D1" w:rsidRDefault="00000000" w:rsidP="006B6B56">
+      <w:p w14:paraId="445540CF" w14:textId="77777777" w:rsidR="00FF54AA" w:rsidRPr="001B66D1" w:rsidRDefault="001A0747" w:rsidP="006B6B56">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65A6AF42" w14:textId="77777777" w:rsidR="00D242AC" w:rsidRDefault="00D242AC">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B6518F4" w14:textId="77777777" w:rsidR="00C201FA" w:rsidRDefault="00C201FA" w:rsidP="004C08FB">
+    <w:p w14:paraId="50DCA806" w14:textId="77777777" w:rsidR="001A0747" w:rsidRDefault="001A0747" w:rsidP="004C08FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48D9570E" w14:textId="77777777" w:rsidR="00C201FA" w:rsidRDefault="00C201FA" w:rsidP="004C08FB">
+    <w:p w14:paraId="392CFE76" w14:textId="77777777" w:rsidR="001A0747" w:rsidRDefault="001A0747" w:rsidP="004C08FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DEF01E4" w14:textId="77777777" w:rsidR="00D242AC" w:rsidRDefault="00D242AC">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="793018DD" w14:textId="77777777" w:rsidR="0094792C" w:rsidRDefault="0089130C" w:rsidP="000309F0">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3240"/>
@@ -3639,135 +4105,284 @@
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45CF4D54"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041F000F">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="42CCE6B6"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53522541"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8688B8FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53DF4815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="052A78D2"/>
     <w:lvl w:ilvl="0" w:tplc="F850AF6A">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="765"/>
         </w:tabs>
         <w:ind w:left="765" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3839,51 +4454,51 @@
     <w:lvl w:ilvl="7" w:tplc="041F0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74AB23B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="958221A6"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
@@ -3928,51 +4543,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75B458F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="384AEC98"/>
     <w:lvl w:ilvl="0" w:tplc="0430EB4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
@@ -4030,217 +4645,231 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="991175424">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="947660790">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="795484393">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="931545576">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1763067879">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="500857667">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1525052324">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1825853000">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="520511648">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="887914438">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2055960164">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="971128825">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="348725653">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C08FB"/>
     <w:rsid w:val="00001D81"/>
     <w:rsid w:val="000309F0"/>
     <w:rsid w:val="0003178A"/>
+    <w:rsid w:val="00031DEB"/>
     <w:rsid w:val="00055E55"/>
     <w:rsid w:val="0006473F"/>
     <w:rsid w:val="00065CA9"/>
     <w:rsid w:val="000C758C"/>
     <w:rsid w:val="000E1C5D"/>
     <w:rsid w:val="001178F3"/>
     <w:rsid w:val="00145967"/>
     <w:rsid w:val="00161E13"/>
     <w:rsid w:val="00171B3B"/>
     <w:rsid w:val="00196843"/>
+    <w:rsid w:val="001A0747"/>
     <w:rsid w:val="001B66D1"/>
     <w:rsid w:val="0021125B"/>
     <w:rsid w:val="00261221"/>
     <w:rsid w:val="002640D6"/>
     <w:rsid w:val="00292276"/>
     <w:rsid w:val="002A780C"/>
     <w:rsid w:val="002B4950"/>
     <w:rsid w:val="002C5120"/>
+    <w:rsid w:val="002E293A"/>
     <w:rsid w:val="00310A07"/>
     <w:rsid w:val="003335B9"/>
     <w:rsid w:val="00333AB4"/>
     <w:rsid w:val="00365DCD"/>
     <w:rsid w:val="00387129"/>
     <w:rsid w:val="003D2721"/>
+    <w:rsid w:val="003D705C"/>
     <w:rsid w:val="003E3E35"/>
+    <w:rsid w:val="003E793C"/>
     <w:rsid w:val="003F55B9"/>
     <w:rsid w:val="004137F5"/>
     <w:rsid w:val="0043487C"/>
     <w:rsid w:val="00455C20"/>
     <w:rsid w:val="00465485"/>
     <w:rsid w:val="004C08FB"/>
     <w:rsid w:val="004C35AC"/>
     <w:rsid w:val="004D4596"/>
     <w:rsid w:val="004E46FE"/>
     <w:rsid w:val="004F46CD"/>
     <w:rsid w:val="004F7758"/>
     <w:rsid w:val="00587605"/>
     <w:rsid w:val="005A72E1"/>
     <w:rsid w:val="005E3ACE"/>
     <w:rsid w:val="005F7707"/>
+    <w:rsid w:val="00607742"/>
     <w:rsid w:val="006224A1"/>
     <w:rsid w:val="006266C5"/>
     <w:rsid w:val="00654F0B"/>
     <w:rsid w:val="006A0B6A"/>
     <w:rsid w:val="006A76D5"/>
     <w:rsid w:val="006B6B56"/>
     <w:rsid w:val="007102D2"/>
+    <w:rsid w:val="00725426"/>
+    <w:rsid w:val="007377F7"/>
     <w:rsid w:val="00763E8E"/>
     <w:rsid w:val="0077244A"/>
     <w:rsid w:val="00785221"/>
     <w:rsid w:val="007B51C8"/>
     <w:rsid w:val="007C0E9E"/>
     <w:rsid w:val="007F1DD9"/>
     <w:rsid w:val="00814418"/>
     <w:rsid w:val="00814BA0"/>
     <w:rsid w:val="00834F77"/>
     <w:rsid w:val="008358AE"/>
     <w:rsid w:val="008723C4"/>
     <w:rsid w:val="0088322A"/>
     <w:rsid w:val="00884A7B"/>
     <w:rsid w:val="0089130C"/>
     <w:rsid w:val="008940BD"/>
     <w:rsid w:val="008B5B0D"/>
+    <w:rsid w:val="008C5FCD"/>
     <w:rsid w:val="008E7950"/>
     <w:rsid w:val="008F4219"/>
     <w:rsid w:val="008F6430"/>
     <w:rsid w:val="008F6982"/>
     <w:rsid w:val="008F79D8"/>
     <w:rsid w:val="00923785"/>
     <w:rsid w:val="0094792C"/>
     <w:rsid w:val="00977623"/>
     <w:rsid w:val="009808CC"/>
     <w:rsid w:val="009843F5"/>
     <w:rsid w:val="009F4C38"/>
     <w:rsid w:val="00A0359F"/>
     <w:rsid w:val="00A05B58"/>
     <w:rsid w:val="00A25C38"/>
     <w:rsid w:val="00A37B52"/>
     <w:rsid w:val="00A40FE7"/>
     <w:rsid w:val="00A51773"/>
     <w:rsid w:val="00A63784"/>
     <w:rsid w:val="00A72E31"/>
     <w:rsid w:val="00A7543D"/>
     <w:rsid w:val="00A81AE4"/>
     <w:rsid w:val="00A873C8"/>
     <w:rsid w:val="00AB052A"/>
+    <w:rsid w:val="00AB0F92"/>
     <w:rsid w:val="00AB43B9"/>
     <w:rsid w:val="00AD00BC"/>
     <w:rsid w:val="00AE4CBB"/>
     <w:rsid w:val="00B11D44"/>
     <w:rsid w:val="00B336AB"/>
     <w:rsid w:val="00B559C3"/>
     <w:rsid w:val="00B93634"/>
     <w:rsid w:val="00B9603A"/>
     <w:rsid w:val="00BD4498"/>
     <w:rsid w:val="00BE6E45"/>
     <w:rsid w:val="00C201FA"/>
     <w:rsid w:val="00C37230"/>
     <w:rsid w:val="00C3729B"/>
     <w:rsid w:val="00C37C01"/>
     <w:rsid w:val="00C63A6C"/>
     <w:rsid w:val="00C74D0C"/>
     <w:rsid w:val="00CA336D"/>
     <w:rsid w:val="00CA60F1"/>
     <w:rsid w:val="00CF65EA"/>
     <w:rsid w:val="00D01E91"/>
+    <w:rsid w:val="00D14CC4"/>
     <w:rsid w:val="00D242AC"/>
     <w:rsid w:val="00D26F0D"/>
     <w:rsid w:val="00D66743"/>
     <w:rsid w:val="00D86558"/>
     <w:rsid w:val="00D97FF0"/>
     <w:rsid w:val="00DA60A4"/>
     <w:rsid w:val="00DB4AF3"/>
     <w:rsid w:val="00DB562E"/>
     <w:rsid w:val="00DC1E22"/>
     <w:rsid w:val="00DC33F2"/>
     <w:rsid w:val="00DC515F"/>
     <w:rsid w:val="00DD1C11"/>
     <w:rsid w:val="00E05496"/>
     <w:rsid w:val="00E074C6"/>
     <w:rsid w:val="00E27B93"/>
     <w:rsid w:val="00E7214C"/>
     <w:rsid w:val="00E87E5A"/>
     <w:rsid w:val="00ED4300"/>
     <w:rsid w:val="00EF7F8F"/>
     <w:rsid w:val="00F12646"/>
     <w:rsid w:val="00F41CAC"/>
     <w:rsid w:val="00F47BB8"/>
     <w:rsid w:val="00F5573C"/>
     <w:rsid w:val="00FC7DA5"/>
     <w:rsid w:val="00FF54AA"/>
@@ -5218,77 +5847,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>364</Words>
-  <Characters>2080</Characters>
+  <Words>374</Words>
+  <Characters>2134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sonuç Raporu Değerlendirme Formu</vt:lpstr>
       <vt:lpstr>* BEÜ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BEÜ BAP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2440</CharactersWithSpaces>
+  <CharactersWithSpaces>2503</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sonuç Raporu Değerlendirme Formu</dc:title>
   <dc:subject/>
   <dc:creator>zekeriyadogan@hotmail.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>