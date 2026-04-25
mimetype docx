--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -17,431 +17,642 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1A378E8D" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6064805A" w14:textId="1A280B48" w:rsidR="007414A8" w:rsidRPr="00B831FD" w:rsidRDefault="007414A8" w:rsidP="00B831FD">
+    <w:p w14:paraId="6064805A" w14:textId="0F1BE9F3" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="00E56BE7" w:rsidP="00E33E27">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B831FD">
+      <w:r w:rsidRPr="00E33E27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Proje ile ilgili Bilgiler</w:t>
+        <w:t>PROJE BİLGİLER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>İ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE0B260" w14:textId="77777777" w:rsidR="00B831FD" w:rsidRPr="00B831FD" w:rsidRDefault="00B831FD" w:rsidP="00B831FD">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A9CE154" w14:textId="5E6B4382" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="007414A8">
+    <w:p w14:paraId="0A9CE154" w14:textId="006B5C11" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="007414A8" w:rsidP="001F79FE">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33E27">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">:  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007414A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00E33E27">
+        <w:t xml:space="preserve">Projenin </w:t>
+      </w:r>
+      <w:r w:rsidR="00B831FD" w:rsidRPr="00E33E27">
+        <w:t xml:space="preserve">Adı </w:t>
+      </w:r>
+      <w:r w:rsidR="00B831FD" w:rsidRPr="00E33E27">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E33E27">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E33E27">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E33E27">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E33E27">
+        <w:tab/>
+        <w:t xml:space="preserve">:   </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3F7D04D2" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8">
+    <w:p w14:paraId="3F7D04D2" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="007414A8" w:rsidP="007414A8">
       <w:pPr>
         <w:ind w:left="180"/>
       </w:pPr>
-      <w:r w:rsidRPr="007414A8">
+      <w:r w:rsidRPr="00E33E27">
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="007414A8">
+      <w:r w:rsidRPr="00E33E27">
         <w:tab/>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2EB3B2" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8">
+    <w:p w14:paraId="3A2EB3B2" w14:textId="345B7EBB" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="001F79FE" w:rsidP="001F79FE">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33E27">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
+        <w:t>Proje No</w:t>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB0917A" w14:textId="0BE99001" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="007414A8" w:rsidP="007414A8">
       <w:pPr>
         <w:ind w:left="180"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007414A8">
+      </w:pPr>
+      <w:r w:rsidRPr="00E33E27">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007414A8">
+      <w:r w:rsidRPr="00E33E27">
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="007414A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC9B8AF" w14:textId="1485A400" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="001F79FE" w:rsidP="001F79FE">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33E27">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
+        <w:t>Proje Yöneticisi</w:t>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007414A8">
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="007414A8">
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33E27" w:rsidRPr="00E33E27">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="007414A8">
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BED05E" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="007414A8" w:rsidP="007414A8">
+      <w:pPr>
+        <w:ind w:left="180"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004C61DF" w14:textId="23141021" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="007414A8" w:rsidP="001F79FE">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33E27">
+        <w:t xml:space="preserve"> Proje Başlangıcında Verilen Ödenek Tutarı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33E27">
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB0917A" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8">
+    <w:p w14:paraId="0D535293" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="007414A8" w:rsidP="007414A8">
       <w:pPr>
         <w:ind w:left="180"/>
       </w:pPr>
-      <w:r w:rsidRPr="007414A8">
+    </w:p>
+    <w:p w14:paraId="50938B79" w14:textId="43302ACB" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="007414A8" w:rsidP="001F79FE">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33E27">
+        <w:t xml:space="preserve"> Projenin Hangi Aşamada Bulunduğu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33E27">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007414A8">
+      <w:r w:rsidRPr="00E33E27">
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475A8068" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="007414A8" w:rsidP="007414A8">
+      <w:pPr>
+        <w:ind w:left="180"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33E27">
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC9B8AF" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8">
+    <w:p w14:paraId="75FCF011" w14:textId="6123AD49" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="001F79FE" w:rsidP="001F79FE">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33E27">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
+        <w:t>Alınan Araç-Gereç/Hizmet Tutarı</w:t>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007414A8" w:rsidRPr="00E33E27">
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0392B7A9" w14:textId="03E68600" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8">
       <w:pPr>
         <w:ind w:left="180"/>
-        <w:rPr>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="007414A8">
+      </w:pPr>
+      <w:r w:rsidRPr="00E33E27">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="001F79FE" w:rsidRPr="00E33E27">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-    </w:p>
-[...69 lines deleted...]
-      <w:r w:rsidR="00B831FD" w:rsidRPr="007414A8">
+      <w:r w:rsidRPr="00E33E27">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B831FD" w:rsidRPr="00E33E27">
         <w:t>Alım</w:t>
       </w:r>
-      <w:r w:rsidRPr="007414A8">
+      <w:r w:rsidRPr="00E33E27">
         <w:t xml:space="preserve"> yoksa 0</w:t>
       </w:r>
-      <w:r w:rsidR="00B831FD">
+      <w:r w:rsidR="00B831FD" w:rsidRPr="00E33E27">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007414A8">
+      <w:r w:rsidRPr="00E33E27">
         <w:t>yazılacak</w:t>
       </w:r>
-      <w:r w:rsidR="00B831FD">
+      <w:r w:rsidR="00B831FD" w:rsidRPr="00E33E27">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007414A8">
+      <w:r w:rsidRPr="00E33E27">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007414A8">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007414A8">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007414A8">
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9C8F0F" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="12EA4276" w14:textId="77777777" w:rsidR="00B831FD" w:rsidRPr="00B831FD" w:rsidRDefault="00B831FD" w:rsidP="00B831FD">
+    <w:p w14:paraId="7326552D" w14:textId="77777777" w:rsidR="00E33E27" w:rsidRDefault="00E33E27" w:rsidP="00E33E27">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:keepNext/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B61F4B9" w14:textId="0EA06670" w:rsidR="007414A8" w:rsidRPr="00B831FD" w:rsidRDefault="007414A8" w:rsidP="00B831FD">
-[...1 lines deleted...]
-        <w:ind w:left="180"/>
+    <w:p w14:paraId="472902EC" w14:textId="73B7AD60" w:rsidR="007414A8" w:rsidRPr="00B831FD" w:rsidRDefault="00E56BE7" w:rsidP="00E33E27">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007414A8">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="007414A8">
+      <w:r w:rsidRPr="00B831FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>EK ÖDENEĞE AİT BİLGİLER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EA4276" w14:textId="77777777" w:rsidR="00B831FD" w:rsidRPr="00B831FD" w:rsidRDefault="00B831FD" w:rsidP="00B831FD">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:keepNext/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B61F4B9" w14:textId="424FD4DC" w:rsidR="007414A8" w:rsidRPr="00E33E27" w:rsidRDefault="007414A8" w:rsidP="00E33E27">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33E27">
+        <w:t xml:space="preserve"> İstenen Ek </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33E27" w:rsidRPr="00E33E27">
+        <w:t>Ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33E27">
+        <w:t xml:space="preserve">denek </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33E27" w:rsidRPr="00E33E27">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33E27">
+        <w:t>utarı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007414A8">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A8">
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="007414A8">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007414A8">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E33E27">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007414A8">
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="47F620A4" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8">
       <w:pPr>
         <w:ind w:left="180"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="484F1FB3" w14:textId="02539658" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="00B831FD">
-      <w:pPr>
+    <w:p w14:paraId="6EAF723C" w14:textId="559E4EAB" w:rsidR="00E33E27" w:rsidRDefault="007414A8" w:rsidP="00E33E27">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5192"/>
         </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="007414A8">
+        <w:t xml:space="preserve"> Açıklama</w:t>
+      </w:r>
+      <w:r w:rsidR="00926058">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364E235D" w14:textId="4C7F3369" w:rsidR="00E33E27" w:rsidRPr="007414A8" w:rsidRDefault="00E33E27" w:rsidP="00E33E27">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5192"/>
+        </w:tabs>
+        <w:ind w:left="540"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B7D4C96" wp14:editId="43DCA2ED">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>135890</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>92075</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5867400" cy="370840"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="10160"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5867400" cy="370840"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1D727776" w14:textId="7025B816" w:rsidR="00E33E27" w:rsidRDefault="00E33E27"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="4B7D4C96" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Metin Kutusu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.7pt;margin-top:7.25pt;width:462pt;height:29.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiirLeEQIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudLGlSI07Rpcsw&#10;oPsAuj0ALcuxMFnUJCV29vSllDQNuu0yzAdBNKm/yB+p5c3QabaXzis0JR+Pcs6kEVgrsy3592+b&#10;NwvOfABTg0YjS36Qnt+sXr9a9raQE2xR19IxEjG+6G3J2xBskWVetLIDP0IrDTkbdB0EMt02qx30&#10;pN7pbJLnV1mPrrYOhfSe/t4dnXyV9JtGivClabwMTJeccgtpdWmt4pqtllBsHdhWiVMa8A9ZdKAM&#10;XXqWuoMAbOfUb1KdEg49NmEksMuwaZSQqQaqZpy/qOahBStTLQTH2zMm//9kxef9g/3qWBje4UAN&#10;TEV4e4/ih2cG1y2Yrbx1DvtWQk0XjyOyrLe+OB2NqH3ho0jVf8Kamgy7gEloaFwXqVCdjNSpAYcz&#10;dDkEJujnbHE1n+bkEuR7O88X09SVDIqn09b58EFix+Km5I6amtRhf+9DzAaKp5B4mUet6o3SOhlu&#10;W621Y3ugAdikLxXwIkwb1pf8ejaZHQH8VSJP358kOhVokrXqSr44B0ERsb03dZqzAEof95SyNieO&#10;Ed0RYhiqgQIjzwrrAxF1eJxYemG0adH94qynaS25/7kDJznTHw115Xo8JWwsJGM6m0/IcJee6tID&#10;RpBUyQNnx+06pCcRgRm8pe41KoF9zuSUK01h4n16MXHML+0U9fyuV48AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDRW+t53gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHUa0p+E&#10;OBVCAtEbFARXN9kmEfY62G4a3p7lBMedGc1+U24ma8SIPvSOFMxnCQik2jU9tQreXh+u1yBC1NRo&#10;4wgVfGOATXV+VuqicSd6wXEXW8ElFAqtoItxKKQMdYdWh5kbkNg7OG915NO3svH6xOXWyDRJltLq&#10;nvhDpwe877D+3B2tgnX2NH6E7c3ze708mDxercbHL6/U5cV0dwsi4hT/wvCLz+hQMdPeHakJwihI&#10;5xknWc8WINjPswULewWrNAdZlfL/gOoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIoqy&#10;3hECAAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;0Vvred4AAAAIAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1D727776" w14:textId="7025B816" w:rsidR="00E33E27" w:rsidRDefault="00E33E27"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC00235" w14:textId="1066A2C6" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8"/>
+    <w:p w14:paraId="3A21882A" w14:textId="2D14BABA" w:rsidR="007414A8" w:rsidRDefault="007414A8" w:rsidP="00E33E27">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007414A8">
+        <w:t xml:space="preserve"> Gerek Duyulan Ek Ödeneğin Kullanılacağı Yerler:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5188F9B8" w14:textId="7201D0A4" w:rsidR="00E33E27" w:rsidRPr="007414A8" w:rsidRDefault="00E33E27" w:rsidP="00E33E27">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:ind w:left="540"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AAE2534" wp14:editId="119B4EB6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>135890</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>74295</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5867400" cy="400050"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1962852962" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5867400" cy="400050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="005A78F6" w14:textId="77777777" w:rsidR="00E33E27" w:rsidRDefault="00E33E27" w:rsidP="00E33E27"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4AAE2534" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.7pt;margin-top:5.85pt;width:462pt;height:31.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOrGUzEgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudIGlTI07Rpcsw&#10;oPsAuj0ALcuxMFnUJCV29vSjFDcNuu0yzAeBNKW/yB+p1e3QaXaQzis0JZ9Ocs6kEVgrsyv5t6/b&#10;N0vOfABTg0YjS36Unt+uX79a9baQM2xR19IxEjG+6G3J2xBskWVetLIDP0ErDQUbdB0Ect0uqx30&#10;pN7pbJbnV1mPrrYOhfSe/t6fgnyd9JtGivC5abwMTJeccgtpdWmt4pqtV1DsHNhWiTEN+IcsOlCG&#10;Lj1L3UMAtnfqN6lOCYcemzAR2GXYNErIVANVM81fVPPYgpWpFoLj7RmT/3+y4tPh0X5xLAxvcaAG&#10;piK8fUDx3TODmxbMTt45h30roaaLpxFZ1ltfjEcjal/4KFL1H7GmJsM+YBIaGtdFKlQnI3VqwPEM&#10;XQ6BCfq5WF5dz3MKCYqRkS9SVzIonk5b58N7iR2LRskdNTWpw+HBh5gNFE9b4mUetaq3SuvkuF21&#10;0Y4dgAZgm75UwItt2rC+5DeL2eIE4K8SlB99f5LoVKBJ1qor+fK8CYqI7Z2p05wFUPpkU8rajBwj&#10;uhPEMFQDU/UIOWKtsD4SWIenwaWHRkaL7idnPQ1tyf2PPTjJmf5gqDk30/k8Tnly5ovrGTnuMlJd&#10;RsAIkip54OxkbkJ6GZGbwTtqYqMS3+dMxpRpGBP28eHEab/0067n573+BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAWT6Gdt4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1UkLT&#10;hjgVQgLBDdoKrm68TSLidbDdNPw9ywmOOzOafVOuJ9uLEX3oHClIZwkIpNqZjhoFu+3j9RJEiJqM&#10;7h2hgm8MsK7Oz0pdGHeiNxw3sRFcQqHQCtoYh0LKULdodZi5AYm9g/NWRz59I43XJy63vZwnyUJa&#10;3RF/aPWADy3Wn5ujVbDMnseP8HLz+l4vDv0qXuXj05dX6vJiur8DEXGKf2H4xWd0qJhp745kgugV&#10;zNOMk6ynOQj2V9ktC3sFeZaDrEr5f0D1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM6s&#10;ZTMSAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFk+hnbeAAAACAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="005A78F6" w14:textId="77777777" w:rsidR="00E33E27" w:rsidRDefault="00E33E27" w:rsidP="00E33E27"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33719617" w14:textId="77777777" w:rsidR="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8">
+      <w:pPr>
         <w:ind w:left="180"/>
       </w:pPr>
-      <w:r w:rsidRPr="007414A8">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2DC00235" w14:textId="55C8866E" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="33719617" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8">
+    <w:p w14:paraId="47019D49" w14:textId="77777777" w:rsidR="005B0834" w:rsidRPr="007414A8" w:rsidRDefault="005B0834" w:rsidP="007414A8">
       <w:pPr>
         <w:ind w:left="180"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2797BA3D" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8">
       <w:pPr>
         <w:ind w:left="180"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
@@ -470,116 +681,138 @@
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007414A8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11011D6C" w14:textId="08DA0C32" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="00B831FD">
+          <w:p w14:paraId="11011D6C" w14:textId="44F89375" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="00B831FD">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007414A8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>İhtiyaç</w:t>
+            </w:r>
+            <w:r w:rsidR="001F79FE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Duyulan </w:t>
+            </w:r>
+            <w:r w:rsidR="00E33E27">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Malzeme, Hizmet Alımı vb.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3195" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72D28363" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="00B831FD">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007414A8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Özellikler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="110764EE" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="00B831FD">
+          <w:p w14:paraId="110764EE" w14:textId="6DAB3E8A" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="00E33E27" w:rsidP="00B831FD">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007414A8">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tahmini </w:t>
+            </w:r>
+            <w:r w:rsidR="007414A8" w:rsidRPr="007414A8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Tutarı (TL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007414A8" w:rsidRPr="007414A8" w14:paraId="3F18132D" w14:textId="77777777" w:rsidTr="00B831FD">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="610" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18186289" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="00B831FD">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
@@ -865,99 +1098,99 @@
     <w:p w14:paraId="0A05C6A7" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8"/>
     <w:p w14:paraId="1AA29F61" w14:textId="77777777" w:rsidR="007414A8" w:rsidRPr="007414A8" w:rsidRDefault="007414A8" w:rsidP="007414A8"/>
     <w:p w14:paraId="05746051" w14:textId="77777777" w:rsidR="003047A5" w:rsidRPr="007414A8" w:rsidRDefault="003047A5" w:rsidP="007414A8"/>
     <w:sectPr w:rsidR="003047A5" w:rsidRPr="007414A8" w:rsidSect="00355A39">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68847B35" w14:textId="77777777" w:rsidR="00965896" w:rsidRDefault="00965896">
+    <w:p w14:paraId="5BE8BF88" w14:textId="77777777" w:rsidR="003375F0" w:rsidRDefault="003375F0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E59BC73" w14:textId="77777777" w:rsidR="00965896" w:rsidRDefault="00965896">
+    <w:p w14:paraId="65E21A97" w14:textId="77777777" w:rsidR="003375F0" w:rsidRDefault="003375F0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -1019,58 +1252,58 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
       <w:p w14:paraId="268FE4F0" w14:textId="77777777" w:rsidR="00CA3026" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="794EA001" w14:textId="77777777" w:rsidR="00CA3026" w:rsidRPr="00743F50" w:rsidRDefault="00CA3026">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31C05281" w14:textId="77777777" w:rsidR="00965896" w:rsidRDefault="00965896">
+    <w:p w14:paraId="4317B9EE" w14:textId="77777777" w:rsidR="003375F0" w:rsidRDefault="003375F0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75AA34E8" w14:textId="77777777" w:rsidR="00965896" w:rsidRDefault="00965896">
+    <w:p w14:paraId="6A2072A3" w14:textId="77777777" w:rsidR="003375F0" w:rsidRDefault="003375F0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60EFFCD2" w14:textId="77777777" w:rsidR="006149A0" w:rsidRDefault="006149A0">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9547" w:type="dxa"/>
       <w:tblInd w:w="327" w:type="dxa"/>
       <w:tblBorders>
@@ -2772,50 +3005,165 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CEC3014"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E0422F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="685130316">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="427384485">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="952399916">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1690641135">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="607390383">
@@ -2823,87 +3171,91 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1441678628">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2044398332">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1051999566">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="285812535">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1526094502">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1175998328">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1702392261">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="21126896">
     <w:abstractNumId w:val="11"/>
   </w:num>
+  <w:num w:numId="14" w16cid:durableId="582757921">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008753E8"/>
     <w:rsid w:val="0000035E"/>
     <w:rsid w:val="00000C2F"/>
     <w:rsid w:val="0000410F"/>
     <w:rsid w:val="0001233A"/>
+    <w:rsid w:val="000136CA"/>
     <w:rsid w:val="00024726"/>
     <w:rsid w:val="00051204"/>
     <w:rsid w:val="000554CC"/>
     <w:rsid w:val="0005721C"/>
     <w:rsid w:val="000604FA"/>
     <w:rsid w:val="00065D63"/>
     <w:rsid w:val="000670F2"/>
     <w:rsid w:val="00070647"/>
     <w:rsid w:val="00074B11"/>
     <w:rsid w:val="00082664"/>
     <w:rsid w:val="000845A5"/>
     <w:rsid w:val="00084C6F"/>
     <w:rsid w:val="00085603"/>
     <w:rsid w:val="0009137A"/>
     <w:rsid w:val="00093FAE"/>
     <w:rsid w:val="00094532"/>
     <w:rsid w:val="000A0779"/>
     <w:rsid w:val="000A0BD0"/>
     <w:rsid w:val="000A11C4"/>
     <w:rsid w:val="000A4EC2"/>
     <w:rsid w:val="000B5D8B"/>
     <w:rsid w:val="000C3CC6"/>
     <w:rsid w:val="000C650A"/>
     <w:rsid w:val="000E1171"/>
     <w:rsid w:val="000E367A"/>
@@ -2933,93 +3285,95 @@
     <w:rsid w:val="001625AD"/>
     <w:rsid w:val="00164D56"/>
     <w:rsid w:val="00166C8F"/>
     <w:rsid w:val="00186854"/>
     <w:rsid w:val="00187D7E"/>
     <w:rsid w:val="0019074E"/>
     <w:rsid w:val="00192E65"/>
     <w:rsid w:val="0019333D"/>
     <w:rsid w:val="001A16C2"/>
     <w:rsid w:val="001B134B"/>
     <w:rsid w:val="001B42F7"/>
     <w:rsid w:val="001C0DD5"/>
     <w:rsid w:val="001C55DF"/>
     <w:rsid w:val="001D02DC"/>
     <w:rsid w:val="001D2C4D"/>
     <w:rsid w:val="001D3159"/>
     <w:rsid w:val="001D3F96"/>
     <w:rsid w:val="001D57F0"/>
     <w:rsid w:val="001E04B4"/>
     <w:rsid w:val="001E0594"/>
     <w:rsid w:val="001E1009"/>
     <w:rsid w:val="001E2660"/>
     <w:rsid w:val="001F04EE"/>
     <w:rsid w:val="001F130E"/>
     <w:rsid w:val="001F4970"/>
+    <w:rsid w:val="001F79FE"/>
     <w:rsid w:val="00201920"/>
     <w:rsid w:val="00201A12"/>
     <w:rsid w:val="00206137"/>
     <w:rsid w:val="00207F9B"/>
     <w:rsid w:val="0022260A"/>
     <w:rsid w:val="00224074"/>
     <w:rsid w:val="0023205D"/>
     <w:rsid w:val="0023242A"/>
     <w:rsid w:val="00236C0D"/>
     <w:rsid w:val="00256E8B"/>
     <w:rsid w:val="00261019"/>
     <w:rsid w:val="00263456"/>
     <w:rsid w:val="00263CD4"/>
     <w:rsid w:val="00263FF8"/>
     <w:rsid w:val="002648E7"/>
     <w:rsid w:val="00281DBF"/>
     <w:rsid w:val="0028343B"/>
     <w:rsid w:val="0028580C"/>
     <w:rsid w:val="00285A60"/>
     <w:rsid w:val="00287C24"/>
     <w:rsid w:val="002A422D"/>
     <w:rsid w:val="002A6A1B"/>
     <w:rsid w:val="002C05FA"/>
     <w:rsid w:val="002C2B1A"/>
     <w:rsid w:val="002D1773"/>
     <w:rsid w:val="002D7464"/>
     <w:rsid w:val="002E701E"/>
     <w:rsid w:val="002F1345"/>
     <w:rsid w:val="002F372C"/>
     <w:rsid w:val="002F3A91"/>
     <w:rsid w:val="0030166E"/>
     <w:rsid w:val="00304770"/>
     <w:rsid w:val="003047A5"/>
     <w:rsid w:val="00305D78"/>
     <w:rsid w:val="00312DBC"/>
     <w:rsid w:val="003167BF"/>
     <w:rsid w:val="00323D45"/>
     <w:rsid w:val="00324033"/>
     <w:rsid w:val="00324274"/>
     <w:rsid w:val="0032626D"/>
     <w:rsid w:val="00326BED"/>
     <w:rsid w:val="00333906"/>
     <w:rsid w:val="003352DE"/>
+    <w:rsid w:val="003375F0"/>
     <w:rsid w:val="003437F0"/>
     <w:rsid w:val="0034444D"/>
     <w:rsid w:val="0035007A"/>
     <w:rsid w:val="00350F97"/>
     <w:rsid w:val="00355A39"/>
     <w:rsid w:val="00356B46"/>
     <w:rsid w:val="00360A46"/>
     <w:rsid w:val="003663FD"/>
     <w:rsid w:val="00373FDC"/>
     <w:rsid w:val="0037526D"/>
     <w:rsid w:val="003753D8"/>
     <w:rsid w:val="00385166"/>
     <w:rsid w:val="00386F71"/>
     <w:rsid w:val="003921CC"/>
     <w:rsid w:val="003959E5"/>
     <w:rsid w:val="00395A73"/>
     <w:rsid w:val="003A1A3F"/>
     <w:rsid w:val="003B23F7"/>
     <w:rsid w:val="003B3861"/>
     <w:rsid w:val="003B3F11"/>
     <w:rsid w:val="003B45DF"/>
     <w:rsid w:val="003C0B93"/>
     <w:rsid w:val="003C148F"/>
     <w:rsid w:val="003C3135"/>
     <w:rsid w:val="003C7437"/>
@@ -3068,76 +3422,78 @@
     <w:rsid w:val="00501F22"/>
     <w:rsid w:val="00503E6B"/>
     <w:rsid w:val="005067A8"/>
     <w:rsid w:val="00506D7E"/>
     <w:rsid w:val="005106A4"/>
     <w:rsid w:val="00512F4F"/>
     <w:rsid w:val="00513E7B"/>
     <w:rsid w:val="005150E3"/>
     <w:rsid w:val="00520A35"/>
     <w:rsid w:val="00527442"/>
     <w:rsid w:val="00530B0A"/>
     <w:rsid w:val="00531E0E"/>
     <w:rsid w:val="0053249B"/>
     <w:rsid w:val="00540CA9"/>
     <w:rsid w:val="00547BC1"/>
     <w:rsid w:val="00547F6A"/>
     <w:rsid w:val="00551B92"/>
     <w:rsid w:val="00552234"/>
     <w:rsid w:val="00564D27"/>
     <w:rsid w:val="00571240"/>
     <w:rsid w:val="0057163D"/>
     <w:rsid w:val="0058384C"/>
     <w:rsid w:val="00592485"/>
     <w:rsid w:val="005A0FD3"/>
     <w:rsid w:val="005A45AC"/>
+    <w:rsid w:val="005B0834"/>
     <w:rsid w:val="005B3E57"/>
     <w:rsid w:val="005B6F66"/>
     <w:rsid w:val="005B72FA"/>
     <w:rsid w:val="005C3B16"/>
     <w:rsid w:val="005D47A9"/>
     <w:rsid w:val="005D5A92"/>
     <w:rsid w:val="005D711A"/>
     <w:rsid w:val="005E2A73"/>
     <w:rsid w:val="005E365A"/>
     <w:rsid w:val="005E5040"/>
     <w:rsid w:val="005E5240"/>
     <w:rsid w:val="00600EC0"/>
     <w:rsid w:val="00601075"/>
     <w:rsid w:val="006020CE"/>
     <w:rsid w:val="00602372"/>
     <w:rsid w:val="00602E7D"/>
     <w:rsid w:val="0060574D"/>
     <w:rsid w:val="00605F35"/>
     <w:rsid w:val="00606B15"/>
     <w:rsid w:val="00613583"/>
     <w:rsid w:val="00613C35"/>
     <w:rsid w:val="006149A0"/>
     <w:rsid w:val="00624248"/>
     <w:rsid w:val="00632E5D"/>
     <w:rsid w:val="006429FF"/>
     <w:rsid w:val="00646082"/>
+    <w:rsid w:val="0064612B"/>
     <w:rsid w:val="00650125"/>
     <w:rsid w:val="00661F7B"/>
     <w:rsid w:val="00666CFD"/>
     <w:rsid w:val="00666D63"/>
     <w:rsid w:val="00666DD0"/>
     <w:rsid w:val="00671ACA"/>
     <w:rsid w:val="00677D70"/>
     <w:rsid w:val="00685F45"/>
     <w:rsid w:val="00686881"/>
     <w:rsid w:val="00690D29"/>
     <w:rsid w:val="00694019"/>
     <w:rsid w:val="00695FDD"/>
     <w:rsid w:val="006A4568"/>
     <w:rsid w:val="006A5CAC"/>
     <w:rsid w:val="006B0A02"/>
     <w:rsid w:val="006B0B98"/>
     <w:rsid w:val="006B2388"/>
     <w:rsid w:val="006B2552"/>
     <w:rsid w:val="006B36C9"/>
     <w:rsid w:val="006C3139"/>
     <w:rsid w:val="006C3790"/>
     <w:rsid w:val="006C5C25"/>
     <w:rsid w:val="006C61B3"/>
     <w:rsid w:val="006C6BCB"/>
     <w:rsid w:val="006C7038"/>
@@ -3202,75 +3558,77 @@
     <w:rsid w:val="007D5F98"/>
     <w:rsid w:val="007E75B3"/>
     <w:rsid w:val="007F6830"/>
     <w:rsid w:val="00804837"/>
     <w:rsid w:val="008104AB"/>
     <w:rsid w:val="0081407F"/>
     <w:rsid w:val="00816570"/>
     <w:rsid w:val="0081759D"/>
     <w:rsid w:val="008203E6"/>
     <w:rsid w:val="00835AA0"/>
     <w:rsid w:val="00841630"/>
     <w:rsid w:val="00845E39"/>
     <w:rsid w:val="008475D1"/>
     <w:rsid w:val="00857A0B"/>
     <w:rsid w:val="00867109"/>
     <w:rsid w:val="0086770C"/>
     <w:rsid w:val="00874B75"/>
     <w:rsid w:val="008753E8"/>
     <w:rsid w:val="00881DE8"/>
     <w:rsid w:val="00882340"/>
     <w:rsid w:val="00885D4B"/>
     <w:rsid w:val="00887AE0"/>
     <w:rsid w:val="008917CB"/>
     <w:rsid w:val="00892852"/>
     <w:rsid w:val="00895412"/>
+    <w:rsid w:val="008A1632"/>
     <w:rsid w:val="008A2AC3"/>
     <w:rsid w:val="008B0598"/>
     <w:rsid w:val="008B1656"/>
     <w:rsid w:val="008B1B2C"/>
     <w:rsid w:val="008B71E7"/>
     <w:rsid w:val="008C0748"/>
     <w:rsid w:val="008C29E7"/>
     <w:rsid w:val="008D4CF5"/>
     <w:rsid w:val="008E047F"/>
     <w:rsid w:val="008E1CC9"/>
     <w:rsid w:val="008E353E"/>
     <w:rsid w:val="008E3F59"/>
     <w:rsid w:val="008E4A4A"/>
     <w:rsid w:val="008E51B4"/>
     <w:rsid w:val="008F021F"/>
     <w:rsid w:val="008F25A7"/>
     <w:rsid w:val="008F30DF"/>
     <w:rsid w:val="00901EA5"/>
     <w:rsid w:val="00905C4F"/>
     <w:rsid w:val="009101B4"/>
     <w:rsid w:val="00913128"/>
     <w:rsid w:val="009206CF"/>
     <w:rsid w:val="00921F2F"/>
     <w:rsid w:val="00921F7C"/>
     <w:rsid w:val="00925DDC"/>
+    <w:rsid w:val="00926058"/>
     <w:rsid w:val="009260E8"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="00934D9F"/>
     <w:rsid w:val="009357E5"/>
     <w:rsid w:val="009416D7"/>
     <w:rsid w:val="00944BB4"/>
     <w:rsid w:val="0095491B"/>
     <w:rsid w:val="00955427"/>
     <w:rsid w:val="00955C0C"/>
     <w:rsid w:val="009560EC"/>
     <w:rsid w:val="00960DB6"/>
     <w:rsid w:val="00965896"/>
     <w:rsid w:val="00967139"/>
     <w:rsid w:val="009706CD"/>
     <w:rsid w:val="0097230C"/>
     <w:rsid w:val="00973116"/>
     <w:rsid w:val="00980DE5"/>
     <w:rsid w:val="0098174B"/>
     <w:rsid w:val="00981D4F"/>
     <w:rsid w:val="009829AC"/>
     <w:rsid w:val="009928A9"/>
     <w:rsid w:val="009943ED"/>
     <w:rsid w:val="009A1E47"/>
     <w:rsid w:val="009A5650"/>
     <w:rsid w:val="009B3529"/>
@@ -3445,55 +3803,57 @@
     <w:rsid w:val="00D66A1D"/>
     <w:rsid w:val="00D70636"/>
     <w:rsid w:val="00D71340"/>
     <w:rsid w:val="00D732E4"/>
     <w:rsid w:val="00D87B66"/>
     <w:rsid w:val="00D91EFC"/>
     <w:rsid w:val="00DA1A0C"/>
     <w:rsid w:val="00DA22BC"/>
     <w:rsid w:val="00DA29CB"/>
     <w:rsid w:val="00DA4BD2"/>
     <w:rsid w:val="00DA7DE6"/>
     <w:rsid w:val="00DB60A0"/>
     <w:rsid w:val="00DC3EE6"/>
     <w:rsid w:val="00DD2A7C"/>
     <w:rsid w:val="00DD606B"/>
     <w:rsid w:val="00DE0DC0"/>
     <w:rsid w:val="00DF11A3"/>
     <w:rsid w:val="00DF17B1"/>
     <w:rsid w:val="00DF4B4B"/>
     <w:rsid w:val="00E00C2F"/>
     <w:rsid w:val="00E05E80"/>
     <w:rsid w:val="00E072A2"/>
     <w:rsid w:val="00E1577B"/>
     <w:rsid w:val="00E174B4"/>
     <w:rsid w:val="00E27632"/>
+    <w:rsid w:val="00E33E27"/>
     <w:rsid w:val="00E36F2E"/>
     <w:rsid w:val="00E4135A"/>
     <w:rsid w:val="00E43FEA"/>
     <w:rsid w:val="00E471A6"/>
     <w:rsid w:val="00E539E6"/>
+    <w:rsid w:val="00E56BE7"/>
     <w:rsid w:val="00E56E48"/>
     <w:rsid w:val="00E572DB"/>
     <w:rsid w:val="00E57F08"/>
     <w:rsid w:val="00E61361"/>
     <w:rsid w:val="00E63A83"/>
     <w:rsid w:val="00E65022"/>
     <w:rsid w:val="00E65795"/>
     <w:rsid w:val="00E678F9"/>
     <w:rsid w:val="00E72488"/>
     <w:rsid w:val="00E741B9"/>
     <w:rsid w:val="00E76D2C"/>
     <w:rsid w:val="00E76E28"/>
     <w:rsid w:val="00E82435"/>
     <w:rsid w:val="00E83853"/>
     <w:rsid w:val="00E86D3B"/>
     <w:rsid w:val="00E87E8B"/>
     <w:rsid w:val="00E90560"/>
     <w:rsid w:val="00E9268F"/>
     <w:rsid w:val="00EA37A8"/>
     <w:rsid w:val="00EA7D81"/>
     <w:rsid w:val="00EB0BB3"/>
     <w:rsid w:val="00EC22F2"/>
     <w:rsid w:val="00EC4157"/>
     <w:rsid w:val="00ED0F1F"/>
     <w:rsid w:val="00ED4591"/>
@@ -4561,67 +4921,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>85</Words>
-  <Characters>491</Characters>
+  <Words>88</Words>
+  <Characters>507</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kesin Rapor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BEÜ BAP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>575</CharactersWithSpaces>
+  <CharactersWithSpaces>594</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Kesin Rapor</dc:title>
   <dc:creator>zekeriyadogan@hotmail.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>