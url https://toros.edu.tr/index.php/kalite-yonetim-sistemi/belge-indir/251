--- v0 (2026-04-04)
+++ v1 (2026-05-18)
@@ -25,154 +25,172 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-775" w:tblpY="145"/>
         <w:tblW w:w="10631" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1758"/>
         <w:gridCol w:w="378"/>
         <w:gridCol w:w="874"/>
         <w:gridCol w:w="715"/>
         <w:gridCol w:w="874"/>
         <w:gridCol w:w="933"/>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="1539"/>
         <w:gridCol w:w="2855"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE3FEE" w:rsidRPr="00703727" w14:paraId="7D318D0F" w14:textId="77777777" w:rsidTr="00997574">
+      <w:tr w:rsidR="00DE3FEE" w:rsidRPr="00703727" w14:paraId="7D318D0F" w14:textId="77777777" w:rsidTr="00BC11A3">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="355CA1A8" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00703727" w:rsidRDefault="00DE3FEE" w:rsidP="00997574">
+          </w:tcPr>
+          <w:p w14:paraId="3D6BD42F" w14:textId="77777777" w:rsidR="00BC11A3" w:rsidRPr="00BC11A3" w:rsidRDefault="00BC11A3" w:rsidP="00BC11A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="675175961" w:edGrp="everyone"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00703727">
+            <w:r w:rsidRPr="00BC11A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ADI SOYADI </w:t>
             </w:r>
-            <w:r w:rsidRPr="00703727">
+          </w:p>
+          <w:p w14:paraId="355CA1A8" w14:textId="5F72C271" w:rsidR="00DE3FEE" w:rsidRPr="00703727" w:rsidRDefault="00BC11A3" w:rsidP="00BC11A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...12 lines deleted...]
-            <w:permEnd w:id="565846168"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC11A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC11A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC11A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3DB28418" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00703727" w:rsidRDefault="00DE3FEE" w:rsidP="00997574">
+          </w:tcPr>
+          <w:p w14:paraId="3DB28418" w14:textId="48447AAD" w:rsidR="00DE3FEE" w:rsidRPr="00703727" w:rsidRDefault="00DE3FEE" w:rsidP="00997574">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0482734D" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00703727" w:rsidRDefault="00DE3FEE" w:rsidP="00997574">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -377,51 +395,73 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ÖĞRENCİ NO</w:t>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(Student No)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07F5D679" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00703727" w:rsidRDefault="00DE3FEE" w:rsidP="00997574">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -475,51 +515,73 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>FAKÜLTESİ</w:t>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(Faculity)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Faculity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="490A1965" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00703727" w:rsidRDefault="00DE3FEE" w:rsidP="00997574">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -919,51 +981,73 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BÖLÜMÜ</w:t>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(Departmat)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Departmat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="288FEE42" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00703727" w:rsidRDefault="00DE3FEE" w:rsidP="00997574">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -1276,52 +1360,86 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>İlişik Kesme Nedeni</w:t>
             </w:r>
             <w:r w:rsidR="00DE3FEE" w:rsidRPr="00703727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-              <w:t>(Cutout Reason</w:t>
-            </w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cutout</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reason</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DE3FEE" w:rsidRPr="00703727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71F386BF" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00703727" w:rsidRDefault="00DE3FEE" w:rsidP="00997574">
             <w:pPr>
@@ -1658,51 +1776,73 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adres</w:t>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-              <w:t>(Address)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="327B4013" w14:textId="77777777" w:rsidR="000D208A" w:rsidRPr="00703727" w:rsidRDefault="000D208A" w:rsidP="00997574">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2495,51 +2635,87 @@
           <w:p w14:paraId="1E9CD966" w14:textId="4D481713" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="001F05CC" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="147"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00EC0766" w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Onay Alınması Gereken Birimler/</w:t>
+              <w:t xml:space="preserve">Onay </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EC0766" w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Alınması</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EC0766" w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EC0766" w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gereken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EC0766" w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Birimler/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="024CE29E" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Units Approval Requested from</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2553,51 +2729,69 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="686F187D" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="506" w:right="466" w:hanging="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Soyad / </w:t>
+              <w:t xml:space="preserve">Ad </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Soyad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="144E6304" w14:textId="77777777" w:rsidR="00247812" w:rsidRPr="00703727" w:rsidRDefault="00247812" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -2651,58 +2845,78 @@
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6285EFE4" w14:textId="77777777" w:rsidR="0040563C" w:rsidRPr="00703727" w:rsidRDefault="0040563C" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4750F869" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vardır/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yoktur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00247812" w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00247812" w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Termination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="014EE35C" w14:textId="77777777" w:rsidR="00247812" w:rsidRPr="00703727" w:rsidRDefault="00247812" w:rsidP="00A92F16">
@@ -2710,59 +2924,61 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A74F28C" w14:textId="77777777" w:rsidR="0040563C" w:rsidRPr="00703727" w:rsidRDefault="003E4D4A" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Açıklama</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00247812" w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0389D28F" w14:textId="018B94E8" w:rsidR="003E4D4A" w:rsidRPr="00703727" w:rsidRDefault="001F05CC" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2801,57 +3017,67 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C7DE3A4" w14:textId="77777777" w:rsidR="0040563C" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00997574">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...5 lines deleted...]
-              <w:t>İmza/</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4492EE62" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00997574">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
@@ -2859,52 +3085,98 @@
       </w:tr>
       <w:tr w:rsidR="00EC0766" w:rsidRPr="00703727" w14:paraId="3005A41F" w14:textId="77777777" w:rsidTr="00997574">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D36E757" w14:textId="77777777" w:rsidR="00533625" w:rsidRPr="00703727" w:rsidRDefault="00435293" w:rsidP="00DE2CAB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mali İşler Şube Müdürlüğü</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Mali </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İşler</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Şube</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Müdürlüğü</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EC0766" w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E55F4A8" w14:textId="37A524F1" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00DE2CAB" w:rsidP="00DE2CAB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3127,137 +3399,193 @@
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:roundrect w14:anchorId="19B9D1AA" id="Yuvarlatılmış Dikdörtgen 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:61.35pt;margin-top:17.7pt;width:15.75pt;height:13.5pt;z-index:-251526656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYTCgp3wIAACQGAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtOGzEU3VfqP1jel0mipJSIBEWkVJUQ&#10;IKBCXToeOzPCr9rOqz/Tb2DTHyj9rx57JoFSFqXqxmPPPfd17uPwaK0VWQofamtGtLvXoUQYbsva&#10;zEf00/XJm3eUhMhMyZQ1YkQ3ItCj8etXhys3FD1bWVUKT2DEhOHKjWgVoxsWReCV0CzsWScMhNJ6&#10;zSKefl6Unq1gXaui1+m8LVbWl85bLkLA32kjpONsX0rB47mUQUSiRhSxxXz6fM7SWYwP2XDumatq&#10;3obB/iEKzWoDpztTUxYZWfj6D1O65t4GK+Met7qwUtZc5ByQTbfzJJurijmRcwE5we1oCv/PLD9b&#10;XnhSl6jdPiWGadTo82LJvGLx/k7p+7uf38i0vi1/fPdxLgwBDJytXBhC9cpd+PYVcE0ErKXX6YvU&#10;yDrzvNnxLNaRcPxE4Tq9ASUcou5+tz/IdSgelJ0P8YOwmqTLiHq7MOUlapkpZsvTEOEV+C0uOTT2&#10;pFYq11MZshrRg0H2wdBVEtnAnXbIM5g5JUzN0a48+mwxWFWXSTvZya0njpUnS4amKW+7KWE4+w2V&#10;PE9ZqBpQFjW9lGPNUVSCle9NSeLGgVSD9qcpLC1KSpSA+3TLyMhq9TdIBKEMYknsN3znW9wokSJX&#10;5lJI1DLT3qTi57OUSdPwmEiMwLbtszEoJKBE7i/UbVWStshz9kL9nVL2b03c6eva2LYuaQs8VwrZ&#10;4LdUNAQkLma23KCfvW0GPTh+UqNSpyzEC+Yx2SAA2yqe45DKohy2vVFSWf/1uf8Jj4GDFPXDpkAL&#10;fVkwj2qqjwajeNDt99NqyY/+YL+Hh38smT2WmIU+tuirLvai4/ma8FFtr9JbfYOlNkleIWKGw3fT&#10;rO3jODYFxVrkYjLJMKwTx+KpuXI8GU+sph69Xt8w79o5ihjAM7vdKmz4ZJIabNI0drKIVtZ5zB54&#10;bfnGKsoD0a7NtOsevzPqYbmPfwEAAP//AwBQSwMEFAAGAAgAAAAhAE/TszzgAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaIOjVpi0KcCipQVRZIDT2AG7tJVHscYqcNt2e6&#10;osuveXr/T74cnWUn04fWo4TpJAFmsPK6xVrC7vvj8RlYiAq1sh6NhF8TYFnc3uQq0/6MW3MqY81I&#10;giFTEpoYu4zzUDXGqTDxnUG6HXzvVKTY11z36kxyZ7lIkjl3qkVqaFRnVo2pjuXgJDzVb594KL+S&#10;489qsx4e3qfbzdpKeX83vr4Ai2aM/zBc5tN0KGjT3g+oA7OUhVgQSrJZCuwCzFIBbC9hLlLgRc6v&#10;Pyj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFhMKCnfAgAAJAYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE/TszzgAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAOQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" filled="f" strokecolor="black [3200]">
                       <w10:wrap type="square"/>
                     </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vardır</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="17B45FEC" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00C42AA6" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yoktur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DD0A84A" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48D50AA1" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="2120252210" w:edGrp="everyone"/>
-            <w:permEnd w:id="2120252210"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC0766" w:rsidRPr="00703727" w14:paraId="1FDB0507" w14:textId="77777777" w:rsidTr="00997574">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="637606BC" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00533625">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Bilgi İşlem Daire Başkan</w:t>
+              <w:t xml:space="preserve">Bilgi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İşlem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Daire Başkan</w:t>
             </w:r>
             <w:r w:rsidR="00533625" w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lığ</w:t>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ı/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41ED5375" w14:textId="1FEDDC47" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00247812" w:rsidP="00533625">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -3489,135 +3817,221 @@
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:roundrect w14:anchorId="0A72C0DC" id="Yuvarlatılmış Dikdörtgen 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:61.35pt;margin-top:17.7pt;width:15.75pt;height:13.5pt;z-index:-251523584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoXJK43gIAACQGAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtOGzEU3VfqP1jelzyUlBIxQREpVSUE&#10;CKhQl47Hzozwq7bz6s/0G9j0B0r/q8eeSaCURam68dhzz32d+zg8WmtFlsKH2pqC9va6lAjDbVmb&#10;eUE/XZ+8eUdJiMyUTFkjCroRgR6NX786XLmR6NvKqlJ4AiMmjFauoFWMbtTpBF4JzcKedcJAKK3X&#10;LOLp553SsxWsa9Xpd7tvOyvrS+ctFyHg77QR0nG2L6Xg8VzKICJRBUVsMZ8+n7N0dsaHbDT3zFU1&#10;b8Ng/xCFZrWB052pKYuMLHz9hyldc2+DlXGPW92xUtZc5ByQTa/7JJurijmRcwE5we1oCv/PLD9b&#10;XnhSlwXtgx7DNGr0ebFkXrF4f6f0/d3Pb2Ra35Y/vvs4F4YABs5WLoygeuUufPsKuCYC1tLr9EVq&#10;ZJ153ux4FutIOH6icN3+kBIOUW+/Nxhmm50HZedD/CCsJulSUG8XprxELTPFbHkaIrwCv8Ulh8ae&#10;1ErleipDVgU9GGYfDF0lkQ3caYc8g5lTwtQc7cqjzxaDVXWZtJOd3HriWHmyZGia8raXEoaz31DJ&#10;85SFqgFlUdNLOdYcRSVY+d6UJG4cSDVof5rC0qKkRAm4T7eMjKxWf4NEEMoglsR+w3e+xY0SKXJl&#10;LoVELTPtTSp+PkuZNA2PiUSNt22fjUEhASVyf6Fuq5K0RZ6zF+rvlLJ/a+JOX9fGtnVJW+C5UsgG&#10;v6WiISBxMbPlBv3sbTPowfGTGpU6ZSFeMI/JBgHYVvEch1QW5bDtjZLK+q/P/U94DBykqB82BVro&#10;y4J5VFN9NBjFg95gkFZLfgyG+2mQ/GPJ7LHELPSxRV/1sBcdz9eEj2p7ld7qGyy1SfIKETMcvptm&#10;bR/HsSko1iIXk0mGYZ04Fk/NlePJeGI19ej1+oZ5185RxACe2e1WYaMnk9Rgk6axk0W0ss5j9sBr&#10;yzdWUR6Idm2mXff4nVEPy338CwAA//8DAFBLAwQUAAYACAAAACEAT9OzPOAAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6NWmLQpwKKlBVFkgNPYAbu0lUexxipw23Z7qi&#10;y695ev9PvhydZSfTh9ajhOkkAWaw8rrFWsLu++PxGViICrWyHo2EXxNgWdze5CrT/oxbcypjzUiC&#10;IVMSmhi7jPNQNcapMPGdQbodfO9UpNjXXPfqTHJnuUiSOXeqRWpoVGdWjamO5eAkPNVvn3gov5Lj&#10;z2qzHh7ep9vN2kp5fze+vgCLZoz/MFzm03QoaNPeD6gDs5SFWBBKslkK7ALMUgFsL2EuUuBFzq8/&#10;KP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6FySuN4CAAAkBgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAT9OzPOAAAAAJAQAADwAAAAAAAAAA&#10;AAAAAAA4BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEUGAAAAAA==&#10;" filled="f" strokecolor="black [3200]">
                       <w10:wrap type="square"/>
                     </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vardır</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="13759C84" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00C42AA6" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yoktur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22022C60" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="486D3019" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC0766" w:rsidRPr="00703727" w14:paraId="0E2590F4" w14:textId="77777777" w:rsidTr="00997574">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="305C9E22" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00533625">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...5 lines deleted...]
-              <w:t>Sağlık, Kültür ve Spor Daire Başkanlığı/</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sağlık</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kültür</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Spor Daire Başkanlığı/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C2B47DB" w14:textId="399EA38F" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00247812" w:rsidP="00533625">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Head of </w:t>
             </w:r>
             <w:r w:rsidR="00A92F16" w:rsidRPr="00703727">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3841,143 +4255,203 @@
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:roundrect w14:anchorId="260186A9" id="Yuvarlatılmış Dikdörtgen 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:61.35pt;margin-top:17.7pt;width:15.75pt;height:13.5pt;z-index:-251520512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6gf1S3wIAACQGAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtOGzEU3VfqP1jelzyUlBIxQREpVSUE&#10;CKhQl47Hzozwq7bz6s/0G9j0B0r/q8eeSaCURam68dhzz32d+zg8WmtFlsKH2pqC9va6lAjDbVmb&#10;eUE/XZ+8eUdJiMyUTFkjCroRgR6NX786XLmR6NvKqlJ4AiMmjFauoFWMbtTpBF4JzcKedcJAKK3X&#10;LOLp553SsxWsa9Xpd7tvOyvrS+ctFyHg77QR0nG2L6Xg8VzKICJRBUVsMZ8+n7N0dsaHbDT3zFU1&#10;b8Ng/xCFZrWB052pKYuMLHz9hyldc2+DlXGPW92xUtZc5ByQTa/7JJurijmRcwE5we1oCv/PLD9b&#10;XnhSlwXt71NimEaNPi+WzCsW7++Uvr/7+Y1M69vyx3cf58IQwMDZyoURVK/chW9fAddEwFp6nb5I&#10;jawzz5sdz2IdCcdPFK7bH1LCIert9wbDXIfOg7LzIX4QVpN0Kai3C1NeopaZYrY8DRFegd/ikkNj&#10;T2qlcj2VIauCHgyzD4auksgG7rRDnsHMKWFqjnbl0WeLwaq6TNrJTm49caw8WTI0TXnbSwnD2W+o&#10;5HnKQtWAsqjppRxrjqISrHxvShI3DqQatD9NYWlRUqIE3KdbRkZWq79BIghlEEtiv+E73+JGiRS5&#10;MpdCopaZ9iYVP5+lTJqGx0RiBLZtn41BIQElcn+hbquStEWesxfq75Syf2viTl/XxrZ1SVvguVLI&#10;Br+loiEgcTGz5Qb97G0z6MHxkxqVOmUhXjCPyQYB2FbxHIdUFuWw7Y2Syvqvz/1PeAwcpKgfNgVa&#10;6MuCeVRTfTQYxYPeYJBWS34Mhvt9PPxjyeyxxCz0sUVf9bAXHc/XhI9qe5Xe6hsstUnyChEzHL6b&#10;Zm0fx7EpKNYiF5NJhmGdOBZPzZXjyXhiNfXo9fqGedfOUcQAntntVmGjJ5PUYJOmsZNFtLLOY/bA&#10;a8s3VlEeiHZtpl33+J1RD8t9/AsAAP//AwBQSwMEFAAGAAgAAAAhAE/TszzgAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaIOjVpi0KcCipQVRZIDT2AG7tJVHscYqcNt2e6&#10;osuveXr/T74cnWUn04fWo4TpJAFmsPK6xVrC7vvj8RlYiAq1sh6NhF8TYFnc3uQq0/6MW3MqY81I&#10;giFTEpoYu4zzUDXGqTDxnUG6HXzvVKTY11z36kxyZ7lIkjl3qkVqaFRnVo2pjuXgJDzVb594KL+S&#10;489qsx4e3qfbzdpKeX83vr4Ai2aM/zBc5tN0KGjT3g+oA7OUhVgQSrJZCuwCzFIBbC9hLlLgRc6v&#10;Pyj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADqB/VLfAgAAJAYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE/TszzgAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAOQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABGBgAAAAA=&#10;" filled="f" strokecolor="black [3200]">
                       <w10:wrap type="square"/>
                     </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vardır</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="71DB9F42" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00C42AA6" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yoktur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11799CD8" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0182B34F" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC0766" w:rsidRPr="00703727" w14:paraId="212059EB" w14:textId="77777777" w:rsidTr="00997574">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52369D68" w14:textId="77777777" w:rsidR="00533625" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00533625">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kütüphane</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D36DFD" w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ve Dok. </w:t>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D36DFD" w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dok. </w:t>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daire Başkan</w:t>
             </w:r>
             <w:r w:rsidR="00533625" w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lığ</w:t>
             </w:r>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ı/ </w:t>
             </w:r>
@@ -4225,135 +4699,185 @@
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:roundrect w14:anchorId="06810961" id="Yuvarlatılmış Dikdörtgen 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:61.35pt;margin-top:17.7pt;width:15.75pt;height:13.5pt;z-index:-251517440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfPFNd4AIAACQGAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtOGzEU3VfqP1jel0mipJSICYpIqSoh&#10;QECFunQ8djLCr9rOqz/Tb2DTHyj9rx57JoFSFqXqxmPPPfd17uPwaK0VWQofamtK2t3rUCIMt1Vt&#10;ZiX9dH3y5h0lITJTMWWNKOlGBHo0ev3qcOWGomfnVlXCExgxYbhyJZ3H6IZFEfhcaBb2rBMGQmm9&#10;ZhFPPysqz1awrlXR63TeFivrK+ctFyHg76QR0lG2L6Xg8VzKICJRJUVsMZ8+n9N0FqNDNpx55uY1&#10;b8Ng/xCFZrWB052pCYuMLHz9hyldc2+DlXGPW11YKWsucg7Iptt5ks3VnDmRcwE5we1oCv/PLD9b&#10;XnhSVyXtHVBimEaNPi+WzCsW7++Uvr/7+Y1M6tvqx3cfZ8IQwMDZyoUhVK/chW9fAddEwFp6nb5I&#10;jawzz5sdz2IdCcdPFK7TG1DCIerud/uDXIfiQdn5ED8Iq0m6lNTbhakuUctMMVuehgivwG9xyaGx&#10;J7VSuZ7KkFVJDwbZB0NXSWQDd9ohz2BmlDA1Q7vy6LPFYFVdJe1kJ7eeOFaeLBmaprrtpoTh7DdU&#10;8jxhYd6AsqjppRxrjmIuWPXeVCRuHEg1aH+awtKiokQJuE+3jIysVn+DRBDKIJbEfsN3vsWNEily&#10;ZS6FRC0z7U0qfjZNmTQNj4nECGzbPhuDQgJK5P5C3VYlaYs8Zy/U3yll/9bEnb6ujW3rkrbAc6WQ&#10;DX5LRUNA4mJqqw362dtm0IPjJzUqdcpCvGAekw0CsK3iOQ6pLMph2xslc+u/Pvc/4TFwkKJ+2BRo&#10;oS8L5lFN9dFgFA+6/X5aLfnRH+z38PCPJdPHErPQxxZ91cVedDxfEz6q7VV6q2+w1MbJK0TMcPhu&#10;mrV9HMemoFiLXIzHGYZ14lg8NVeOJ+OJ1dSj1+sb5l07RxEDeGa3W4UNn0xSg02axo4X0co6j9kD&#10;ry3fWEV5INq1mXbd43dGPSz30S8AAAD//wMAUEsDBBQABgAIAAAAIQBP07M84AAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2iDo1aYtCnAoqUFUWSA09gBu7SVR7HGKnDbdn&#10;uqLLr3l6/0++HJ1lJ9OH1qOE6SQBZrDyusVawu774/EZWIgKtbIejYRfE2BZ3N7kKtP+jFtzKmPN&#10;SIIhUxKaGLuM81A1xqkw8Z1Buh1871Sk2Ndc9+pMcme5SJI5d6pFamhUZ1aNqY7l4CQ81W+feCi/&#10;kuPParMeHt6n283aSnl/N76+AItmjP8wXObTdCho094PqAOzlIVYEEqyWQrsAsxSAWwvYS5S4EXO&#10;rz8o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDfPFNd4AIAACQGAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBP07M84AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAADoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARwYAAAAA&#10;" filled="f" strokecolor="black [3200]">
                       <w10:wrap type="square"/>
                     </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vardır</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="22608038" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00C42AA6" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yoktur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B23A4C8" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51756E96" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC0766" w:rsidRPr="00703727" w14:paraId="0663626E" w14:textId="77777777" w:rsidTr="00997574">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="854"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="712655A6" w14:textId="77777777" w:rsidR="00533625" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Bölüm Başkanlığı/ </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Bölüm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Başkanlığı/ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66B0B3DE" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Head of Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
@@ -4553,79 +5077,119 @@
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:roundrect w14:anchorId="2040B8E4" id="Yuvarlatılmış Dikdörtgen 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:61.35pt;margin-top:17.7pt;width:15.75pt;height:13.5pt;z-index:-251514368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPXqwE3gIAACQGAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuEzEU3SPxD5b3NA8SoFEnVdRQhFS1&#10;VVtUsXQ8dmZUv7CdFz/DN3TDD1D+i2PPJC2lC4rYeOy5577OfRwcrrUiS+FDbU1Be3tdSoThtqzN&#10;vKCfro5fvaMkRGZKpqwRBd2IQA/HL18crNxI9G1lVSk8gRETRitX0CpGN+p0Aq+EZmHPOmEglNZr&#10;FvH0807p2QrWter0u903nZX1pfOWixDwd9oI6Tjbl1LweCZlEJGogiK2mE+fz1k6O+MDNpp75qqa&#10;t2Gwf4hCs9rA6c7UlEVGFr7+w5SuubfByrjHre5YKWsucg7Iptd9lM1lxZzIuYCc4HY0hf9nlp8u&#10;zz2py4K+7lFimEaNPi+WzCsW726Vvrv9+Y1M65vyx3cf58IQwMDZyoURVC/duW9fAddEwFp6nb5I&#10;jawzz5sdz2IdCcdPFK7bH1LCIeq97Q2GuQ6de2XnQ/wgrCbpUlBvF6a8QC0zxWx5EiK8Ar/FJYfG&#10;HtdK5XoqQ1YF3R9mHwxdJZEN3GmHPIOZU8LUHO3Ko88Wg1V1mbSTndx64kh5smRomvImJwxnv6GS&#10;5ykLVQPKoqaXcqw5ikqw8r0pSdw4kGrQ/jSFpUVJiRJwn24ZGVmt/gaJIJRB4on9hu98ixslUuTK&#10;XAiJWmbam1T8fJYyaRoeE4kR2LZ9NgaFBJTI/Zm6rUrSFnnOnqm/U8r+rYk7fV0b29YlbYGnSiEb&#10;/JaKhoDExcyWG/Szt82gB8ePa1TqhIV4zjwmGwRgW8UzHFJZlMO2N0oq678+9T/hMXCQon7YFGih&#10;LwvmUU310WAU93uDQVot+TEYvu3j4R9KZg8lZqGPLPoK04bo8jXho9pepbf6GkttkrxCxAyH76ZZ&#10;28dRbAqKtcjFZJJhWCeOxRNz6XgynlhNPXq1vmbetXMUMYCndrtV2OjRJDXYpGnsZBGtrPOY3fPa&#10;8o1VlKevXZtp1z18Z9T9ch//AgAA//8DAFBLAwQUAAYACAAAACEAT9OzPOAAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6NWmLQpwKKlBVFkgNPYAbu0lUexxipw23Z7qi&#10;y695ev9PvhydZSfTh9ajhOkkAWaw8rrFWsLu++PxGViICrWyHo2EXxNgWdze5CrT/oxbcypjzUiC&#10;IVMSmhi7jPNQNcapMPGdQbodfO9UpNjXXPfqTHJnuUiSOXeqRWpoVGdWjamO5eAkPNVvn3gov5Lj&#10;z2qzHh7ep9vN2kp5fze+vgCLZoz/MFzm03QoaNPeD6gDs5SFWBBKslkK7ALMUgFsL2EuUuBFzq8/&#10;KP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT16sBN4CAAAkBgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAT9OzPOAAAAAJAQAADwAAAAAAAAAA&#10;AAAAAAA4BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEUGAAAAAA==&#10;" filled="f" strokecolor="black [3200]">
                       <w10:wrap type="square"/>
                     </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vardır</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="02B0CAF5" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00C42AA6" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yoktur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5366B89F" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26C59EA2" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
@@ -4637,51 +5201,69 @@
       </w:tr>
       <w:tr w:rsidR="00EC0766" w:rsidRPr="00703727" w14:paraId="3EC5E4C4" w14:textId="77777777" w:rsidTr="00997574">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DC3C491" w14:textId="77777777" w:rsidR="00533625" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yurt Müdürlüğü/ </w:t>
+              <w:t xml:space="preserve">Yurt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Müdürlüğü</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A58C7C4" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00703727">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Directorate of Student Guesthouse</w:t>
             </w:r>
             <w:r w:rsidR="00247812" w:rsidRPr="00703727">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4889,313 +5471,300 @@
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:roundrect w14:anchorId="2B34D5DA" id="Yuvarlatılmış Dikdörtgen 33" o:spid="_x0000_s1026" style="position:absolute;margin-left:61.35pt;margin-top:17.7pt;width:15.75pt;height:13.5pt;z-index:-251511296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD1uhD4AIAACQGAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtOGzEU3VfqP1jelzxISokYUERKVQkB&#10;AirUpeOxMyP8qu28+jP9Bjb9gdL/6rFnEihlUapuPPbcc1/nPg6OVlqRhfChtqagvZ0uJcJwW9Zm&#10;VtBP1ydv3lESIjMlU9aIgq5FoEeHr18dLN1I9G1lVSk8gRETRktX0CpGN+p0Aq+EZmHHOmEglNZr&#10;FvH0s07p2RLWter0u923naX1pfOWixDwd9II6WG2L6Xg8VzKICJRBUVsMZ8+n9N0dg4P2Gjmmatq&#10;3obB/iEKzWoDp1tTExYZmfv6D1O65t4GK+MOt7pjpay5yDkgm173STZXFXMi5wJygtvSFP6fWX62&#10;uPCkLgu6u0uJYRo1+jxfMK9YvL9T+v7u5zcyqW/LH999nAlDAANnSxdGUL1yF759BVwTASvpdfoi&#10;NbLKPK+3PItVJBw/Ubhuf0gJh6i31xsMcx06D8rOh/hBWE3SpaDezk15iVpmitniNER4BX6DSw6N&#10;PamVyvVUhiwLuj/MPhi6SiIbuNMOeQYzo4SpGdqVR58tBqvqMmknO7n1xLHyZMHQNOVtLyUMZ7+h&#10;kucJC1UDyqKml3KsOYpKsPK9KUlcO5Bq0P40haVFSYkScJ9uGRlZrf4GiSCUQSyJ/YbvfItrJVLk&#10;ylwKiVpm2ptU/GyaMmkaHhOJEdi0fTYGhQSUyP2Fuq1K0hZ5zl6ov1XK/q2JW31dG9vWJW2B50oh&#10;G/yGioaAxMXUlmv0s7fNoAfHT2pU6pSFeME8JhsEYFvFcxxSWZTDtjdKKuu/Pvc/4TFwkKJ+2BRo&#10;oS9z5lFN9dFgFPd7g0FaLfkxGO718fCPJdPHEjPXxxZ91cNedDxfEz6qzVV6q2+w1MbJK0TMcPhu&#10;mrV9HMemoFiLXIzHGYZ14lg8NVeOJ+OJ1dSj16sb5l07RxEDeGY3W4WNnkxSg02axo7n0co6j9kD&#10;ry3fWEV5INq1mXbd43dGPSz3w18AAAD//wMAUEsDBBQABgAIAAAAIQBP07M84AAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2iDo1aYtCnAoqUFUWSA09gBu7SVR7HGKnDbdn&#10;uqLLr3l6/0++HJ1lJ9OH1qOE6SQBZrDyusVawu774/EZWIgKtbIejYRfE2BZ3N7kKtP+jFtzKmPN&#10;SIIhUxKaGLuM81A1xqkw8Z1Buh1871Sk2Ndc9+pMcme5SJI5d6pFamhUZ1aNqY7l4CQ81W+feCi/&#10;kuPParMeHt6n283aSnl/N76+AItmjP8wXObTdCho094PqAOzlIVYEEqyWQrsAsxSAWwvYS5S4EXO&#10;rz8o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDD1uhD4AIAACQGAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBP07M84AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAADoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARwYAAAAA&#10;" filled="f" strokecolor="black [3200]">
                       <w10:wrap type="square"/>
                     </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vardır</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7BB4B4C5" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00C42AA6" w:rsidP="00A92F16">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703727">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>İlişiği</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00703727">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yoktur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E87EA37" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F313B8A" w14:textId="77777777" w:rsidR="00EC0766" w:rsidRPr="00703727" w:rsidRDefault="00EC0766" w:rsidP="00EC0766">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CA9724C" w14:textId="77777777" w:rsidR="00A92F16" w:rsidRPr="00E75672" w:rsidRDefault="00A92F16" w:rsidP="00A92F16">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="295338E6" w14:textId="012308C4" w:rsidR="007C3EA3" w:rsidRPr="00E75672" w:rsidRDefault="003D611E" w:rsidP="00997574">
+    <w:p w14:paraId="70D64795" w14:textId="26D9B5EE" w:rsidR="001615E8" w:rsidRDefault="003D611E" w:rsidP="00353234">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:ind w:left="-426" w:right="-188"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E75672">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Öğrencinin yukarıda belirtilen birimlere herhangi bir yükümlülüğü bulunmadığından, Toros Üniversitesi ile ilişiği kesilebilir.</w:t>
       </w:r>
-      <w:r w:rsidR="0049553B" w:rsidRPr="00E75672">
+    </w:p>
+    <w:p w14:paraId="75F22579" w14:textId="77777777" w:rsidR="001615E8" w:rsidRDefault="001615E8" w:rsidP="001615E8">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="-426" w:right="-188"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61551708" w14:textId="77777777" w:rsidR="001615E8" w:rsidRPr="001615E8" w:rsidRDefault="001615E8" w:rsidP="001615E8">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="-426" w:right="-188"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:tab/>
-[...67 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52C87531" w14:textId="342C5965" w:rsidR="005112B8" w:rsidRPr="00E75672" w:rsidRDefault="00D92592" w:rsidP="00997574">
+    <w:p w14:paraId="52C87531" w14:textId="3EB82DC2" w:rsidR="005112B8" w:rsidRPr="00E75672" w:rsidRDefault="00D92592" w:rsidP="00997574">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:ind w:left="6372"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E75672">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…. / …. / ….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F44B051" w14:textId="77777777" w:rsidR="00533625" w:rsidRPr="00E75672" w:rsidRDefault="00533625" w:rsidP="00997574">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:ind w:left="6372" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46F4744B" w14:textId="19CB1E64" w:rsidR="0069303D" w:rsidRPr="00E75672" w:rsidRDefault="00067B00" w:rsidP="00997574">
+    <w:p w14:paraId="46F4744B" w14:textId="19CB1E64" w:rsidR="0069303D" w:rsidRDefault="00067B00" w:rsidP="00997574">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:ind w:left="6372" w:hanging="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E75672">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">İlişik Kesme İşlemini Düzenleyen </w:t>
       </w:r>
       <w:r w:rsidR="001F05CC" w:rsidRPr="00E75672">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   Ö</w:t>
       </w:r>
       <w:r w:rsidRPr="00E75672">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ğrenci İşleri Görevlis</w:t>
       </w:r>
       <w:r w:rsidR="004C7BB0" w:rsidRPr="00E75672">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0069303D" w:rsidRPr="00E75672" w:rsidSect="00997574">
+    <w:p w14:paraId="0D07F497" w14:textId="77777777" w:rsidR="000A10C2" w:rsidRPr="000A10C2" w:rsidRDefault="000A10C2" w:rsidP="000A10C2"/>
+    <w:sectPr w:rsidR="000A10C2" w:rsidRPr="000A10C2" w:rsidSect="00DD35AB">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1134" w:left="1440" w:header="340" w:footer="397" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1134" w:left="1440" w:header="340" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EE083B8" w14:textId="77777777" w:rsidR="008F72DA" w:rsidRDefault="008F72DA" w:rsidP="003D611E">
+    <w:p w14:paraId="09381195" w14:textId="77777777" w:rsidR="006704D3" w:rsidRDefault="006704D3" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05D916F2" w14:textId="77777777" w:rsidR="008F72DA" w:rsidRDefault="008F72DA" w:rsidP="003D611E">
+    <w:p w14:paraId="79DEB6F6" w14:textId="77777777" w:rsidR="006704D3" w:rsidRDefault="006704D3" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5206,61 +5775,61 @@
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65B4FC6E" w14:textId="77777777" w:rsidR="008F72DA" w:rsidRDefault="008F72DA" w:rsidP="003D611E">
+    <w:p w14:paraId="53A6D757" w14:textId="77777777" w:rsidR="006704D3" w:rsidRDefault="006704D3" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DDEF867" w14:textId="77777777" w:rsidR="008F72DA" w:rsidRDefault="008F72DA" w:rsidP="003D611E">
+    <w:p w14:paraId="0DEE78BB" w14:textId="77777777" w:rsidR="006704D3" w:rsidRDefault="006704D3" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNormal"/>
       <w:tblW w:w="10490" w:type="dxa"/>
       <w:tblInd w:w="-714" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -5409,57 +5978,67 @@
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>ÖĞRENCİ İLİŞİK KESME FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1560" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7BAF8A0B" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="00E75672" w:rsidRDefault="00C51E46" w:rsidP="00A92F16">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="31"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00E75672">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Doküman No</w:t>
+            <w:t>Doküman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00E75672">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1417" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="184FD2C4" w14:textId="0B4FDE7D" w:rsidR="00C51E46" w:rsidRPr="00E75672" w:rsidRDefault="007B666B" w:rsidP="00A92F16">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="36"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E75672">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
@@ -5511,58 +6090,78 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1560" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2179E471" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="00E75672" w:rsidRDefault="00150B00" w:rsidP="00A92F16">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="28"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E75672">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">İlk </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00C51E46" w:rsidRPr="00E75672">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Yayın Tarihi</w:t>
+            <w:t>Yayın</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00C51E46" w:rsidRPr="00E75672">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00C51E46" w:rsidRPr="00E75672">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Tarihi</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1417" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="5C3D79E6" w14:textId="31F3520D" w:rsidR="00C51E46" w:rsidRPr="00E75672" w:rsidRDefault="002964B7" w:rsidP="002964B7">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="33"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E75672">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>15.04.2019</w:t>
@@ -5597,58 +6196,78 @@
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1560" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0FD83F85" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="00E75672" w:rsidRDefault="00C51E46" w:rsidP="00A92F16">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="28"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00E75672">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Revizyon Tarihi</w:t>
+            <w:t>Revizyon</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00E75672">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00E75672">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Tarihi</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1417" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="760996C6" w14:textId="0C6EF830" w:rsidR="00C51E46" w:rsidRPr="00E75672" w:rsidRDefault="002964B7" w:rsidP="00A92F16">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="33"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E75672">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>13.02.2026</w:t>
@@ -5683,57 +6302,67 @@
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1560" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="6CBE21EB" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="00E75672" w:rsidRDefault="00C51E46" w:rsidP="00A92F16">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="29"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00E75672">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Revizyon No</w:t>
+            <w:t>Revizyon</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00E75672">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1417" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="552812A1" w14:textId="42FB6515" w:rsidR="00C51E46" w:rsidRPr="00E75672" w:rsidRDefault="00BD0594" w:rsidP="00A92F16">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="34"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E75672">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
@@ -5777,278 +6406,291 @@
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1560" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="432FA5B4" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="00E75672" w:rsidRDefault="00C51E46" w:rsidP="00A92F16">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="69"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00E75672">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Sayfa</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1417" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="15F4B300" w14:textId="0FEF3014" w:rsidR="00C51E46" w:rsidRPr="00E75672" w:rsidRDefault="00C51E46" w:rsidP="00A92F16">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="74"/>
             <w:ind w:left="0"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E75672">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="43A40B58" w14:textId="77777777" w:rsidR="005C780E" w:rsidRPr="00C51E46" w:rsidRDefault="005C780E" w:rsidP="00A92F16">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HQA/RTvlTiM3lbzklNMHneimLwDoEX5Zt3PQs/giJ4NM17FrBbTsfI6Dr3olsY8Tb5wYxdyZ/y6sB15LS2D5OQ==" w:salt="K/gALj7kPK8B7ucOD9uu2A=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="KyfnvWcs9uzOX7y3ZCLwDd4TN8Ccjq8QoJ5B+YqRNUx3P+anB3s6ejTG5iqafPOKjMgwP1mH1O9gobzZjpUEbQ==" w:salt="x3VOqoOWKVBTGZd2ewyF8A=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE4A0D"/>
     <w:rsid w:val="00010CA0"/>
     <w:rsid w:val="00026CC4"/>
     <w:rsid w:val="00043550"/>
     <w:rsid w:val="00046EE6"/>
     <w:rsid w:val="00067B00"/>
     <w:rsid w:val="000713B4"/>
     <w:rsid w:val="00072F40"/>
+    <w:rsid w:val="000A10C2"/>
+    <w:rsid w:val="000C462C"/>
     <w:rsid w:val="000C4BD8"/>
     <w:rsid w:val="000C6583"/>
     <w:rsid w:val="000D208A"/>
     <w:rsid w:val="000D3F34"/>
     <w:rsid w:val="000E1BE3"/>
     <w:rsid w:val="000E7E06"/>
     <w:rsid w:val="000F0740"/>
+    <w:rsid w:val="00110934"/>
     <w:rsid w:val="001279BC"/>
     <w:rsid w:val="0013184D"/>
     <w:rsid w:val="00150B00"/>
+    <w:rsid w:val="001615E8"/>
     <w:rsid w:val="0016366C"/>
     <w:rsid w:val="00173832"/>
     <w:rsid w:val="00183B86"/>
     <w:rsid w:val="00191272"/>
     <w:rsid w:val="001A63CF"/>
     <w:rsid w:val="001A64A8"/>
     <w:rsid w:val="001B6399"/>
     <w:rsid w:val="001D5E61"/>
     <w:rsid w:val="001F00E8"/>
     <w:rsid w:val="001F05CC"/>
+    <w:rsid w:val="001F233C"/>
     <w:rsid w:val="00206489"/>
     <w:rsid w:val="00247812"/>
     <w:rsid w:val="002800C9"/>
     <w:rsid w:val="002964B7"/>
     <w:rsid w:val="00297884"/>
     <w:rsid w:val="002A051F"/>
     <w:rsid w:val="002F0F5B"/>
     <w:rsid w:val="00316899"/>
     <w:rsid w:val="00330C1D"/>
     <w:rsid w:val="0033639A"/>
     <w:rsid w:val="003373B3"/>
+    <w:rsid w:val="00353234"/>
     <w:rsid w:val="003552C7"/>
     <w:rsid w:val="003643EF"/>
     <w:rsid w:val="00377574"/>
     <w:rsid w:val="003B620D"/>
     <w:rsid w:val="003C251E"/>
     <w:rsid w:val="003D3EF0"/>
     <w:rsid w:val="003D611E"/>
     <w:rsid w:val="003E4D4A"/>
     <w:rsid w:val="003F5092"/>
     <w:rsid w:val="0040563C"/>
     <w:rsid w:val="00411449"/>
     <w:rsid w:val="0041684D"/>
     <w:rsid w:val="00435293"/>
     <w:rsid w:val="0045623A"/>
     <w:rsid w:val="0048232C"/>
     <w:rsid w:val="00485149"/>
     <w:rsid w:val="0048777C"/>
     <w:rsid w:val="0049553B"/>
     <w:rsid w:val="004A2C06"/>
     <w:rsid w:val="004A44B5"/>
     <w:rsid w:val="004C7BB0"/>
     <w:rsid w:val="004F42EE"/>
     <w:rsid w:val="005112B8"/>
     <w:rsid w:val="00515085"/>
     <w:rsid w:val="005151C2"/>
     <w:rsid w:val="005274D4"/>
     <w:rsid w:val="00531795"/>
     <w:rsid w:val="005321C2"/>
     <w:rsid w:val="00532521"/>
     <w:rsid w:val="00533625"/>
     <w:rsid w:val="00543EB9"/>
     <w:rsid w:val="005542B8"/>
     <w:rsid w:val="005772AB"/>
     <w:rsid w:val="005775B1"/>
     <w:rsid w:val="00583E90"/>
     <w:rsid w:val="00594EE8"/>
     <w:rsid w:val="005B5168"/>
     <w:rsid w:val="005C780E"/>
     <w:rsid w:val="0061411D"/>
     <w:rsid w:val="00642264"/>
+    <w:rsid w:val="0065296E"/>
+    <w:rsid w:val="006704D3"/>
     <w:rsid w:val="00670564"/>
     <w:rsid w:val="0067673C"/>
     <w:rsid w:val="0069303D"/>
     <w:rsid w:val="006974BE"/>
     <w:rsid w:val="006A25DF"/>
     <w:rsid w:val="006D489D"/>
     <w:rsid w:val="006F2E18"/>
     <w:rsid w:val="00703727"/>
     <w:rsid w:val="00710955"/>
     <w:rsid w:val="00714FEA"/>
     <w:rsid w:val="00716B10"/>
     <w:rsid w:val="007419BA"/>
     <w:rsid w:val="00786B25"/>
     <w:rsid w:val="00787428"/>
     <w:rsid w:val="007932CA"/>
     <w:rsid w:val="007B037C"/>
     <w:rsid w:val="007B2107"/>
     <w:rsid w:val="007B2F13"/>
     <w:rsid w:val="007B488D"/>
     <w:rsid w:val="007B666B"/>
     <w:rsid w:val="007B6A28"/>
     <w:rsid w:val="007C3EA3"/>
     <w:rsid w:val="007E33B6"/>
     <w:rsid w:val="00810A07"/>
     <w:rsid w:val="00813B54"/>
     <w:rsid w:val="008231A3"/>
     <w:rsid w:val="00824744"/>
     <w:rsid w:val="0084795B"/>
     <w:rsid w:val="0085635D"/>
     <w:rsid w:val="00863875"/>
     <w:rsid w:val="0088256F"/>
     <w:rsid w:val="008F72DA"/>
     <w:rsid w:val="0090077C"/>
     <w:rsid w:val="009460B5"/>
     <w:rsid w:val="009620B7"/>
     <w:rsid w:val="009621A7"/>
     <w:rsid w:val="009770A1"/>
     <w:rsid w:val="00977DB9"/>
     <w:rsid w:val="00983FE0"/>
     <w:rsid w:val="00997574"/>
     <w:rsid w:val="009A3773"/>
     <w:rsid w:val="009B644D"/>
     <w:rsid w:val="009D549C"/>
+    <w:rsid w:val="00A50A16"/>
     <w:rsid w:val="00A66F9D"/>
     <w:rsid w:val="00A7794C"/>
     <w:rsid w:val="00A92F16"/>
     <w:rsid w:val="00AF15E0"/>
     <w:rsid w:val="00B06684"/>
     <w:rsid w:val="00B31584"/>
     <w:rsid w:val="00B849C0"/>
     <w:rsid w:val="00BB29EE"/>
     <w:rsid w:val="00BB309C"/>
     <w:rsid w:val="00BB49E9"/>
     <w:rsid w:val="00BB6A80"/>
+    <w:rsid w:val="00BC11A3"/>
     <w:rsid w:val="00BC4A48"/>
     <w:rsid w:val="00BD0594"/>
     <w:rsid w:val="00BE5217"/>
     <w:rsid w:val="00BE66CA"/>
     <w:rsid w:val="00C10273"/>
     <w:rsid w:val="00C40615"/>
     <w:rsid w:val="00C42AA6"/>
     <w:rsid w:val="00C51E46"/>
     <w:rsid w:val="00C57D36"/>
     <w:rsid w:val="00C65F0B"/>
     <w:rsid w:val="00C768B6"/>
     <w:rsid w:val="00CA4B65"/>
     <w:rsid w:val="00CD3CA4"/>
     <w:rsid w:val="00CD40D1"/>
     <w:rsid w:val="00CE14E4"/>
     <w:rsid w:val="00CE72F4"/>
     <w:rsid w:val="00D36DFD"/>
     <w:rsid w:val="00D44591"/>
     <w:rsid w:val="00D92592"/>
     <w:rsid w:val="00DA62BF"/>
+    <w:rsid w:val="00DD35AB"/>
     <w:rsid w:val="00DE2CAB"/>
     <w:rsid w:val="00DE3FEE"/>
     <w:rsid w:val="00DF3E89"/>
     <w:rsid w:val="00E23A36"/>
     <w:rsid w:val="00E3133E"/>
     <w:rsid w:val="00E37906"/>
     <w:rsid w:val="00E75672"/>
     <w:rsid w:val="00E80339"/>
     <w:rsid w:val="00EC0766"/>
     <w:rsid w:val="00EE35F4"/>
     <w:rsid w:val="00EE4A0D"/>
     <w:rsid w:val="00EF1BF2"/>
     <w:rsid w:val="00F04906"/>
     <w:rsid w:val="00F14C1D"/>
     <w:rsid w:val="00F30195"/>
     <w:rsid w:val="00F52E56"/>
     <w:rsid w:val="00F61616"/>
     <w:rsid w:val="00F70FEB"/>
     <w:rsid w:val="00FB5160"/>
     <w:rsid w:val="00FD1BA5"/>
     <w:rsid w:val="00FE4FD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -7172,74 +7814,74 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E56D2521-8ACF-4DA5-BFDB-DC98E39F87C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>254</Words>
-  <Characters>1789</Characters>
+  <Words>246</Words>
+  <Characters>1771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>149</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TOROS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1962</CharactersWithSpaces>
+  <CharactersWithSpaces>1988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>TOROS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>