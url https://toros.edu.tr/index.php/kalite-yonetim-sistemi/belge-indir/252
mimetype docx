--- v0 (2026-04-04)
+++ v1 (2026-05-18)
@@ -466,223 +466,229 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB727F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Semt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11A72494" w14:textId="77777777" w:rsidR="004F6B95" w:rsidRPr="00BB727F" w:rsidRDefault="004F6B95" w:rsidP="00BA1AE5">
+          <w:p w14:paraId="11A72494" w14:textId="2976C497" w:rsidR="004F6B95" w:rsidRPr="00BB727F" w:rsidRDefault="00B61851" w:rsidP="00BA1AE5">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB727F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Mail adresi:</w:t>
+              <w:t>E-posta</w:t>
+            </w:r>
+            <w:r w:rsidR="004F6B95" w:rsidRPr="00BB727F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adresi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F6B95" w:rsidRPr="00BB727F" w14:paraId="7ACB14DB" w14:textId="77777777" w:rsidTr="00BF6389">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9924" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="449A9ECE" w14:textId="77777777" w:rsidR="004F6B95" w:rsidRPr="00BB727F" w:rsidRDefault="004F6B95" w:rsidP="00BA1AE5">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB727F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BEC1576" w14:textId="77777777" w:rsidR="00D53F18" w:rsidRPr="00BB727F" w:rsidRDefault="00D53F18" w:rsidP="00D92592">
-      <w:pPr>
+    <w:p w14:paraId="3CED7543" w14:textId="77777777" w:rsidR="00BF6389" w:rsidRDefault="00BF6389" w:rsidP="0071475E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="8419"/>
+          <w:tab w:val="right" w:pos="9498"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CED7543" w14:textId="77777777" w:rsidR="00BF6389" w:rsidRPr="00BB727F" w:rsidRDefault="00BF6389" w:rsidP="00AD4D63">
+    <w:p w14:paraId="1637AF47" w14:textId="77777777" w:rsidR="00A744B0" w:rsidRPr="00BB727F" w:rsidRDefault="00A744B0" w:rsidP="0071475E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="8419"/>
           <w:tab w:val="right" w:pos="9498"/>
         </w:tabs>
-        <w:ind w:left="6372" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20A8D24A" w14:textId="696B0DB9" w:rsidR="00072F40" w:rsidRPr="00BB727F" w:rsidRDefault="00AD4D63" w:rsidP="00AD4D63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="8419"/>
           <w:tab w:val="right" w:pos="9498"/>
         </w:tabs>
         <w:ind w:left="6372" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB727F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00072F40" w:rsidRPr="00BB727F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…./…./….</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB727F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0798297E" w14:textId="044C0019" w:rsidR="00797415" w:rsidRPr="00BB727F" w:rsidRDefault="00AD4D63" w:rsidP="00AD4D63">
+    <w:p w14:paraId="349D6711" w14:textId="303AC8CF" w:rsidR="00A744B0" w:rsidRPr="00BB727F" w:rsidRDefault="00AD4D63" w:rsidP="00FC5B91">
       <w:pPr>
         <w:ind w:left="6372" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB727F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB727F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00072F40" w:rsidRPr="00BB727F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>İmza</w:t>
+        <w:t>İmz</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="0071475E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:permEnd w:id="1439499846"/>
+        <w:t>a</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="737C7A9F" w14:textId="77777777" w:rsidR="00797415" w:rsidRPr="00BB727F" w:rsidRDefault="00D53F18" w:rsidP="00BF6389">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ヒラギノ明朝 Pro W3" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB727F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ヒラギノ明朝 Pro W3" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bu belge öğrenci tarafından imzalanıp elden Öğrenci İşleri Daire Başkanlığı Bürosuna teslim edilecektir. </w:t>
       </w:r>
@@ -746,75 +752,75 @@
       <w:r w:rsidR="004D50ED" w:rsidRPr="00BB727F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ヒラギノ明朝 Pro W3" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kampüsündeki</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB727F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="ヒラギノ明朝 Pro W3" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Öğrenci İşleri Daire Başkanlığından teslim alınabilir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBF45F5" w14:textId="77777777" w:rsidR="007204A7" w:rsidRPr="007204A7" w:rsidRDefault="007204A7" w:rsidP="007204A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007204A7" w:rsidRPr="007204A7" w:rsidSect="00AD4D63">
+    <w:sectPr w:rsidR="007204A7" w:rsidRPr="007204A7" w:rsidSect="0071475E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="1440" w:header="340" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="1440" w:header="340" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CDF5515" w14:textId="77777777" w:rsidR="007F1832" w:rsidRDefault="007F1832" w:rsidP="003D611E">
+    <w:p w14:paraId="5607D910" w14:textId="77777777" w:rsidR="00A269F4" w:rsidRDefault="00A269F4" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5522FA96" w14:textId="77777777" w:rsidR="007F1832" w:rsidRDefault="007F1832" w:rsidP="003D611E">
+    <w:p w14:paraId="745EFA32" w14:textId="77777777" w:rsidR="00A269F4" w:rsidRDefault="00A269F4" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -834,132 +840,132 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ明朝 Pro W3">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AA8D73D" w14:textId="77777777" w:rsidR="007F1832" w:rsidRDefault="007F1832" w:rsidP="003D611E">
+    <w:p w14:paraId="00F6EEAB" w14:textId="77777777" w:rsidR="00A269F4" w:rsidRDefault="00A269F4" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A0BC17C" w14:textId="77777777" w:rsidR="007F1832" w:rsidRDefault="007F1832" w:rsidP="003D611E">
+    <w:p w14:paraId="48B6D2BD" w14:textId="77777777" w:rsidR="00A269F4" w:rsidRDefault="00A269F4" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNormal"/>
       <w:tblW w:w="9924" w:type="dxa"/>
       <w:tblInd w:w="-431" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1277"/>
       <w:gridCol w:w="5670"/>
       <w:gridCol w:w="1559"/>
       <w:gridCol w:w="1418"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="00155B86" w14:paraId="0883AB0E" w14:textId="77777777" w:rsidTr="00E15436">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="00155B86" w14:paraId="0883AB0E" w14:textId="77777777" w:rsidTr="00153AE8">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1277" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="42B8B266" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00155B86" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:ind w:left="102"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00155B86">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62F3A420" wp14:editId="53EB4502">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62F3A420" wp14:editId="60773257">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>41327</wp:posOffset>
+                  <wp:posOffset>66040</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>78757</wp:posOffset>
+                  <wp:posOffset>86995</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="664234" cy="677103"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="image1.png"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="image1.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
@@ -1087,51 +1093,51 @@
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ÖİDB-FR-</w:t>
           </w:r>
           <w:r w:rsidR="004B1743" w:rsidRPr="00BB727F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>00</w:t>
           </w:r>
           <w:r w:rsidR="002D4A22" w:rsidRPr="00BB727F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="00155B86" w14:paraId="4BAE2116" w14:textId="77777777" w:rsidTr="00E15436">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="00155B86" w14:paraId="4BAE2116" w14:textId="77777777" w:rsidTr="00153AE8">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1277" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="3E45E2CC" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00155B86" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5670" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="1A1A741E" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00BB727F" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
@@ -1187,51 +1193,51 @@
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BB727F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> 15.04.20</w:t>
           </w:r>
           <w:r w:rsidR="003625B2" w:rsidRPr="00BB727F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>19</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="00155B86" w14:paraId="11DE463D" w14:textId="77777777" w:rsidTr="00E15436">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="00155B86" w14:paraId="11DE463D" w14:textId="77777777" w:rsidTr="00153AE8">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1277" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="72383543" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00155B86" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5670" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="7160373C" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00BB727F" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
@@ -1279,51 +1285,51 @@
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BB727F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="004B1743" w:rsidRPr="00BB727F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>13.02.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="00155B86" w14:paraId="44680BC9" w14:textId="77777777" w:rsidTr="00E15436">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="00155B86" w14:paraId="44680BC9" w14:textId="77777777" w:rsidTr="00153AE8">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1277" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="17395513" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00155B86" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5670" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="0D817540" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00BB727F" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
@@ -1379,51 +1385,51 @@
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00001436" w:rsidRPr="00BB727F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
           <w:r w:rsidR="004B1743" w:rsidRPr="00BB727F">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="00155B86" w14:paraId="648DA733" w14:textId="77777777" w:rsidTr="00E15436">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="00155B86" w14:paraId="648DA733" w14:textId="77777777" w:rsidTr="00153AE8">
       <w:trPr>
         <w:trHeight w:val="70"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1277" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="6698F7A2" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00155B86" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5670" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="1560E4FC" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00BB727F" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
@@ -1671,208 +1677,224 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1749033679">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1520435587">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="97Y8Nw/xZlHnTxbUWnGITE5gxm2Djo0Il53bx4aOHoxM51wCyNienmY1WiI7lzYEjUHo/BIf5i7VJ9Rv7jv2fg==" w:salt="93P6dqA4LBtjXwIIXd8yUg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0sqUkw1oyT1QusjnHwSzhT1DirkJisqdkdVKyavYkplhza7wiJlbcL59zaS5jex8Q5MkWfjKjMPeGOeaPXe1WQ==" w:salt="H4/HM4wiU7c9UNiiRN84rQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE4A0D"/>
     <w:rsid w:val="00001436"/>
     <w:rsid w:val="00011557"/>
     <w:rsid w:val="00046EE6"/>
     <w:rsid w:val="000602E6"/>
     <w:rsid w:val="00072F40"/>
     <w:rsid w:val="000D3F34"/>
     <w:rsid w:val="000F0740"/>
+    <w:rsid w:val="00110934"/>
+    <w:rsid w:val="00113268"/>
     <w:rsid w:val="001279BC"/>
     <w:rsid w:val="0013184D"/>
+    <w:rsid w:val="00153AE8"/>
     <w:rsid w:val="00155B86"/>
     <w:rsid w:val="0016366C"/>
     <w:rsid w:val="00173223"/>
     <w:rsid w:val="00191272"/>
     <w:rsid w:val="001A63CF"/>
     <w:rsid w:val="001B544B"/>
     <w:rsid w:val="001B6399"/>
     <w:rsid w:val="001D435C"/>
     <w:rsid w:val="001D5E61"/>
     <w:rsid w:val="001F00E8"/>
     <w:rsid w:val="00206489"/>
     <w:rsid w:val="00214D28"/>
     <w:rsid w:val="00260904"/>
     <w:rsid w:val="002800C9"/>
     <w:rsid w:val="00297884"/>
     <w:rsid w:val="002D1196"/>
     <w:rsid w:val="002D4A22"/>
     <w:rsid w:val="002F0F5B"/>
     <w:rsid w:val="003552C7"/>
+    <w:rsid w:val="00361C1F"/>
     <w:rsid w:val="003625B2"/>
     <w:rsid w:val="00380B1D"/>
     <w:rsid w:val="003A289D"/>
     <w:rsid w:val="003C1C51"/>
     <w:rsid w:val="003C251E"/>
     <w:rsid w:val="003D3EF0"/>
     <w:rsid w:val="003D611E"/>
     <w:rsid w:val="003F2407"/>
     <w:rsid w:val="003F77F0"/>
     <w:rsid w:val="004559C6"/>
     <w:rsid w:val="00471108"/>
     <w:rsid w:val="0048777C"/>
     <w:rsid w:val="004B1743"/>
     <w:rsid w:val="004B5465"/>
     <w:rsid w:val="004D50ED"/>
     <w:rsid w:val="004F42EE"/>
     <w:rsid w:val="004F6B95"/>
     <w:rsid w:val="00504D39"/>
     <w:rsid w:val="005112B8"/>
     <w:rsid w:val="00515085"/>
     <w:rsid w:val="005274D4"/>
     <w:rsid w:val="00543EB9"/>
     <w:rsid w:val="00557EEF"/>
+    <w:rsid w:val="00601645"/>
+    <w:rsid w:val="00640311"/>
     <w:rsid w:val="00642264"/>
     <w:rsid w:val="00675CC0"/>
     <w:rsid w:val="0068578D"/>
     <w:rsid w:val="006C078C"/>
     <w:rsid w:val="006D489D"/>
     <w:rsid w:val="006F2E18"/>
     <w:rsid w:val="006F3B85"/>
     <w:rsid w:val="007037CE"/>
+    <w:rsid w:val="007069E4"/>
     <w:rsid w:val="00710955"/>
+    <w:rsid w:val="0071475E"/>
     <w:rsid w:val="00714FEA"/>
     <w:rsid w:val="007204A7"/>
     <w:rsid w:val="00741086"/>
+    <w:rsid w:val="00765294"/>
     <w:rsid w:val="007676C6"/>
     <w:rsid w:val="00786B25"/>
     <w:rsid w:val="0078752D"/>
     <w:rsid w:val="00797415"/>
     <w:rsid w:val="007A73CA"/>
     <w:rsid w:val="007B488D"/>
     <w:rsid w:val="007B6A28"/>
     <w:rsid w:val="007D7FD4"/>
-    <w:rsid w:val="007F1832"/>
     <w:rsid w:val="00801F1D"/>
     <w:rsid w:val="00810A07"/>
     <w:rsid w:val="00813B54"/>
     <w:rsid w:val="00824744"/>
     <w:rsid w:val="0084795B"/>
     <w:rsid w:val="0085635D"/>
     <w:rsid w:val="00863875"/>
+    <w:rsid w:val="008D1EDE"/>
     <w:rsid w:val="00931ECF"/>
     <w:rsid w:val="00955F8D"/>
     <w:rsid w:val="009620B7"/>
     <w:rsid w:val="009770A1"/>
     <w:rsid w:val="00983FE0"/>
     <w:rsid w:val="009C11AD"/>
     <w:rsid w:val="00A11C05"/>
+    <w:rsid w:val="00A269F4"/>
+    <w:rsid w:val="00A50A16"/>
     <w:rsid w:val="00A66F9D"/>
+    <w:rsid w:val="00A744B0"/>
     <w:rsid w:val="00A9445C"/>
     <w:rsid w:val="00AD4D63"/>
     <w:rsid w:val="00AF15E0"/>
+    <w:rsid w:val="00B61851"/>
     <w:rsid w:val="00B64F5A"/>
+    <w:rsid w:val="00B778F4"/>
     <w:rsid w:val="00B849C0"/>
     <w:rsid w:val="00BB29EE"/>
     <w:rsid w:val="00BB49E9"/>
     <w:rsid w:val="00BB6A80"/>
     <w:rsid w:val="00BB727F"/>
     <w:rsid w:val="00BF6389"/>
     <w:rsid w:val="00C01814"/>
     <w:rsid w:val="00C10273"/>
     <w:rsid w:val="00C57D36"/>
     <w:rsid w:val="00C65F0B"/>
     <w:rsid w:val="00CA2B19"/>
     <w:rsid w:val="00CA72FD"/>
     <w:rsid w:val="00CD40D1"/>
     <w:rsid w:val="00CE0490"/>
     <w:rsid w:val="00CE72F4"/>
+    <w:rsid w:val="00D04E7D"/>
     <w:rsid w:val="00D4770B"/>
     <w:rsid w:val="00D53F18"/>
     <w:rsid w:val="00D700ED"/>
     <w:rsid w:val="00D76129"/>
     <w:rsid w:val="00D92592"/>
     <w:rsid w:val="00D97CB5"/>
     <w:rsid w:val="00DA5605"/>
     <w:rsid w:val="00DD33D2"/>
     <w:rsid w:val="00DE061F"/>
     <w:rsid w:val="00DE1315"/>
-    <w:rsid w:val="00E15436"/>
     <w:rsid w:val="00E15693"/>
     <w:rsid w:val="00E23A36"/>
     <w:rsid w:val="00E3133E"/>
     <w:rsid w:val="00E37906"/>
     <w:rsid w:val="00EC0EE7"/>
     <w:rsid w:val="00EC1D26"/>
     <w:rsid w:val="00EE4A0D"/>
     <w:rsid w:val="00EF1BF2"/>
+    <w:rsid w:val="00EF399C"/>
     <w:rsid w:val="00F04906"/>
     <w:rsid w:val="00F17F59"/>
     <w:rsid w:val="00F3784B"/>
     <w:rsid w:val="00F52E56"/>
     <w:rsid w:val="00F9738A"/>
+    <w:rsid w:val="00FC5B91"/>
     <w:rsid w:val="00FD18C6"/>
     <w:rsid w:val="00FD1BA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2904,73 +2926,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22FC38CF-5C04-41A0-A11C-B9F9154BAFC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>728</Characters>
+  <Words>103</Words>
+  <Characters>743</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TOROS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>809</CharactersWithSpaces>
+  <CharactersWithSpaces>834</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>TOROS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>