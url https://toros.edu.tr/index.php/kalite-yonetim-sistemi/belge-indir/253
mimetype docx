--- v0 (2026-04-04)
+++ v1 (2026-05-18)
@@ -1,1177 +1,1690 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="-436" w:tblpY="2266"/>
         <w:tblW w:w="9924" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3784"/>
         <w:gridCol w:w="6140"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="78F56D75" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="78F56D75" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B470B2" w14:textId="738A6879" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="57B470B2" w14:textId="738A6879" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="00E32E04" w:rsidRPr="00854CFB">
+            <w:r w:rsidR="00E32E04" w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00E32E04" w:rsidRPr="00854CFB">
+            <w:r w:rsidR="00E32E04" w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kimlik No </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40543155" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="40543155" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="6648A8A0" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="6648A8A0" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A750AB3" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="7A750AB3" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adı Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77287620" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="77287620" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="3D839363" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="3D839363" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C79FDD6" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="0C79FDD6" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mezun Olduğu Lise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0BA9F3" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="3F0BA9F3" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="75261E75" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="75261E75" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBA1B12" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="7BBA1B12" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kayıtlı Olduğu Üniversite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAD8723" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="2DAD8723" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="017D4F55" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="017D4F55" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="526B590D" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="526B590D" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kayıtlı Olduğu Fakülte/ Bölüm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B442CF3" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="7B442CF3" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="72816497" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="72816497" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F591678" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="3F591678" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kayıt Olduğu Yıl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57BFC1F9" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="57BFC1F9" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="6F9C5F3C" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="6F9C5F3C" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68FCEDB6" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="68FCEDB6" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bitirdiği Sınıf (Hazırlık Hariç)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A385EDF" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="4A385EDF" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="0231F24E" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="0231F24E" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFE72E9" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="5CFE72E9" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Başvurduğu Yarıyıl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="288B4710" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="288B4710" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="653D2DF7" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="653D2DF7" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5129445F" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="5129445F" w14:textId="53D0A783" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="0099337A" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
-[...5 lines deleted...]
-              <w:t>Giriş Puan Türü</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YKS </w:t>
+            </w:r>
+            <w:r w:rsidR="00B20719" w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Puan Türü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3730C688" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="3730C688" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="5B4CFE9B" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="5B4CFE9B" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77193F68" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="77193F68" w14:textId="06B73857" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="0099337A" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
-[...5 lines deleted...]
-              <w:t>Giriş Puanı</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YKS </w:t>
+            </w:r>
+            <w:r w:rsidR="00B20719" w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Puanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA28174" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="1EA28174" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="2C258921" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="2C258921" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D05461" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="33D05461" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Telefon (GSM/ EV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A41DF6F" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="5A41DF6F" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="7C853263" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="7C853263" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="370A8EBB" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="370A8EBB" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Posta Adresi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B126A4F" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="2B126A4F" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="6D6867E3" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="6D6867E3" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3784" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CEAEA11" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="1CEAEA11" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yazışma Adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B224971" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+          <w:p w14:paraId="7B224971" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="596668C6" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00972AD4">
+    <w:p w14:paraId="596668C6" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00972AD4">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854CFB">
+      <w:r w:rsidRPr="00F53F42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Başvuran Öğrencinin;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CE50C4" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00972AD4">
+    <w:p w14:paraId="48CE50C4" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00972AD4">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854CFB">
+      <w:r w:rsidRPr="00F53F42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yatay Geçiş Yapmak İstediği;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3779"/>
         <w:gridCol w:w="6139"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="4842308F" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="4842308F" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3779" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFD4B11" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
+          <w:p w14:paraId="2DFD4B11" w14:textId="1A412491" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Fakülte/YO/MYO Bölüm </w:t>
+            <w:r w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fakülte/YO/MYO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6935992D" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
+          <w:p w14:paraId="6935992D" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="05BFB6AB" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="0099337A" w:rsidRPr="00F53F42" w14:paraId="395FC7A1" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3779" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4DB64B" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
+          <w:p w14:paraId="76AFCC35" w14:textId="1AD1702E" w:rsidR="0099337A" w:rsidRPr="00F53F42" w:rsidRDefault="0099337A" w:rsidP="000B2DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
+            <w:r w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bölüm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/Program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="513A01B1" w14:textId="77777777" w:rsidR="0099337A" w:rsidRPr="00F53F42" w:rsidRDefault="0099337A" w:rsidP="000B2DBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="05BFB6AB" w14:textId="77777777" w:rsidTr="00357E4E">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4DB64B" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F53F42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sınıf/Dönem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="765714A3" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
+          <w:p w14:paraId="765714A3" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="49DCA2C6" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="49DCA2C6" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3779" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26CF5E91" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
+          <w:p w14:paraId="26CF5E91" w14:textId="6B9A04E7" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="0099337A" w:rsidP="000B2DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
-[...5 lines deleted...]
-              <w:t>Programın Puanı</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00B20719" w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rogramın </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YKS Taban </w:t>
+            </w:r>
+            <w:r w:rsidR="00B20719" w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Puanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6BAD19" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
+          <w:p w14:paraId="7C6BAD19" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="00854CFB" w14:paraId="4AA2834E" w14:textId="77777777" w:rsidTr="00357E4E">
+      <w:tr w:rsidR="00B20719" w:rsidRPr="00F53F42" w14:paraId="4AA2834E" w14:textId="77777777" w:rsidTr="00357E4E">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3779" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="305D6829" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
+          <w:p w14:paraId="305D6829" w14:textId="095E8779" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854CFB">
-[...5 lines deleted...]
-              <w:t>Programın Puan Türü</w:t>
+            <w:r w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programın </w:t>
+            </w:r>
+            <w:r w:rsidR="0099337A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YKS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Puan Türü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A71CBC2" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
+          <w:p w14:paraId="0A71CBC2" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="000B2DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6EF82140" w14:textId="77777777" w:rsidR="00F04A43" w:rsidRPr="00854CFB" w:rsidRDefault="00F04A43" w:rsidP="0059459D">
-[...11 lines deleted...]
-    <w:p w14:paraId="57941928" w14:textId="7CB9622C" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+    <w:p w14:paraId="57941928" w14:textId="2D839BD3" w:rsidR="00B20719" w:rsidRPr="00042C96" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:ind w:left="-284" w:right="-472"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00042C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bu form ile verdiğim tüm bilgi ve belgelerin doğruluğunu kabul ve beyan ederim. Kayıt hakkı kazandığım takdirde, başvuru kayıt koşullarına uymayan bir durumla karşılaşılması halinde kaydımın silinmesini ve iptalini kabul ediyorum.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7FC58FE7" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
+    <w:p w14:paraId="7FC58FE7" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00BC2F90" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854CFB">
+      <w:r w:rsidRPr="00BC2F90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Başvuru için gerekli belgeler: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592E83C8" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
+    <w:p w14:paraId="592E83C8" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00BC2F90" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854CFB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1) Başvuru Formu, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68827B07" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
+    <w:p w14:paraId="68C15EC9" w14:textId="77777777" w:rsidR="0099337A" w:rsidRPr="00BC2F90" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854CFB">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2) Kayıtlı olduğu Üniversiteye ait öğrenci belgesi</w:t>
+      </w:r>
+      <w:r w:rsidR="0099337A" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B6A08B" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
+    <w:p w14:paraId="68827B07" w14:textId="55945DE1" w:rsidR="00B20719" w:rsidRPr="00BC2F90" w:rsidRDefault="0099337A" w:rsidP="00FC230E">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854CFB">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Sonuç belgeleri,</w:t>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2F90" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÖSYM </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Merkezi Yerleştirme Puanı</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB38A3" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yla daha önce </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Yatay Geçiş Yapmadığına dair belge.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB38A3" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öğrenci belgesinde </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB38A3" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>üniversiteye k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ayıt </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB38A3" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ürü bilgisi </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB38A3" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ise </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB38A3" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ayrıca bu belge istenmemekte.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2939EF01" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
+    <w:p w14:paraId="70B6A08B" w14:textId="05BE3918" w:rsidR="00B20719" w:rsidRPr="00BC2F90" w:rsidRDefault="00CB38A3" w:rsidP="00FC230E">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854CFB">
-[...5 lines deleted...]
-        <w:t>4) DGS ile yerleşen öğrencilerin DGS Sonuç belgesi ve DGS Yerleştirme belgesi,</w:t>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>) Öğrencinin yerleştiği yıl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a ait </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4371E" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ÖSYM</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yerleştirme ve ÖSYM </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Sonuç belgeleri,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E92D29B" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
+    <w:p w14:paraId="2939EF01" w14:textId="309A5657" w:rsidR="00B20719" w:rsidRPr="00BC2F90" w:rsidRDefault="00CB38A3" w:rsidP="00FC230E">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854CFB">
-[...5 lines deleted...]
-        <w:t>5) Ders içeriklerini gösterir onaylı belge,</w:t>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) DGS ile yerleşen öğrencilerin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ÖSYM-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DGS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yerleştirme </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ÖSYM-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DGS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Sonuç b</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>elge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>leri,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A64499" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
+    <w:p w14:paraId="2E92D29B" w14:textId="7E8DD5DB" w:rsidR="00B20719" w:rsidRPr="00BC2F90" w:rsidRDefault="00CB38A3" w:rsidP="00FC230E">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854CFB">
-[...5 lines deleted...]
-        <w:t>6) Onaylı Transkript,</w:t>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Ders içeriklerini gösterir </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2F90" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">belge </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2F90" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>e-imzalı veya barkotlu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2F90" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belge, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>yok ise ıslak imzalı/onaylı belge</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2F90" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A27593" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
+    <w:p w14:paraId="687E0020" w14:textId="5C378563" w:rsidR="00BC2F90" w:rsidRPr="00BC2F90" w:rsidRDefault="00CB38A3" w:rsidP="00BC2F90">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854CFB">
-[...5 lines deleted...]
-        <w:t>7) Lise Diploması Fotokopisi,</w:t>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>) Transkript</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2F90" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2F90" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(e-imzalı veya barkotlu belge, yok ise ıslak imzalı/onaylı belge)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D25661A" w14:textId="53BFE288" w:rsidR="005538B4" w:rsidRPr="00854CFB" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
+    <w:p w14:paraId="72A27593" w14:textId="326C7472" w:rsidR="00B20719" w:rsidRPr="00BC2F90" w:rsidRDefault="00CB38A3" w:rsidP="00042C96">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7485"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Lise Diploması </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2F90" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>otokopisi,</w:t>
+      </w:r>
+      <w:r w:rsidR="00042C96" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033AE01D" w14:textId="3D350CC2" w:rsidR="00BC2F90" w:rsidRDefault="00BC2F90" w:rsidP="00BC2F90">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00854CFB">
-[...5 lines deleted...]
-        <w:t>8) Disiplin Durumu Transkriptinde belirtilmemiş ise Disiplin cezasının bulunmadığına dair belge,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20719" w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Disiplin cezasının bulunmadığına dair belge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Öğrenci belgesinde veya transkriptinde belirtilmiş ise ayrıca bu belge istenmemekte.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED7BD57" w14:textId="77777777" w:rsidR="00F53F42" w:rsidRDefault="00F53F42" w:rsidP="0059459D">
+    <w:p w14:paraId="2F4F04CA" w14:textId="77777777" w:rsidR="004D6CD7" w:rsidRDefault="004D6CD7" w:rsidP="00BC2F90">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:right="-613"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08A2FD4E" w14:textId="77777777" w:rsidR="00854CFB" w:rsidRPr="00FC1979" w:rsidRDefault="00854CFB" w:rsidP="0059459D">
+    <w:p w14:paraId="56AB4B23" w14:textId="77777777" w:rsidR="004D6CD7" w:rsidRPr="00BC2F90" w:rsidRDefault="004D6CD7" w:rsidP="00BC2F90">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:right="-613"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8994E5" w14:textId="77777777" w:rsidR="00FC230E" w:rsidRPr="00FC1979" w:rsidRDefault="00FC230E" w:rsidP="00FC230E">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5521E716" w14:textId="77777777" w:rsidR="00D53F18" w:rsidRPr="00FC1979" w:rsidRDefault="00B20719" w:rsidP="00FC230E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC1979">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1192,222 +1705,251 @@
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1979">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1979">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>İmza:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1979">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ........................................................</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D53F18" w:rsidRPr="00FC1979" w:rsidSect="00FC230E">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1440" w:bottom="284" w:left="1440" w:header="340" w:footer="6" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65087C8E" w14:textId="77777777" w:rsidR="00B33B1D" w:rsidRDefault="00B33B1D" w:rsidP="003D611E">
+    <w:p w14:paraId="5A0DEE22" w14:textId="77777777" w:rsidR="00026152" w:rsidRDefault="00026152" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23C3B315" w14:textId="77777777" w:rsidR="00B33B1D" w:rsidRDefault="00B33B1D" w:rsidP="003D611E">
+    <w:p w14:paraId="2E1EC3F4" w14:textId="77777777" w:rsidR="00026152" w:rsidRDefault="00026152" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41601F9F" w14:textId="77777777" w:rsidR="00FC230E" w:rsidRDefault="00FC230E">
+  <w:p w14:paraId="41B0DFF2" w14:textId="77777777" w:rsidR="006F3835" w:rsidRDefault="006F3835">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55F9602A" w14:textId="77777777" w:rsidR="00FC230E" w:rsidRDefault="00FC230E">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5AEB11E9" w14:textId="77777777" w:rsidR="00FC230E" w:rsidRDefault="00FC230E">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55ABFD3B" w14:textId="77777777" w:rsidR="006F3835" w:rsidRDefault="006F3835">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="193DE078" w14:textId="77777777" w:rsidR="00B33B1D" w:rsidRDefault="00B33B1D" w:rsidP="003D611E">
+    <w:p w14:paraId="55D59A95" w14:textId="77777777" w:rsidR="00026152" w:rsidRDefault="00026152" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="261DB4F1" w14:textId="77777777" w:rsidR="00B33B1D" w:rsidRDefault="00B33B1D" w:rsidP="003D611E">
+    <w:p w14:paraId="2FDDDE6F" w14:textId="77777777" w:rsidR="00026152" w:rsidRDefault="00026152" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0660E102" w14:textId="77777777" w:rsidR="006F3835" w:rsidRDefault="006F3835">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNormal"/>
       <w:tblW w:w="9924" w:type="dxa"/>
       <w:tblInd w:w="-431" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1419"/>
-      <w:gridCol w:w="5811"/>
+      <w:gridCol w:w="1277"/>
+      <w:gridCol w:w="5953"/>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="1276"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="00F53F42" w14:paraId="0D3D4E04" w14:textId="77777777" w:rsidTr="00854CFB">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="00F53F42" w14:paraId="0D3D4E04" w14:textId="77777777" w:rsidTr="006C6441">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1419" w:type="dxa"/>
+          <w:tcW w:w="1277" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="66F01277" w14:textId="5C3099BB" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00357E4E" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:ind w:left="102"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AC56C33" wp14:editId="688E3539">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AC56C33" wp14:editId="0B02C242">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>78122</wp:posOffset>
+                  <wp:posOffset>9106</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>55262</wp:posOffset>
+                  <wp:posOffset>63500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="723900" cy="704850"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="image1.png"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="image1.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
@@ -1416,146 +1958,142 @@
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="723900" cy="704850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5811" w:type="dxa"/>
+          <w:tcW w:w="5953" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="54898F10" w14:textId="2840E226" w:rsidR="00357E4E" w:rsidRPr="00F53F42" w:rsidRDefault="00357E4E" w:rsidP="00357E4E">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="1"/>
             <w:ind w:right="185"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="35778F69" w14:textId="474C4896" w:rsidR="00F04A43" w:rsidRPr="00F53F42" w:rsidRDefault="00357E4E" w:rsidP="00357E4E">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="1" w:after="120"/>
             <w:ind w:right="187"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>ÖĞRENCİ İŞLERİ DAİRE BAŞKANLIĞI</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="03C8B8C1" w14:textId="728D6564" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00B20719" w:rsidP="00357E4E">
+        <w:p w14:paraId="03C8B8C1" w14:textId="6CCA02B6" w:rsidR="00955F8D" w:rsidRPr="006C6441" w:rsidRDefault="006C6441" w:rsidP="00357E4E">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="1"/>
             <w:ind w:right="185"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F53F42">
+          <w:r w:rsidRPr="006C6441">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:t>EK MADDE</w:t>
+            </w:rPr>
+            <w:t xml:space="preserve">MERKEZİ YERLEŞTİRME PUANI İLE KURUMLARARASI </w:t>
           </w:r>
-          <w:r w:rsidR="00E32E04" w:rsidRPr="00F53F42">
+          <w:r w:rsidR="00B20719" w:rsidRPr="006C6441">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="24"/>
-[...10 lines deleted...]
-            <w:t>1 KAPSAMINDA YATAY GEÇİŞ BAŞVURU FORMU</w:t>
+            </w:rPr>
+            <w:t>YATAY GEÇİŞ BAŞVURU FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="46647890" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="31"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Doküman No</w:t>
+            <w:t>Doküman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00F53F42">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1276" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="17720BD9" w14:textId="6627F31F" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="0002414B" w:rsidP="00FC230E">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="36"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
@@ -1564,441 +2102,503 @@
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ÖİDB-FR</w:t>
           </w:r>
           <w:r w:rsidR="00FC230E" w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidR="00251AB6" w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>003</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="00F53F42" w14:paraId="6B615DCA" w14:textId="77777777" w:rsidTr="00854CFB">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="00F53F42" w14:paraId="6B615DCA" w14:textId="77777777" w:rsidTr="006C6441">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1419" w:type="dxa"/>
+          <w:tcW w:w="1277" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="03E69C30" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5811" w:type="dxa"/>
+          <w:tcW w:w="5953" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="4102A1C6" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1D04F595" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="005742ED" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="28"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">İlk </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00955F8D" w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Yayın Tarihi</w:t>
+            <w:t>Yayın</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00955F8D" w:rsidRPr="00F53F42">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00955F8D" w:rsidRPr="00F53F42">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Tarihi</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1276" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="624E27FF" w14:textId="74AD2972" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00E32E04" w:rsidP="008F39A3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="33"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00251AB6" w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>15.04.2019</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="00F53F42" w14:paraId="1BF30FD8" w14:textId="77777777" w:rsidTr="00854CFB">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="00F53F42" w14:paraId="1BF30FD8" w14:textId="77777777" w:rsidTr="006C6441">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1419" w:type="dxa"/>
+          <w:tcW w:w="1277" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="11580DC4" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5811" w:type="dxa"/>
+          <w:tcW w:w="5953" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="7A14C395" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="09A031DB" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="28"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Revizyon Tarihi</w:t>
+            <w:t>Revizyon</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00F53F42">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00F53F42">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Tarihi</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1276" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="61A54273" w14:textId="21361663" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00E32E04" w:rsidP="008F39A3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="33"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00251AB6" w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>13.02.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="00F53F42" w14:paraId="51703AFF" w14:textId="77777777" w:rsidTr="00854CFB">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="00F53F42" w14:paraId="51703AFF" w14:textId="77777777" w:rsidTr="006C6441">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1419" w:type="dxa"/>
+          <w:tcW w:w="1277" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="56B391AE" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5811" w:type="dxa"/>
+          <w:tcW w:w="5953" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="41E8B39A" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="173EEA4C" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="29"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Revizyon No</w:t>
+            <w:t>Revizyon</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00F53F42">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1276" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="63AF26CC" w14:textId="2CFEA248" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="0002414B" w:rsidP="008F39A3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="34"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008F39A3" w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
           <w:r w:rsidR="00F04A43" w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="00F53F42" w14:paraId="3891B7BC" w14:textId="77777777" w:rsidTr="00854CFB">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="00F53F42" w14:paraId="3891B7BC" w14:textId="77777777" w:rsidTr="006C6441">
       <w:trPr>
         <w:trHeight w:val="116"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1419" w:type="dxa"/>
+          <w:tcW w:w="1277" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="59942F23" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5811" w:type="dxa"/>
+          <w:tcW w:w="5953" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="24E13E23" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7019982F" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="69"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Sayfa</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1276" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="20F02A41" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="00F53F42" w:rsidRDefault="0002414B" w:rsidP="008F39A3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="74"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00955F8D" w:rsidRPr="00F53F42">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="49428302" w14:textId="77777777" w:rsidR="003D611E" w:rsidRPr="00F53F42" w:rsidRDefault="003D611E" w:rsidP="00955F8D">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F41A440" w14:textId="77777777" w:rsidR="006F3835" w:rsidRDefault="006F3835">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3483554E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="523E63E2"/>
     <w:lvl w:ilvl="0" w:tplc="041F0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
@@ -2059,173 +2659,188 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="276260257">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XIYdoDcNGhRkgzqxo7lIs+MgoucX74snxx7SmK3gNUMA1W9sf/F68/nALRVjJ3JMriRKHoY/wUK3eVRn6zc4BA==" w:salt="xw3nyKdj76D4ZY/dBxy0Xw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5M6OtmHGQra8IXhW/UD51ZToXbeB1QdDTF495JvLqbZOJ5tTu4PrHZtZLNipthN/EQWBXXniHmYkWe6gPU2MAg==" w:salt="0DIuxhddr5YfrnMPebEImQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE4A0D"/>
     <w:rsid w:val="0002191C"/>
     <w:rsid w:val="0002414B"/>
+    <w:rsid w:val="00026152"/>
+    <w:rsid w:val="00042C96"/>
     <w:rsid w:val="00046EE6"/>
     <w:rsid w:val="00072F40"/>
     <w:rsid w:val="000B57AA"/>
     <w:rsid w:val="000B5F5D"/>
     <w:rsid w:val="000D3F34"/>
     <w:rsid w:val="000F0740"/>
+    <w:rsid w:val="00110934"/>
     <w:rsid w:val="001279BC"/>
     <w:rsid w:val="0013184D"/>
     <w:rsid w:val="0016366C"/>
     <w:rsid w:val="00191272"/>
     <w:rsid w:val="001A63CF"/>
     <w:rsid w:val="001B6399"/>
     <w:rsid w:val="001D5E61"/>
     <w:rsid w:val="001F00E8"/>
     <w:rsid w:val="00206489"/>
+    <w:rsid w:val="0024596A"/>
     <w:rsid w:val="00251AB6"/>
     <w:rsid w:val="002800C9"/>
     <w:rsid w:val="00292D2C"/>
     <w:rsid w:val="00297884"/>
     <w:rsid w:val="002A28D0"/>
     <w:rsid w:val="002B6E65"/>
+    <w:rsid w:val="002C1DB7"/>
     <w:rsid w:val="002F0F5B"/>
     <w:rsid w:val="00337B8D"/>
     <w:rsid w:val="003552C7"/>
     <w:rsid w:val="00357E4E"/>
     <w:rsid w:val="003C2327"/>
     <w:rsid w:val="003C251E"/>
     <w:rsid w:val="003D3EF0"/>
     <w:rsid w:val="003D611E"/>
     <w:rsid w:val="003E066E"/>
     <w:rsid w:val="003F2407"/>
     <w:rsid w:val="0045202F"/>
     <w:rsid w:val="0048777C"/>
-    <w:rsid w:val="004B2FA4"/>
+    <w:rsid w:val="004D6CD7"/>
     <w:rsid w:val="004F42EE"/>
     <w:rsid w:val="004F6B95"/>
     <w:rsid w:val="005112B8"/>
     <w:rsid w:val="00515085"/>
     <w:rsid w:val="005274D4"/>
     <w:rsid w:val="00543EB9"/>
     <w:rsid w:val="005538B4"/>
     <w:rsid w:val="005742ED"/>
     <w:rsid w:val="00591B31"/>
     <w:rsid w:val="0059459D"/>
+    <w:rsid w:val="005B6605"/>
     <w:rsid w:val="00612D06"/>
     <w:rsid w:val="00642264"/>
+    <w:rsid w:val="00687D74"/>
     <w:rsid w:val="006C5F06"/>
+    <w:rsid w:val="006C6441"/>
     <w:rsid w:val="006D489D"/>
     <w:rsid w:val="006E418A"/>
     <w:rsid w:val="006F2E18"/>
+    <w:rsid w:val="006F3835"/>
     <w:rsid w:val="00710955"/>
     <w:rsid w:val="00714FEA"/>
     <w:rsid w:val="007678B2"/>
     <w:rsid w:val="0078655F"/>
     <w:rsid w:val="00786B25"/>
     <w:rsid w:val="00787BCF"/>
     <w:rsid w:val="007B488D"/>
     <w:rsid w:val="007B6A28"/>
     <w:rsid w:val="00804EA4"/>
     <w:rsid w:val="00810A07"/>
     <w:rsid w:val="00813B54"/>
     <w:rsid w:val="00824744"/>
     <w:rsid w:val="0084795B"/>
-    <w:rsid w:val="00854CFB"/>
+    <w:rsid w:val="00855254"/>
+    <w:rsid w:val="008553F1"/>
     <w:rsid w:val="0085635D"/>
     <w:rsid w:val="00863875"/>
     <w:rsid w:val="0089791B"/>
     <w:rsid w:val="008A6D72"/>
     <w:rsid w:val="008F39A3"/>
     <w:rsid w:val="00955F8D"/>
     <w:rsid w:val="009620B7"/>
     <w:rsid w:val="00972AD4"/>
     <w:rsid w:val="009770A1"/>
     <w:rsid w:val="00983FE0"/>
+    <w:rsid w:val="0099337A"/>
     <w:rsid w:val="009C11AD"/>
     <w:rsid w:val="00A2578B"/>
     <w:rsid w:val="00A43A6B"/>
+    <w:rsid w:val="00A50A16"/>
     <w:rsid w:val="00A66F9D"/>
     <w:rsid w:val="00B20719"/>
-    <w:rsid w:val="00B33B1D"/>
+    <w:rsid w:val="00B24B6E"/>
+    <w:rsid w:val="00B72B53"/>
     <w:rsid w:val="00B849C0"/>
     <w:rsid w:val="00BB29EE"/>
     <w:rsid w:val="00BB49E9"/>
     <w:rsid w:val="00BB6A80"/>
+    <w:rsid w:val="00BC2F90"/>
     <w:rsid w:val="00BF129B"/>
     <w:rsid w:val="00C01814"/>
     <w:rsid w:val="00C0336C"/>
     <w:rsid w:val="00C10273"/>
     <w:rsid w:val="00C57D36"/>
     <w:rsid w:val="00C65F0B"/>
     <w:rsid w:val="00C81013"/>
     <w:rsid w:val="00CA2B19"/>
     <w:rsid w:val="00CA72FD"/>
+    <w:rsid w:val="00CB38A3"/>
     <w:rsid w:val="00CD40D1"/>
     <w:rsid w:val="00CE72F4"/>
     <w:rsid w:val="00D1587C"/>
     <w:rsid w:val="00D4371E"/>
     <w:rsid w:val="00D53F18"/>
     <w:rsid w:val="00D92592"/>
     <w:rsid w:val="00DA62E8"/>
     <w:rsid w:val="00DD5657"/>
     <w:rsid w:val="00E23A36"/>
     <w:rsid w:val="00E3133E"/>
     <w:rsid w:val="00E32E04"/>
     <w:rsid w:val="00E37906"/>
     <w:rsid w:val="00E40142"/>
     <w:rsid w:val="00E90B34"/>
     <w:rsid w:val="00EC3186"/>
     <w:rsid w:val="00EE4A0D"/>
     <w:rsid w:val="00EF1BF2"/>
     <w:rsid w:val="00EF7B47"/>
     <w:rsid w:val="00F04906"/>
     <w:rsid w:val="00F04A43"/>
     <w:rsid w:val="00F52E56"/>
     <w:rsid w:val="00F53F42"/>
     <w:rsid w:val="00F97BF5"/>
     <w:rsid w:val="00FC1979"/>
     <w:rsid w:val="00FC230E"/>
@@ -2988,54 +3603,54 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar0">
     <w:name w:val="Üstbilgi Char"/>
     <w:link w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B20719"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3299,73 +3914,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DC5C35B-B655-475F-989D-8C1CEB1259E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>191</Words>
-  <Characters>1197</Characters>
+  <Words>195</Words>
+  <Characters>1408</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>171</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TOROS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1331</CharactersWithSpaces>
+  <CharactersWithSpaces>1580</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>TOROS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>