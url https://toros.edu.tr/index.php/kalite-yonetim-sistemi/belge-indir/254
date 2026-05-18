--- v0 (2026-04-04)
+++ v1 (2026-05-18)
@@ -427,65 +427,97 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28762CA4" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="000B2DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00877206" w:rsidRPr="002C2F6B" w14:paraId="096CA6A3" w14:textId="77777777" w:rsidTr="003624DA">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3779" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="580EFA41" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="000B2DBA">
+          <w:p w14:paraId="580EFA41" w14:textId="481589AB" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="004D3111" w:rsidP="000B2DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C2F6B">
-[...5 lines deleted...]
-              <w:t>Giriş Puan Türü/ Giriş Puanı</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YKS </w:t>
+            </w:r>
+            <w:r w:rsidR="005D771F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yerleşme </w:t>
+            </w:r>
+            <w:r w:rsidR="00877206" w:rsidRPr="002C2F6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Puan Türü</w:t>
+            </w:r>
+            <w:r w:rsidR="005D771F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ve</w:t>
+            </w:r>
+            <w:r w:rsidR="00877206" w:rsidRPr="002C2F6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Puanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51A38686" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="000B2DBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00877206" w:rsidRPr="002C2F6B" w14:paraId="5A717D92" w14:textId="77777777" w:rsidTr="003624DA">
         <w:trPr>
           <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -681,75 +713,128 @@
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3779"/>
         <w:gridCol w:w="6139"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B20719" w:rsidRPr="002C2F6B" w14:paraId="4BA60FA2" w14:textId="77777777" w:rsidTr="003624DA">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3779" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9AB209" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="002C2F6B" w:rsidRDefault="00B20719" w:rsidP="00B14419">
+          <w:p w14:paraId="0F9AB209" w14:textId="6245C018" w:rsidR="00B20719" w:rsidRPr="002C2F6B" w:rsidRDefault="00B20719" w:rsidP="00B14419">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2F6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fakülte/YO/MYO Bölüm </w:t>
+              <w:t xml:space="preserve">Fakülte/YO/MYO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CACC8F4" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="002C2F6B" w:rsidRDefault="00B20719" w:rsidP="00B14419">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D771F" w:rsidRPr="002C2F6B" w14:paraId="480001B1" w14:textId="77777777" w:rsidTr="003624DA">
+        <w:trPr>
+          <w:trHeight w:val="391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3779" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAD9ECD" w14:textId="2FF8477E" w:rsidR="005D771F" w:rsidRPr="002C2F6B" w:rsidRDefault="005D771F" w:rsidP="00B14419">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C2F6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bölüm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/Program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6139" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B1FB3B" w14:textId="77777777" w:rsidR="005D771F" w:rsidRPr="002C2F6B" w:rsidRDefault="005D771F" w:rsidP="00B14419">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20719" w:rsidRPr="002C2F6B" w14:paraId="10E8C84D" w14:textId="77777777" w:rsidTr="003624DA">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3779" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CB28F45" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="002C2F6B" w:rsidRDefault="00B20719" w:rsidP="00B14419">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -762,527 +847,569 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sınıf/Dönem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="292F269B" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="002C2F6B" w:rsidRDefault="00B20719" w:rsidP="00B14419">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="002C2F6B" w14:paraId="56E14063" w14:textId="77777777" w:rsidTr="003624DA">
+      <w:tr w:rsidR="005D771F" w:rsidRPr="002C2F6B" w14:paraId="56E14063" w14:textId="77777777" w:rsidTr="003624DA">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3779" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D58EA18" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="002C2F6B" w:rsidRDefault="00B20719" w:rsidP="00B14419">
+          <w:p w14:paraId="4D58EA18" w14:textId="0B9C10EB" w:rsidR="005D771F" w:rsidRPr="002C2F6B" w:rsidRDefault="005D771F" w:rsidP="005D771F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C2F6B">
-[...5 lines deleted...]
-              <w:t>Programın Puanı</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rogramın </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YKS Taban </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Puanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6719766E" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="002C2F6B" w:rsidRDefault="00B20719" w:rsidP="00B14419">
+          <w:p w14:paraId="6719766E" w14:textId="77777777" w:rsidR="005D771F" w:rsidRPr="002C2F6B" w:rsidRDefault="005D771F" w:rsidP="005D771F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20719" w:rsidRPr="002C2F6B" w14:paraId="711708AB" w14:textId="77777777" w:rsidTr="003624DA">
+      <w:tr w:rsidR="005D771F" w:rsidRPr="002C2F6B" w14:paraId="711708AB" w14:textId="77777777" w:rsidTr="003624DA">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3779" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6FFB6C" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="002C2F6B" w:rsidRDefault="00B20719" w:rsidP="00B14419">
+          <w:p w14:paraId="1A6FFB6C" w14:textId="605609B9" w:rsidR="005D771F" w:rsidRPr="002C2F6B" w:rsidRDefault="005D771F" w:rsidP="005D771F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C2F6B">
-[...5 lines deleted...]
-              <w:t>Programın Puan Türü</w:t>
+            <w:r w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programın </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YKS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F53F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Puan Türü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="550D0F76" w14:textId="77777777" w:rsidR="00B20719" w:rsidRPr="002C2F6B" w:rsidRDefault="00B20719" w:rsidP="00B14419">
+          <w:p w14:paraId="550D0F76" w14:textId="77777777" w:rsidR="005D771F" w:rsidRPr="002C2F6B" w:rsidRDefault="005D771F" w:rsidP="005D771F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BB46A0E" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="003624DA">
+    <w:p w14:paraId="1BB46A0E" w14:textId="1DD8EBAC" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="003624DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284" w:right="-472"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bu form dilekçe ile verdiğim tüm bilgi ve belgelerin doğruluğunu kabul ve beyan ederim. Kayıt hakkı kazandığım takdirde, başvuru kayıt koşullarına uymayan bir durumla karşılaşılması halinde kaydımın silinmesini ve iptalini kabul ediyorum.</w:t>
+        <w:t>Bu form ile verdiğim tüm bilgi ve belgelerin doğruluğunu kabul ve beyan ederim. Kayıt hakkı kazandığım takdirde, başvuru kayıt koşullarına uymayan bir durumla karşılaşılması halinde kaydımın silinmesini ve iptalini kabul ediyorum.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2D09A116" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="00B14419">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Başvuru İçin Gerekli Belgeler:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65759558" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="00B14419">
+    <w:p w14:paraId="38EBB338" w14:textId="77777777" w:rsidR="005D771F" w:rsidRPr="005D771F" w:rsidRDefault="005D771F" w:rsidP="005D771F">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C2F6B">
-[...5 lines deleted...]
-        <w:t>1) Başvuru Formu,</w:t>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1) Başvuru Formu, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEF2E54" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="00B14419">
+    <w:p w14:paraId="45472C75" w14:textId="77777777" w:rsidR="005D771F" w:rsidRPr="005D771F" w:rsidRDefault="005D771F" w:rsidP="005D771F">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C2F6B">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">2) Kayıtlı olduğu Üniversiteye ait yeni tarihli öğrenci belgesi, </w:t>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2) Kayıtlı olduğu Üniversiteye ait öğrenci belgesi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D132CA" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="00B14419">
+    <w:p w14:paraId="3B2A11DC" w14:textId="5D8C2B91" w:rsidR="005D771F" w:rsidRPr="005D771F" w:rsidRDefault="005D771F" w:rsidP="005D771F">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C2F6B">
-[...5 lines deleted...]
-        <w:t>3) ÖSYS Sonuç belgesi,</w:t>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3) Öğrencinin yerleştiği yıla ait ÖSYM Yerleştirme ve ÖSYM Sonuç belgeleri,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18966D57" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="00B14419">
+    <w:p w14:paraId="7664134C" w14:textId="2C5D76BD" w:rsidR="005D771F" w:rsidRPr="005D771F" w:rsidRDefault="005D771F" w:rsidP="005D771F">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C2F6B">
-[...5 lines deleted...]
-        <w:t>4) Ders içeriklerini gösterir onaylı belge,</w:t>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) Ders içeriklerini gösterir belge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(e-imzalı veya barkotlu belge, yok ise ıslak imzalı/onaylı belge)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DED631E" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="00B14419">
+    <w:p w14:paraId="78454663" w14:textId="750B62F2" w:rsidR="005D771F" w:rsidRPr="005D771F" w:rsidRDefault="005D771F" w:rsidP="005D771F">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C2F6B">
-[...5 lines deleted...]
-        <w:t>5) Onaylı Transkript</w:t>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) Transkript </w:t>
       </w:r>
-      <w:r w:rsidR="00A11FE6" w:rsidRPr="002C2F6B">
-[...13 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(e-imzalı veya barkotlu belge, yok ise ıslak imzalı/onaylı belge)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77005ECC" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="00B14419">
+    <w:p w14:paraId="14AA46DE" w14:textId="353C8EF6" w:rsidR="005D771F" w:rsidRPr="005D771F" w:rsidRDefault="005D771F" w:rsidP="005D771F">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7485"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C2F6B">
-[...5 lines deleted...]
-        <w:t>6) Lise Diploması Fotokopisi,</w:t>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6) Lise Diploması fotokopisi,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64419D56" w14:textId="77777777" w:rsidR="00877206" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="00B14419">
+    <w:p w14:paraId="636D72B6" w14:textId="4D0985F5" w:rsidR="005D771F" w:rsidRPr="005D771F" w:rsidRDefault="005D771F" w:rsidP="005D771F">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C2F6B">
-[...5 lines deleted...]
-        <w:t>7) Disiplin Durumu Transkriptinde belirtilmemiş ise Disiplin cezasının bulunmadığına dair belge</w:t>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7) Disiplin cezasının bulunmadığına dair belge</w:t>
       </w:r>
-      <w:r w:rsidR="00A11FE6" w:rsidRPr="002C2F6B">
-[...13 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Öğrenci belgesinde veya transkriptinde belirtilmiş ise ayrıca bu belge istenmemekte.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132F4AEC" w14:textId="76C3EF01" w:rsidR="00B20719" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="00716629">
+    <w:p w14:paraId="4CD98F13" w14:textId="3D725EB1" w:rsidR="00B85346" w:rsidRDefault="00877206" w:rsidP="00716629">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5895"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C2F6B">
-[...5 lines deleted...]
-        <w:t>8) Yurtdışından yapılan başvurularda ilave gerekli belgeler.</w:t>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) </w:t>
+      </w:r>
+      <w:r w:rsidR="005D771F" w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Yurtdışı yükseköğretim kurumlarında</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D771F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n yapılan başvurularda ilave gerekli belgeler.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C5EDA3" w14:textId="77777777" w:rsidR="00716629" w:rsidRPr="002C2F6B" w:rsidRDefault="00716629" w:rsidP="00716629">
+    <w:p w14:paraId="215650B6" w14:textId="77777777" w:rsidR="00FF1AFD" w:rsidRDefault="00FF1AFD" w:rsidP="00716629">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5895"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE0A02C" w14:textId="77777777" w:rsidR="00716629" w:rsidRPr="002C2F6B" w:rsidRDefault="00716629" w:rsidP="00716629">
+    <w:p w14:paraId="7D4E7F92" w14:textId="77777777" w:rsidR="00FF1AFD" w:rsidRDefault="00FF1AFD" w:rsidP="00716629">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5895"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30C8A822" w14:textId="77777777" w:rsidR="00716629" w:rsidRPr="002C2F6B" w:rsidRDefault="00716629" w:rsidP="00716629">
+    <w:p w14:paraId="380318EF" w14:textId="77777777" w:rsidR="00FF1AFD" w:rsidRDefault="00FF1AFD" w:rsidP="00716629">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5895"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="617B399B" w14:textId="77777777" w:rsidR="00716629" w:rsidRPr="002C2F6B" w:rsidRDefault="00716629" w:rsidP="00716629">
+    <w:p w14:paraId="21D4991D" w14:textId="77777777" w:rsidR="00B85346" w:rsidRPr="00B85346" w:rsidRDefault="00B85346" w:rsidP="00716629">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5895"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C146750" w14:textId="77777777" w:rsidR="00716629" w:rsidRPr="002C2F6B" w:rsidRDefault="00716629" w:rsidP="00716629">
-[...27 lines deleted...]
-    <w:p w14:paraId="1859F60F" w14:textId="77777777" w:rsidR="00D53F18" w:rsidRPr="002C2F6B" w:rsidRDefault="00B20719" w:rsidP="00A5137E">
+    <w:p w14:paraId="3D447B4A" w14:textId="4A5012F4" w:rsidR="00B85346" w:rsidRPr="00B85346" w:rsidRDefault="00B20719" w:rsidP="00B85346">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tarih:</w:t>
       </w:r>
       <w:r w:rsidRPr="002C2F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ........../......../............................             </w:t>
       </w:r>
       <w:r w:rsidR="00C41D07" w:rsidRPr="002C2F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="002C2F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="002C2F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>İmza:</w:t>
       </w:r>
       <w:r w:rsidRPr="002C2F6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ........................................................</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D53F18" w:rsidRPr="002C2F6B" w:rsidSect="00B14419">
+    <w:sectPr w:rsidR="00B85346" w:rsidRPr="00B85346" w:rsidSect="004B7214">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="594" w:right="1440" w:bottom="426" w:left="1440" w:header="340" w:footer="403" w:gutter="0"/>
+      <w:pgMar w:top="594" w:right="1440" w:bottom="426" w:left="1440" w:header="340" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4416EDB1" w14:textId="77777777" w:rsidR="00F51B36" w:rsidRDefault="00F51B36" w:rsidP="003D611E">
+    <w:p w14:paraId="74854983" w14:textId="77777777" w:rsidR="00353AA6" w:rsidRDefault="00353AA6" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="083CD8DF" w14:textId="77777777" w:rsidR="00F51B36" w:rsidRDefault="00F51B36" w:rsidP="003D611E">
+    <w:p w14:paraId="2946022F" w14:textId="77777777" w:rsidR="00353AA6" w:rsidRDefault="00353AA6" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1293,672 +1420,747 @@
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="252FEFF3" w14:textId="77777777" w:rsidR="00F51B36" w:rsidRDefault="00F51B36" w:rsidP="003D611E">
+    <w:p w14:paraId="41692F04" w14:textId="77777777" w:rsidR="00353AA6" w:rsidRDefault="00353AA6" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F843558" w14:textId="77777777" w:rsidR="00F51B36" w:rsidRDefault="00F51B36" w:rsidP="003D611E">
+    <w:p w14:paraId="0397AE70" w14:textId="77777777" w:rsidR="00353AA6" w:rsidRDefault="00353AA6" w:rsidP="003D611E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNormal"/>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:tblInd w:w="-572" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1276"/>
-      <w:gridCol w:w="6237"/>
+      <w:gridCol w:w="1134"/>
+      <w:gridCol w:w="6379"/>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="1275"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="006315F5" w14:paraId="5B4DCAF8" w14:textId="77777777" w:rsidTr="002C2F6B">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="006315F5" w14:paraId="5B4DCAF8" w14:textId="77777777" w:rsidTr="00F878AE">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1276" w:type="dxa"/>
+          <w:tcW w:w="1134" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="0F138FB0" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="006315F5" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:ind w:left="102"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006315F5">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5F96E7" wp14:editId="6490CB15">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5F96E7" wp14:editId="6B0257E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>62230</wp:posOffset>
+                  <wp:posOffset>16930</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>93345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="664234" cy="677103"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="0" r="2540" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="image1.png"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="image1.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="664234" cy="677103"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6237" w:type="dxa"/>
+          <w:tcW w:w="6379" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="2AEB56D3" w14:textId="77777777" w:rsidR="004D3F4C" w:rsidRPr="002C2F6B" w:rsidRDefault="004D3F4C" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="1"/>
             <w:ind w:right="185"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="561E0FE7" w14:textId="64E05D20" w:rsidR="00ED12CA" w:rsidRPr="002C2F6B" w:rsidRDefault="003624DA" w:rsidP="003624DA">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="1" w:after="120"/>
             <w:ind w:right="187"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>ÖĞRENCİ İŞLERİ DAİRE BAŞKANLIĞI</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7C7BFA6C" w14:textId="65D922EF" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="002C2F6B">
+        <w:p w14:paraId="4123F7A7" w14:textId="77777777" w:rsidR="00F878AE" w:rsidRDefault="00877206" w:rsidP="002C2F6B">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="1"/>
             <w:ind w:right="-9"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>GENEL NOT ORTALAMASI</w:t>
           </w:r>
-          <w:r w:rsidR="00B20719" w:rsidRPr="002C2F6B">
+          <w:r w:rsidR="00F878AE">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve"> KAPSAMINDA </w:t>
+            <w:t xml:space="preserve"> İLE </w:t>
           </w:r>
+        </w:p>
+        <w:p w14:paraId="7C7BFA6C" w14:textId="5F790790" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00877206" w:rsidP="002C2F6B">
+          <w:pPr>
+            <w:pStyle w:val="TableParagraph"/>
+            <w:spacing w:before="1"/>
+            <w:ind w:right="-9"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">KURUMLARARASI </w:t>
           </w:r>
           <w:r w:rsidR="00B20719" w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>YATAY GEÇİŞ BAŞVURU FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3B42F6DF" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="31"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Doküman No</w:t>
+            <w:t>Doküman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="002C2F6B">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1275" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1305A9BF" w14:textId="575A2BA2" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00C41D07" w:rsidP="001C7BD3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="36"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00B14419" w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ÖİDB-FR-0</w:t>
           </w:r>
           <w:r w:rsidR="00ED12CA" w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>04</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="006315F5" w14:paraId="2A681DBF" w14:textId="77777777" w:rsidTr="002C2F6B">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="006315F5" w14:paraId="2A681DBF" w14:textId="77777777" w:rsidTr="00F878AE">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1276" w:type="dxa"/>
+          <w:tcW w:w="1134" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="527069FA" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="006315F5" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6237" w:type="dxa"/>
+          <w:tcW w:w="6379" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="3D9E8C83" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="06815EA0" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="006A2184" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="28"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">İlk </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00955F8D" w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Yayın Tarihi</w:t>
+            <w:t>Yayın</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00955F8D" w:rsidRPr="002C2F6B">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00955F8D" w:rsidRPr="002C2F6B">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Tarihi</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1275" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2C17DC38" w14:textId="025EA569" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="006315F5" w:rsidP="000A7FA5">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="33"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00ED12CA" w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>15.04.2019</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="006315F5" w14:paraId="35B16DCF" w14:textId="77777777" w:rsidTr="002C2F6B">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="006315F5" w14:paraId="35B16DCF" w14:textId="77777777" w:rsidTr="00F878AE">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1276" w:type="dxa"/>
+          <w:tcW w:w="1134" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="7749F436" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="006315F5" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6237" w:type="dxa"/>
+          <w:tcW w:w="6379" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="6B2AB4EC" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="606BC4EF" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="28"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Revizyon Tarihi</w:t>
+            <w:t>Revizyon</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="002C2F6B">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="002C2F6B">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Tarihi</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1275" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="216EE0C3" w14:textId="2A11E069" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00ED12CA" w:rsidP="000A7FA5">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="33"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> 13.02.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="006315F5" w14:paraId="212ACB0B" w14:textId="77777777" w:rsidTr="002C2F6B">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="006315F5" w14:paraId="212ACB0B" w14:textId="77777777" w:rsidTr="00F878AE">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1276" w:type="dxa"/>
+          <w:tcW w:w="1134" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="72CE7749" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="006315F5" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6237" w:type="dxa"/>
+          <w:tcW w:w="6379" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="75C32A98" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5B460BD1" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="29"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Revizyon No</w:t>
+            <w:t>Revizyon</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="002C2F6B">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1275" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="294041D8" w14:textId="44B38137" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00C41D07" w:rsidP="000A7FA5">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="34"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="000A7FA5" w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
           <w:r w:rsidR="00ED12CA" w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00955F8D" w:rsidRPr="006315F5" w14:paraId="56141D41" w14:textId="77777777" w:rsidTr="002C2F6B">
+    <w:tr w:rsidR="00955F8D" w:rsidRPr="006315F5" w14:paraId="56141D41" w14:textId="77777777" w:rsidTr="00F878AE">
       <w:trPr>
         <w:trHeight w:val="116"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1276" w:type="dxa"/>
+          <w:tcW w:w="1134" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="01BC3B18" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="006315F5" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6237" w:type="dxa"/>
+          <w:tcW w:w="6379" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="2D33AFE2" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="32EF325E" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00955F8D" w:rsidP="00955F8D">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="69"/>
             <w:ind w:left="103"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Sayfa</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1275" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1D6C12A6" w14:textId="77777777" w:rsidR="00955F8D" w:rsidRPr="002C2F6B" w:rsidRDefault="00C41D07" w:rsidP="000A7FA5">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="74"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002C2F6B">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00955F8D" w:rsidRPr="002C2F6B">
@@ -2063,188 +2265,202 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="112602842">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XkY5p3ve/7TE/mI/qfHLkT9bBsJEUBI7840D4sSphEk2xcJkZlMHtFNIgueFeOkLJj0pyt8b3fv2rz0SNYmh3A==" w:salt="UTPnddPPfrQ2aXFf0X8rzw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jAH2+uehcWPFwkrOoRPdj0O7f+uI3Xw6yENArSl0+D89Zm0PNkOXfXC/VosblVyH2N1xO2VIkKSnrCC9lQ3G1Q==" w:salt="WVy/lYDGuMwSif202uOmig=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE4A0D"/>
     <w:rsid w:val="00046EE6"/>
     <w:rsid w:val="00072F40"/>
     <w:rsid w:val="000A7FA5"/>
     <w:rsid w:val="000D3F34"/>
     <w:rsid w:val="000F0740"/>
+    <w:rsid w:val="00110934"/>
     <w:rsid w:val="001279BC"/>
     <w:rsid w:val="0013184D"/>
     <w:rsid w:val="0016366C"/>
     <w:rsid w:val="00164611"/>
     <w:rsid w:val="00176389"/>
     <w:rsid w:val="00191272"/>
     <w:rsid w:val="001A3524"/>
     <w:rsid w:val="001A63CF"/>
     <w:rsid w:val="001B6399"/>
     <w:rsid w:val="001C7BD3"/>
     <w:rsid w:val="001D5E61"/>
     <w:rsid w:val="001F00E8"/>
+    <w:rsid w:val="00202D03"/>
     <w:rsid w:val="00204A5E"/>
     <w:rsid w:val="00206489"/>
+    <w:rsid w:val="00215119"/>
     <w:rsid w:val="00232DFF"/>
     <w:rsid w:val="002800C9"/>
     <w:rsid w:val="00297884"/>
     <w:rsid w:val="002A24BE"/>
     <w:rsid w:val="002C2F6B"/>
     <w:rsid w:val="002F0F5B"/>
+    <w:rsid w:val="00353AA6"/>
     <w:rsid w:val="003552C7"/>
     <w:rsid w:val="003624DA"/>
     <w:rsid w:val="00364716"/>
     <w:rsid w:val="003C251E"/>
     <w:rsid w:val="003D3EF0"/>
     <w:rsid w:val="003D611E"/>
     <w:rsid w:val="003F2407"/>
     <w:rsid w:val="00470DAA"/>
     <w:rsid w:val="0048777C"/>
+    <w:rsid w:val="004B7214"/>
+    <w:rsid w:val="004D3111"/>
     <w:rsid w:val="004D3F4C"/>
     <w:rsid w:val="004F42EE"/>
     <w:rsid w:val="004F6B95"/>
     <w:rsid w:val="005112B8"/>
     <w:rsid w:val="00515085"/>
     <w:rsid w:val="005274D4"/>
     <w:rsid w:val="00543EB9"/>
     <w:rsid w:val="005738A3"/>
     <w:rsid w:val="00595AFF"/>
+    <w:rsid w:val="005D771F"/>
     <w:rsid w:val="005F6413"/>
+    <w:rsid w:val="0063131F"/>
     <w:rsid w:val="006315F5"/>
     <w:rsid w:val="00642264"/>
     <w:rsid w:val="006605A6"/>
     <w:rsid w:val="006A2184"/>
     <w:rsid w:val="006D489D"/>
     <w:rsid w:val="006F057C"/>
     <w:rsid w:val="006F2E18"/>
     <w:rsid w:val="00710955"/>
     <w:rsid w:val="00716629"/>
     <w:rsid w:val="00756D4D"/>
     <w:rsid w:val="00786B25"/>
     <w:rsid w:val="007B488D"/>
     <w:rsid w:val="007B6A28"/>
     <w:rsid w:val="00810A07"/>
     <w:rsid w:val="00813B54"/>
     <w:rsid w:val="00824744"/>
     <w:rsid w:val="0084795B"/>
     <w:rsid w:val="0085635D"/>
     <w:rsid w:val="00863875"/>
     <w:rsid w:val="00877206"/>
     <w:rsid w:val="008D2297"/>
     <w:rsid w:val="00952ABB"/>
     <w:rsid w:val="00955F8D"/>
     <w:rsid w:val="009620B7"/>
     <w:rsid w:val="009770A1"/>
     <w:rsid w:val="00983FE0"/>
     <w:rsid w:val="009C11AD"/>
     <w:rsid w:val="009D72AC"/>
     <w:rsid w:val="00A06703"/>
     <w:rsid w:val="00A11FE6"/>
     <w:rsid w:val="00A20C3D"/>
+    <w:rsid w:val="00A50A16"/>
     <w:rsid w:val="00A5137E"/>
     <w:rsid w:val="00A66F9D"/>
     <w:rsid w:val="00A77115"/>
     <w:rsid w:val="00B14419"/>
     <w:rsid w:val="00B20719"/>
+    <w:rsid w:val="00B72B53"/>
     <w:rsid w:val="00B849C0"/>
+    <w:rsid w:val="00B85346"/>
     <w:rsid w:val="00BB29EE"/>
     <w:rsid w:val="00BB49E9"/>
     <w:rsid w:val="00BB6A80"/>
     <w:rsid w:val="00C01814"/>
     <w:rsid w:val="00C10273"/>
     <w:rsid w:val="00C41D07"/>
     <w:rsid w:val="00C57D36"/>
     <w:rsid w:val="00C65F0B"/>
     <w:rsid w:val="00CA2B19"/>
     <w:rsid w:val="00CA72FD"/>
     <w:rsid w:val="00CD40D1"/>
     <w:rsid w:val="00CE7258"/>
     <w:rsid w:val="00CE72F4"/>
     <w:rsid w:val="00D001F4"/>
     <w:rsid w:val="00D53F18"/>
     <w:rsid w:val="00D866F8"/>
     <w:rsid w:val="00D92592"/>
     <w:rsid w:val="00E165A8"/>
     <w:rsid w:val="00E23A36"/>
     <w:rsid w:val="00E3133E"/>
     <w:rsid w:val="00E37906"/>
     <w:rsid w:val="00E606BA"/>
     <w:rsid w:val="00ED12CA"/>
     <w:rsid w:val="00EE4A0D"/>
     <w:rsid w:val="00EF1BF2"/>
     <w:rsid w:val="00F04906"/>
+    <w:rsid w:val="00F12410"/>
     <w:rsid w:val="00F51B36"/>
     <w:rsid w:val="00F52E56"/>
     <w:rsid w:val="00F662B1"/>
+    <w:rsid w:val="00F878AE"/>
     <w:rsid w:val="00FC4F01"/>
     <w:rsid w:val="00FD1BA5"/>
+    <w:rsid w:val="00FF1AFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2B046863"/>
@@ -3291,73 +3507,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DFF147-8678-418F-9AF0-FEAB0E87C805}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>155</Words>
-  <Characters>1096</Characters>
+  <Words>177</Words>
+  <Characters>1280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TOROS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1201</CharactersWithSpaces>
+  <CharactersWithSpaces>1436</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>TOROS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>