--- v0 (2026-04-04)
+++ v1 (2026-05-18)
@@ -1,3819 +1,3191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="1BAD98E3" w14:textId="6ACAAB56" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB" w:rsidP="001E4339">
+      <w:pPr>
+        <w:pStyle w:val="Balk1"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-567" w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D277DD" w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KİŞİSEL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BİLGİLERİ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-633" w:tblpY="145"/>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1616"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="7796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w14:paraId="0BCD2618" w14:textId="77777777" w:rsidTr="00CA631D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="686C5962" w14:textId="77777777" w:rsidTr="009B7940">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42DDBAB8" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="6DCF00DF" w14:textId="034B9E23" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+            <w:r w:rsidRPr="00CE1D3D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADI SOYADI </w:t>
+              <w:t>Ad Soyad</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA631D">
+            <w:r w:rsidR="00AA3103">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:br/>
-[...31 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F510221" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="396164FF" w14:textId="77777777" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A91136">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="2F3A23FA" w14:textId="77777777" w:rsidTr="009B7940">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAE0122" w14:textId="06FE4C0F" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uyruk</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3103">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71CB8B4B" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="716E4AD8" w14:textId="77777777" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A91136">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="336EE14D" w14:textId="77777777" w:rsidTr="009B7940">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6482E9B0" w14:textId="64B88D6B" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Doğum Tarihi</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3103">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28ABBE40" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="0D4BE3CD" w14:textId="77777777" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A91136">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="225F9DE3" w14:textId="77777777" w:rsidTr="009B7940">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC618CB" w14:textId="1716405F" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Telefon</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3103">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAE566B" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="2DB20B13" w14:textId="77777777" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A91136">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="42831E94" w14:textId="77777777" w:rsidTr="009B7940">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4938D9F7" w14:textId="4BB03F7F" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yazışma Adresi</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3103">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E36376A" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="250EC408" w14:textId="77777777" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A91136">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="1ED0DADF" w14:textId="77777777" w:rsidTr="009B7940">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B38EC08" w14:textId="4380D3D0" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E-posta</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3103">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="7796" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40F8B09B" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="11C3C7B3" w14:textId="77777777" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A91136">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D69635E" w14:textId="3444EF6A" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB" w:rsidP="00417968">
+      <w:pPr>
+        <w:pStyle w:val="Balk1"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="-567" w:firstLine="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II. ÖĞRENCİLİK DURUMU</w:t>
+      </w:r>
+      <w:r w:rsidR="00D277DD" w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NA İLİŞKİN BİLGİLER</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="5812"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="12436924" w14:textId="77777777" w:rsidTr="00AA3103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F15FC7E" w14:textId="404AA2E3" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Öğrenci No</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3103">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9BEEA5" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="69844477" w14:textId="77777777" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A91136">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="3740507D" w14:textId="77777777" w:rsidTr="00AA3103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B5BCDF" w14:textId="0A57AD85" w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ÖĞRENCİ NO</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fakülte / Yüksekokul</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA631D">
+            <w:r w:rsidR="00AA3103">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:br/>
-[...9 lines deleted...]
-              <w:t>(Student No)</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1EFC98" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="371B8EC1" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w14:paraId="29A6FC66" w14:textId="77777777" w:rsidTr="00CA631D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="7632495B" w14:textId="77777777" w:rsidTr="00AA3103">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="583B1626" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="73C5B857" w14:textId="60A86CA1" w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+            <w:r w:rsidRPr="00CE1D3D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>FAKÜLTESİ</w:t>
+              <w:t>Bölüm / Program</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA631D">
+            <w:r w:rsidR="00AA3103">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:br/>
-[...9 lines deleted...]
-              <w:t>(Faculity)</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="378" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCD88D1" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="033DD573" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="61DF9B60" w14:textId="77777777" w:rsidTr="00AA3103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2550BC" w14:textId="385C47DC" w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sınıf / Yarıyıl</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3103">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0106B20A" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="15972127" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="76D12183" w14:textId="77777777" w:rsidTr="00AA3103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A589348" w14:textId="473DA7ED" w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Genel Not Ortalaması</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3103">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78E8E3B3" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="13171018" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w14:paraId="05ACF6D9" w14:textId="77777777" w:rsidTr="00AA3103">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFF92A7" w14:textId="2360033F" w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yerleştirildiği YKS Puanı ve Puan Türü</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA3103">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="874" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19744178" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="1AA9F872" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00CE1D3D" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0975E695" w14:textId="7192C0E6" w:rsidR="00A91136" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB" w:rsidP="00417968">
+      <w:pPr>
+        <w:pStyle w:val="Balk1"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="-567" w:firstLine="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D277DD" w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ÇİFT ANADAL/YANDAL PROGRAM TERCİHLERİ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="6663"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009B7940" w:rsidRPr="00CE1D3D" w14:paraId="2B28D327" w14:textId="76D8FF1D" w:rsidTr="00CE1D3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13692D37" w14:textId="251D9284" w:rsidR="009B7940" w:rsidRPr="00CE1D3D" w:rsidRDefault="009B7940" w:rsidP="009B7940">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Başvurulan Fakülte/Bölüm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0045C7" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="3C6C8B4D" w14:textId="15753BA0" w:rsidR="009B7940" w:rsidRPr="00CE1D3D" w:rsidRDefault="009B7940" w:rsidP="009B7940">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+            <w:r w:rsidRPr="00CE1D3D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Çift Anadal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5181AB13" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="7DBFE7A7" w14:textId="4D7D16FB" w:rsidR="009B7940" w:rsidRPr="00CE1D3D" w:rsidRDefault="009B7940" w:rsidP="009B7940">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+            <w:r w:rsidRPr="00CE1D3D">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...106 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Yandal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w14:paraId="09CA89CF" w14:textId="77777777" w:rsidTr="00CA631D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009B7940" w:rsidRPr="00CE1D3D" w14:paraId="1F4EAF49" w14:textId="4626F611" w:rsidTr="00CE1D3D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1616" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="062DA588" w14:textId="77777777" w:rsidR="00DE3FEE" w:rsidRPr="00CA631D" w:rsidRDefault="00DE3FEE" w:rsidP="00CA631D">
+          <w:p w14:paraId="58395243" w14:textId="0D7DF27B" w:rsidR="009B7940" w:rsidRPr="00CE1D3D" w:rsidRDefault="009B7940" w:rsidP="00CE1D3D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...771 lines deleted...]
-              <w:pStyle w:val="AralkYok"/>
+              <w:pStyle w:val="ListeParagraf"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...469 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="6663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="342BBD66" w14:textId="77777777" w:rsidR="00D05893" w:rsidRPr="00CA631D" w:rsidRDefault="00D05893" w:rsidP="0096504B">
+          <w:p w14:paraId="22A78E09" w14:textId="77777777" w:rsidR="009B7940" w:rsidRPr="00CE1D3D" w:rsidRDefault="009B7940" w:rsidP="009B7940">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...13 lines deleted...]
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...92 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC52E28" w14:textId="77777777" w:rsidR="00D05893" w:rsidRPr="00CA631D" w:rsidRDefault="00D05893" w:rsidP="00EC0766">
+          <w:p w14:paraId="2A15BF0A" w14:textId="198F06DC" w:rsidR="009B7940" w:rsidRPr="00CE1D3D" w:rsidRDefault="00417968" w:rsidP="009B7940">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBAC284" w14:textId="4FDDF1CB" w:rsidR="009B7940" w:rsidRPr="00CE1D3D" w:rsidRDefault="00417968" w:rsidP="009B7940">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="64526228" w14:textId="77777777" w:rsidR="00AA3103" w:rsidRDefault="00AA3103" w:rsidP="00AA3103">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-639" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="8080"/>
+        <w:gridCol w:w="1276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3103" w14:paraId="4474A685" w14:textId="1404BBDF" w:rsidTr="00AA3103">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8790" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7C0911" w14:textId="0BB44CA5" w:rsidR="00AA3103" w:rsidRPr="00AA3103" w:rsidRDefault="00AA3103" w:rsidP="00AA3103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA3103">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Başvuru yaptığım Çift Anadal Programına yerleştirilmediğim takdirde aşağıda yer alan Bölümünün Yandal Programına yerleştirilmek istiyorum.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A82877" w14:textId="340455A8" w:rsidR="00AA3103" w:rsidRPr="00AA3103" w:rsidRDefault="00AA3103" w:rsidP="00AA3103">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yandal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA3103" w:rsidRPr="00CE1D3D" w14:paraId="67C2B8CC" w14:textId="77777777" w:rsidTr="00AA3103">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9BE63E" w14:textId="77777777" w:rsidR="00AA3103" w:rsidRPr="00CE1D3D" w:rsidRDefault="00AA3103" w:rsidP="00AA3103">
+            <w:pPr>
+              <w:pStyle w:val="ListeParagraf"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4676C567" w14:textId="77777777" w:rsidR="00D05893" w:rsidRPr="00CA631D" w:rsidRDefault="00D05893" w:rsidP="0096504B">
-[...24 lines deleted...]
-          <w:p w14:paraId="557FEA71" w14:textId="77777777" w:rsidR="00D05893" w:rsidRPr="00CA631D" w:rsidRDefault="00D05893" w:rsidP="00EC0766">
+          <w:p w14:paraId="79DCB954" w14:textId="71CCFAE0" w:rsidR="00AA3103" w:rsidRPr="00CE1D3D" w:rsidRDefault="00AA3103" w:rsidP="00AA3103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...81 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C711A0E" w14:textId="77777777" w:rsidR="00D05893" w:rsidRPr="00CA631D" w:rsidRDefault="00D05893" w:rsidP="0096504B">
+          <w:p w14:paraId="23BEBF6F" w14:textId="70C93396" w:rsidR="00AA3103" w:rsidRPr="00CE1D3D" w:rsidRDefault="00AA3103" w:rsidP="00AA3103">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE1D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Yatay Geçiş Yapmasında Sakınca Yoktur</w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29F19912" w14:textId="4A38138A" w:rsidR="009B7940" w:rsidRDefault="009B7940" w:rsidP="00AA3103">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD8C23E" w14:textId="77777777" w:rsidR="00AA3103" w:rsidRPr="00CE1D3D" w:rsidRDefault="00AA3103" w:rsidP="00AA3103">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57AE16FE" w14:textId="77777777" w:rsidR="001E4339" w:rsidRDefault="001E4339" w:rsidP="001E4339">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E4339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A1A5ACF" wp14:editId="549853A0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>933450</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>297180</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6144895" cy="0"/>
+                <wp:effectExtent l="17145" t="10160" r="10160" b="18415"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="8" name="Line 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6144895" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="19050">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="lgDashDot"/>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="59802819" id="Line 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="73.5pt,23.4pt" to="557.35pt,23.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoGBpDvgEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wUbdEacXpI1l26&#10;LUC7H8BIsi1MFgVSiZN/P0n5WLHdhvkgUCL59N4TvXg6jE7sDbFF38r5rJbCeIXa+r6VP96ePz1I&#10;wRG8BofetPJoWD4tP35YTKExNzig04ZEAvHcTKGVQ4yhqSpWgxmBZxiMT8kOaYSYttRXmmBK6KOr&#10;bur6vpqQdCBUhjmdrk9JuSz4XWdU/N51bKJwrUzcYlmprNu8VssFND1BGKw604B/YDGC9enSK9Qa&#10;Iogd2b+gRqsIGbs4UzhW2HVWmaIhqZnXf6h5HSCYoiWZw+FqE/8/WPVtv/IbytTVwb+GF1Q/WXhc&#10;DeB7Uwi8HUN6uHm2qpoCN9eWvOGwIbGdvqJONbCLWFw4dDRmyKRPHIrZx6vZ5hCFSof389vbh8c7&#10;KdQlV0FzaQzE8YvBUeSglc767AM0sH/hmIlAcynJxx6frXPlLZ0XU2L7WN/VpYPRWZ2zuY6p364c&#10;iT3kcShfkZUy78sy9Bp4ONW5PsdrjKdhIdx5Xa4aDOjP5ziCdac4UXP+bFV2J48iN1vUxw1dLEyP&#10;WTScBy9Py/t96f79eyx/AQAA//8DAFBLAwQUAAYACAAAACEALaZXedwAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/CQBCF7yT+h82YcDGyrcFqareEaLigHgR/wNAd28bubNNdoPx7hniQ43vz&#10;8uZ9xWJ0nTrQEFrPBtJZAoq48rbl2sD3dnX/DCpEZIudZzJwogCL8mZSYG79kb/osIm1khIOORpo&#10;YuxzrUPVkMMw8z2x3H784DCKHGptBzxKuev0Q5Jk2mHL8qHBnl4bqn43e2cgw9VHrx/f3z5Da92d&#10;XrttunTGTG/H5QuoSGP8D8NlvkyHUjbt/J5tUJ3o+ZOwRAPzTBAugVQsULs/R5eFvkYozwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAoGBpDvgEAAGYDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtpld53AAAAAoBAAAPAAAAAAAAAAAAAAAAABgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokeweight="1.5pt">
+                <v:stroke dashstyle="longDashDot"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B578DB" w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Başvuru Tarihi: ____ / ____ / ______</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7940" w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00B578DB" w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öğrencinin İmzası: </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7940" w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527F5348" w14:textId="57051D7F" w:rsidR="00417968" w:rsidRPr="001E4339" w:rsidRDefault="00D9342D" w:rsidP="001E4339">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9342D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>BU BÖLÜM ÜNİVERSİTE YETKİLİ BİRİMLERİNCE DOLDURULACAKTIR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37651FDE" w14:textId="5666BB08" w:rsidR="00D9342D" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB" w:rsidP="00417968">
+      <w:pPr>
+        <w:pStyle w:val="Balk1"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV. BÖLÜM BAŞKANLIĞI</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-640" w:tblpY="129"/>
+        <w:tblW w:w="10036" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3657"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2835"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D9342D" w:rsidRPr="00CE1D3D" w14:paraId="1DDC1B95" w14:textId="2FE18B6D" w:rsidTr="00543758">
+        <w:trPr>
+          <w:trHeight w:val="836"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3657" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E482714" w14:textId="77777777" w:rsidR="00D9342D" w:rsidRPr="00CE1D3D" w:rsidRDefault="00D9342D" w:rsidP="00543758">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Başvuruyu İnceleyenin </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44045A70" w14:textId="250A1158" w:rsidR="00D9342D" w:rsidRPr="00CE1D3D" w:rsidRDefault="00D9342D" w:rsidP="00543758">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adı Soyadı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A015A35" w14:textId="77777777" w:rsidR="00D05893" w:rsidRPr="00CA631D" w:rsidRDefault="00D05893" w:rsidP="00EC0766">
+          <w:p w14:paraId="760E4E3B" w14:textId="41DCBA7F" w:rsidR="00D9342D" w:rsidRPr="00CE1D3D" w:rsidRDefault="00D9342D" w:rsidP="00543758">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-              <w:spacing w:before="87"/>
+            <w:r w:rsidRPr="00CE1D3D">
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+              <w:t xml:space="preserve">Başvurusu Uygundur          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE1D3D">
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sağlık, Kültür ve Spor Daire Başkanlığı/</w:t>
+              <w:t>☐</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:before="87"/>
+            <w:r w:rsidRPr="00CE1D3D">
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CA631D">
+              <w:t xml:space="preserve">   Başvurusu Uygun Değildir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE1D3D">
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Head of department Health, Culture and Sports</w:t>
+              <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="435ACCE2" w14:textId="77777777" w:rsidR="00D05893" w:rsidRPr="00CA631D" w:rsidRDefault="00D05893" w:rsidP="00EC0766">
+          <w:p w14:paraId="2D1D30D3" w14:textId="77777777" w:rsidR="00D9342D" w:rsidRPr="00CE1D3D" w:rsidRDefault="00D9342D" w:rsidP="00543758">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarih:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B58764" w14:textId="1D56B841" w:rsidR="00D9342D" w:rsidRPr="00CE1D3D" w:rsidRDefault="00D9342D" w:rsidP="00543758">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00CE1D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r w:rsidR="00417968" w:rsidRPr="00CE1D3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Yatay Geçiş Yapmasında Sakınca Yoktur</w:t>
+              <w:t>:</w:t>
             </w:r>
-          </w:p>
-[...129 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D48E943" w14:textId="77777777" w:rsidR="0096504B" w:rsidRPr="00CA631D" w:rsidRDefault="0096504B" w:rsidP="0096504B">
+    <w:p w14:paraId="0AA7E0FD" w14:textId="77777777" w:rsidR="00B578DB" w:rsidRPr="00CE1D3D" w:rsidRDefault="00B578DB" w:rsidP="001E4339">
       <w:pPr>
-        <w:pStyle w:val="AralkYok"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="691FCF04" w14:textId="5B1A5C04" w:rsidR="00D05893" w:rsidRPr="00CA631D" w:rsidRDefault="00D05893" w:rsidP="0096504B">
+    <w:p w14:paraId="40FA2841" w14:textId="051F163F" w:rsidR="00AA3103" w:rsidRPr="00417968" w:rsidRDefault="00417968" w:rsidP="00AA3103">
       <w:pPr>
-        <w:pStyle w:val="AralkYok"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1984"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="150" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-716"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA631D">
+      <w:r w:rsidRPr="00417968">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yukarıda bilgileri bulunan öğrencinin </w:t>
+        <w:t>Varsa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA631D">
+      <w:r w:rsidR="00CE1D3D">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Yatay Geçiş yapmasında herhangi bir sakınca bulunmamaktadır</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA631D">
+      <w:r w:rsidRPr="00417968">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>Açıklamalar:</w:t>
       </w:r>
-      <w:r w:rsidR="00D92592" w:rsidRPr="00CA631D">
+      <w:r w:rsidRPr="00417968">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>.........................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3103">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>............</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0455B774" w14:textId="77777777" w:rsidR="00D05893" w:rsidRPr="00CA631D" w:rsidRDefault="00D05893" w:rsidP="00D05893">
+    <w:p w14:paraId="7971C52E" w14:textId="77777777" w:rsidR="00417968" w:rsidRPr="00417968" w:rsidRDefault="00417968" w:rsidP="00417968">
       <w:pPr>
-        <w:pStyle w:val="AralkYok"/>
-        <w:jc w:val="both"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="676B9F4D" w14:textId="77777777" w:rsidR="00D05893" w:rsidRPr="00CA631D" w:rsidRDefault="00D05893" w:rsidP="00D05893">
+    <w:p w14:paraId="3912B3CA" w14:textId="77777777" w:rsidR="00417968" w:rsidRPr="00417968" w:rsidRDefault="00417968" w:rsidP="00AA3103">
       <w:pPr>
-        <w:pStyle w:val="AralkYok"/>
-        <w:jc w:val="both"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="228" w:lineRule="exact"/>
+        <w:ind w:left="-426"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00417968">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EKLER: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="26CB35B9" w14:textId="77777777" w:rsidR="00D05893" w:rsidRPr="00CA631D" w:rsidRDefault="00D05893" w:rsidP="00D05893">
+    <w:p w14:paraId="1D881105" w14:textId="77777777" w:rsidR="00417968" w:rsidRPr="00417968" w:rsidRDefault="00417968" w:rsidP="00AA3103">
       <w:pPr>
-        <w:pStyle w:val="AralkYok"/>
-        <w:jc w:val="both"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="228" w:lineRule="exact"/>
+        <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00417968">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transkript (1 adet)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="42673B4D" w14:textId="77777777" w:rsidR="008A3919" w:rsidRPr="00CA631D" w:rsidRDefault="008A3919" w:rsidP="00D05893">
+    <w:p w14:paraId="0801AEFB" w14:textId="77777777" w:rsidR="00417968" w:rsidRPr="00417968" w:rsidRDefault="00417968" w:rsidP="00AA3103">
       <w:pPr>
-        <w:pStyle w:val="AralkYok"/>
-        <w:jc w:val="both"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00417968">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Öğrenci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417968">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417968">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elgesi (1 adet)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E22C1D2" w14:textId="77777777" w:rsidR="008A3919" w:rsidRPr="00CA631D" w:rsidRDefault="008A3919" w:rsidP="00D05893">
+    <w:p w14:paraId="43A29592" w14:textId="3F91D8F3" w:rsidR="00417968" w:rsidRPr="00417968" w:rsidRDefault="00417968" w:rsidP="00AA3103">
       <w:pPr>
-        <w:pStyle w:val="AralkYok"/>
-        <w:jc w:val="both"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="-716"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="234038898" w:edGrp="everyone"/>
-      <w:permEnd w:id="234038898"/>
+      <w:r w:rsidRPr="00417968">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anadal diploma programının ilgili sınıf başarı sıralamasına dair belge (ÇAP başvuruları</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3103">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417968">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>için)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5CD8D17F" w14:textId="1CD1EF19" w:rsidR="00067B00" w:rsidRPr="00CA631D" w:rsidRDefault="00067B00" w:rsidP="00D05893">
+    <w:p w14:paraId="4F50D954" w14:textId="77777777" w:rsidR="00417968" w:rsidRPr="00417968" w:rsidRDefault="00417968" w:rsidP="00AA3103">
       <w:pPr>
-        <w:pStyle w:val="AralkYok"/>
-        <w:jc w:val="both"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00417968">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>…. / …. / ….</w:t>
+        <w:t>ÖSYM-YKS Yerleştirme ve Sonuç Belgesi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C39D604" w14:textId="77777777" w:rsidR="00533625" w:rsidRPr="00CA631D" w:rsidRDefault="00533625" w:rsidP="00183B86">
-[...77 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:p w14:paraId="63DEFBD1" w14:textId="77777777" w:rsidR="00417968" w:rsidRDefault="00417968"/>
+    <w:sectPr w:rsidR="00417968" w:rsidSect="00417968">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="1191" w:footer="340" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B5D0682" w14:textId="77777777" w:rsidR="00047691" w:rsidRDefault="00047691" w:rsidP="003D611E">
+    <w:p w14:paraId="5854291F" w14:textId="77777777" w:rsidR="000B2237" w:rsidRDefault="000B2237" w:rsidP="00A56B2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62B0B9B4" w14:textId="77777777" w:rsidR="00047691" w:rsidRDefault="00047691" w:rsidP="003D611E">
+    <w:p w14:paraId="206D7F47" w14:textId="77777777" w:rsidR="000B2237" w:rsidRDefault="000B2237" w:rsidP="00A56B2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...19 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="651FE6E0" w14:textId="77777777" w:rsidR="00047691" w:rsidRDefault="00047691" w:rsidP="003D611E">
+    <w:p w14:paraId="3E625FC4" w14:textId="77777777" w:rsidR="000B2237" w:rsidRDefault="000B2237" w:rsidP="00A56B2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="705F0E97" w14:textId="77777777" w:rsidR="00047691" w:rsidRDefault="00047691" w:rsidP="003D611E">
+    <w:p w14:paraId="39DBE7F0" w14:textId="77777777" w:rsidR="000B2237" w:rsidRDefault="000B2237" w:rsidP="00A56B2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-[...1 lines deleted...]
-      <w:tblInd w:w="-714" w:type="dxa"/>
+      <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-715" w:tblpY="-848"/>
+      <w:tblW w:w="10070" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1314"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1417"/>
+      <w:gridCol w:w="1423"/>
+      <w:gridCol w:w="5953"/>
+      <w:gridCol w:w="1418"/>
+      <w:gridCol w:w="1276"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C51E46" w:rsidRPr="002B3535" w14:paraId="28E83DF4" w14:textId="77777777" w:rsidTr="00CA631D">
+    <w:tr w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w14:paraId="497BA92A" w14:textId="77777777" w:rsidTr="00A56B2E">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1314" w:type="dxa"/>
+          <w:tcW w:w="1423" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="2D61B1C7" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="002B3535" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="3AA3AC24" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="102"/>
             <w:jc w:val="center"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002B3535">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="18"/>
               <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22DF36C8" wp14:editId="5FFFC0D4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="744D6C97" wp14:editId="594BCB26">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>57287</wp:posOffset>
+                  <wp:posOffset>84404</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>67945</wp:posOffset>
+                  <wp:posOffset>65405</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="664234" cy="677103"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="699770" cy="659027"/>
+                <wp:effectExtent l="0" t="0" r="5080" b="8255"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="image1.png"/>
+                <wp:docPr id="16041505" name="Resim 16041505"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="2" name="image1.png"/>
-                        <pic:cNvPicPr/>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1" cstate="print">
+                        <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
+                        <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr>
+                      <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="664234" cy="677103"/>
+                          <a:ext cx="699770" cy="659027"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6058" w:type="dxa"/>
+          <w:tcW w:w="5953" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="17EDE188" w14:textId="751D5578" w:rsidR="00C51E46" w:rsidRPr="00CA631D" w:rsidRDefault="008540AD" w:rsidP="008540AD">
+        <w:p w14:paraId="340FA3B1" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-            <w:ind w:left="62" w:right="187"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:before="1" w:after="120" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="187"/>
             <w:jc w:val="center"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA631D">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>ÖĞRENCİ İŞLERİ DAİRE BAŞKANLIĞI</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2A54F703" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="007C5E59" w:rsidRDefault="00DE4623" w:rsidP="0096504B">
+        <w:p w14:paraId="57078322" w14:textId="727AD143" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-            <w:ind w:left="0" w:right="185"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="187"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>ÖĞRENCİNİN YATAY GEÇİŞİNE ENGEL BİR DURUMUN O</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="009741DF" w:rsidRPr="00CA631D">
+          </w:pPr>
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>LMADIĞINA DAİR BELGE</w:t>
+            <w:t>ÇİFT ANADAL/YANDAL BAŞVURU FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1559" w:type="dxa"/>
+          <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1894F965" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="00CA631D" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="563E9447" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-            <w:spacing w:before="31"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="103"/>
+            <w:jc w:val="both"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA631D">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Doküman No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1417" w:type="dxa"/>
+          <w:tcW w:w="1276" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="26306039" w14:textId="712382BD" w:rsidR="00C51E46" w:rsidRPr="00CA631D" w:rsidRDefault="0079141B" w:rsidP="00BD0594">
+        <w:p w14:paraId="39CB5B55" w14:textId="09A5415E" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-            <w:ind w:left="0"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:before="36" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA631D">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>ÖİDB-FR-0</w:t>
+            <w:t xml:space="preserve"> ÖİDB-FR-0</w:t>
           </w:r>
-          <w:r w:rsidR="007C5E59" w:rsidRPr="00CA631D">
+          <w:r w:rsidR="008A29DB">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
-[...7 lines deleted...]
-            <w:t>0</w:t>
+            <w:t>11</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C51E46" w:rsidRPr="002B3535" w14:paraId="7D01A4BC" w14:textId="77777777" w:rsidTr="00CA631D">
+    <w:tr w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w14:paraId="0FF7860C" w14:textId="77777777" w:rsidTr="00A56B2E">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1314" w:type="dxa"/>
+          <w:tcW w:w="1423" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="709D8BE9" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="002B3535" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="28158F92" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6058" w:type="dxa"/>
+          <w:tcW w:w="5953" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="670D546A" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="002B3535" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="5E318950" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1559" w:type="dxa"/>
+          <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="056C6092" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="00CA631D" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="2D6DA186" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-            <w:spacing w:before="28"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:before="28" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="103"/>
+            <w:jc w:val="both"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA631D">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>İlk Yayın Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1417" w:type="dxa"/>
+          <w:tcW w:w="1276" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="29C17065" w14:textId="4F4699C0" w:rsidR="00C51E46" w:rsidRPr="00CA631D" w:rsidRDefault="008540AD" w:rsidP="00BD0594">
+        <w:p w14:paraId="61DA54E3" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-            <w:ind w:left="0"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:before="33" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA631D">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>13.02.2026</w:t>
+            <w:t xml:space="preserve"> 15.04.2019</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C51E46" w:rsidRPr="002B3535" w14:paraId="3C1A010C" w14:textId="77777777" w:rsidTr="00CA631D">
+    <w:tr w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w14:paraId="5721E996" w14:textId="77777777" w:rsidTr="00A56B2E">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1314" w:type="dxa"/>
+          <w:tcW w:w="1423" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="4319BC87" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="002B3535" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="25DE3E52" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6058" w:type="dxa"/>
+          <w:tcW w:w="5953" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="4D62672D" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="002B3535" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="5A099FF6" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1559" w:type="dxa"/>
+          <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="531D04E9" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="00CA631D" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="3E4A87D8" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-            <w:spacing w:before="28"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:before="28" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="103"/>
+            <w:jc w:val="both"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA631D">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1417" w:type="dxa"/>
+          <w:tcW w:w="1276" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1B523723" w14:textId="70F9D229" w:rsidR="00C51E46" w:rsidRPr="00CA631D" w:rsidRDefault="003B4B05" w:rsidP="00BD0594">
+        <w:p w14:paraId="4C4A3D63" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-            <w:ind w:left="0"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:before="33" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA631D">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>00.00.0000</w:t>
+            <w:t xml:space="preserve"> 13.02.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C51E46" w:rsidRPr="002B3535" w14:paraId="25B5C994" w14:textId="77777777" w:rsidTr="00CA631D">
+    <w:tr w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w14:paraId="666795C2" w14:textId="77777777" w:rsidTr="00A56B2E">
       <w:trPr>
         <w:trHeight w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1314" w:type="dxa"/>
+          <w:tcW w:w="1423" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="4CA70033" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="002B3535" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="4B0B0B8A" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6058" w:type="dxa"/>
+          <w:tcW w:w="5953" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="3DBF925F" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="002B3535" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="01C68421" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1559" w:type="dxa"/>
+          <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="795F2B49" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="00CA631D" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="37C7950B" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-            <w:spacing w:before="29"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:before="29" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="103"/>
+            <w:jc w:val="both"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA631D">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1417" w:type="dxa"/>
+          <w:tcW w:w="1276" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="530C9B7C" w14:textId="1105A86B" w:rsidR="00C51E46" w:rsidRPr="00CA631D" w:rsidRDefault="00BD0594" w:rsidP="00BD0594">
+        <w:p w14:paraId="7EADA388" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-            <w:ind w:left="0"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:before="34" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA631D">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>0</w:t>
-[...7 lines deleted...]
-            <w:t>0</w:t>
+            <w:t xml:space="preserve"> 01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C51E46" w:rsidRPr="002B3535" w14:paraId="0FAA3991" w14:textId="77777777" w:rsidTr="00CA631D">
+    <w:tr w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w14:paraId="5CD1B659" w14:textId="77777777" w:rsidTr="00A56B2E">
       <w:trPr>
-        <w:trHeight w:val="70"/>
+        <w:trHeight w:val="123"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1314" w:type="dxa"/>
+          <w:tcW w:w="1423" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="4A02EAF6" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="002B3535" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="2EE92F56" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6058" w:type="dxa"/>
+          <w:tcW w:w="5953" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="6CFCC20C" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="002B3535" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="42C9B362" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1559" w:type="dxa"/>
+          <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="37AD28AB" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="00CA631D" w:rsidRDefault="00C51E46" w:rsidP="00C51E46">
+        <w:p w14:paraId="4EF398D5" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-            <w:spacing w:before="69"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:before="69" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="103"/>
+            <w:jc w:val="both"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA631D">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Sayfa</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1417" w:type="dxa"/>
+          <w:tcW w:w="1276" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="08FDE797" w14:textId="77777777" w:rsidR="00C51E46" w:rsidRPr="00CA631D" w:rsidRDefault="00C51E46" w:rsidP="00BD0594">
+        <w:p w14:paraId="723B023C" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRPr="00A56B2E" w:rsidRDefault="00A56B2E" w:rsidP="00A56B2E">
           <w:pPr>
-            <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-            <w:ind w:left="0"/>
+            <w:widowControl w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CA631D">
+          <w:r w:rsidRPr="00A56B2E">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1/1</w:t>
+            <w:t xml:space="preserve"> 1/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="106F1B83" w14:textId="77777777" w:rsidR="005C780E" w:rsidRPr="00C51E46" w:rsidRDefault="005C780E" w:rsidP="00C51E46">
+  <w:p w14:paraId="19C26449" w14:textId="70A4A722" w:rsidR="00A56B2E" w:rsidRDefault="00A56B2E">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="59EAFD80" w14:textId="77777777" w:rsidR="00A56B2E" w:rsidRDefault="00A56B2E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListeNumaras3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListeNumaras2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListeMaddemi3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListeMaddemi2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListeNumaras"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListeMaddemi"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19BF636C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBFC4B60"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67655756"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBFC4B60"/>
+    <w:lvl w:ilvl="0" w:tplc="C7662960">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71F33932"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="049C3820"/>
+    <w:lvl w:ilvl="0" w:tplc="8398D8D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="498" w:hanging="360"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="17A20634">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1443" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6BECD0CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C85621FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3329" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0FE41F56">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4272" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="773E0494">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5215" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EAA45950">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6158" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AD5E758C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7101" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E146DB70">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7241713F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82BAA318"/>
+    <w:lvl w:ilvl="0" w:tplc="041F000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1428110189">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="121966419">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="942877105">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1450203435">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="780297947">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1838615888">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="625233434">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="150294476">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="484660942">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2095585370">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1756828399">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="823275315">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1887796797">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="69"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="s1ZIb6wUlQmK1DK4U4bUpE55/8WRBCdC4L3iJVj0BUPoF8/E1EXen9rbKRpsgwb8LwP1bqoNYJSKaEtFStsBSQ==" w:salt="oINy3QifJsQ9mHnHoJ7ZDw=="/>
-  <w:defaultTabStop w:val="708"/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="YUaM0+6AOYfx7ru3ajcdzYXziDj9AVreKYm5Uo1lumUJ1fPGp1TwPIo8AyniEWEHkClAOZGKUDdzUQFiKLxrFQ==" w:salt="qLz4SkTbTLAgqpdFpf/Hog=="/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EE4A0D"/>
-[...156 lines deleted...]
-    <w:rsid w:val="00FE4FD2"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="000B2237"/>
+    <w:rsid w:val="00110934"/>
+    <w:rsid w:val="00131061"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="001E4339"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00310800"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00417968"/>
+    <w:rsid w:val="00474847"/>
+    <w:rsid w:val="00486F65"/>
+    <w:rsid w:val="00543758"/>
+    <w:rsid w:val="006658BF"/>
+    <w:rsid w:val="0071446C"/>
+    <w:rsid w:val="008A29DB"/>
+    <w:rsid w:val="009B7940"/>
+    <w:rsid w:val="009D5465"/>
+    <w:rsid w:val="009E2C74"/>
+    <w:rsid w:val="00A50A16"/>
+    <w:rsid w:val="00A56B2E"/>
+    <w:rsid w:val="00A91136"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AA3103"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B578DB"/>
+    <w:rsid w:val="00C839A0"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00CE1D3D"/>
+    <w:rsid w:val="00D25F4C"/>
+    <w:rsid w:val="00D277DD"/>
+    <w:rsid w:val="00D9342D"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="tr-TR"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="63D354ED"/>
-  <w15:docId w15:val="{ADEF6592-6BBB-4499-8613-42DC39063DD7}"/>
+  <w14:docId w14:val="52990C28"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{85744F37-D214-4482-9308-7E00FE8F8470}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4046,59 +3418,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -4159,177 +3522,1107 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE4FD2"/>
+    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalonMetni">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="stBilgi">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalonMetniChar"/>
+    <w:link w:val="stBilgiChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE4A0D"/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stBilgi"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AltBilgiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AltBilgi"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AralkYok">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
+    <w:name w:val="Başlık 1 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
+    <w:name w:val="Başlık 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk3Char">
+    <w:name w:val="Başlık 3 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KonuBal">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="KonuBalChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KonuBalChar">
+    <w:name w:val="Konu Başlığı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="KonuBal"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Altyaz">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="AltyazChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltyazChar">
+    <w:name w:val="Altyazı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altyaz"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="GvdeMetni">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="GvdeMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniChar">
+    <w:name w:val="Gövde Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GvdeMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="GvdeMetni2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="GvdeMetni2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetni2Char">
+    <w:name w:val="Gövde Metni 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GvdeMetni2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="GvdeMetni3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="GvdeMetni3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
-    <w:name w:val="Balon Metni Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetni3Char">
+    <w:name w:val="Gövde Metni 3 Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="BalonMetni"/>
+    <w:link w:val="GvdeMetni3"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00EE4A0D"/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeMaddemi">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeMaddemi2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeMaddemi3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeNumaras">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeNumaras2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeNumaras3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeDevam">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeDevam2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeDevam3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MakroMetni">
+    <w:name w:val="macro"/>
+    <w:link w:val="MakroMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MakroMetniChar">
+    <w:name w:val="Makro Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="MakroMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Alnt">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="AlntChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlntChar">
+    <w:name w:val="Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Alnt"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk4Char">
+    <w:name w:val="Başlık 4 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk5Char">
+    <w:name w:val="Başlık 5 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk6Char">
+    <w:name w:val="Başlık 6 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk7Char">
+    <w:name w:val="Başlık 7 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk8Char">
+    <w:name w:val="Başlık 8 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk9Char">
+    <w:name w:val="Başlık 9 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ResimYazs">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Gl">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Vurgu">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="GlAlnt">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="GlAlntChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GlAlntChar">
+    <w:name w:val="Güçlü Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GlAlnt"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HafifVurgulama">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="GlVurgulama">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HafifBavuru">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="GlBavuru">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="KitapBal">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TBal">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Balk1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00EE4A0D"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stBilgi">
-[...5 lines deleted...]
-    <w:rsid w:val="003D611E"/>
+  <w:style w:type="table" w:styleId="AkGlgeleme">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-    <w:name w:val="Açık Gölgeleme - Vurgu 11"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkGlgeleme-Vurgu1">
+    <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="003D611E"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -4377,404 +4670,10065 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="GlAlnt">
-[...40 lines deleted...]
-    <w:rsid w:val="006F2E18"/>
+  <w:style w:type="table" w:styleId="AkGlgeleme-Vurgu2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="0088256F"/>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkGlgeleme-Vurgu3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0088256F"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkGlgeleme-Vurgu4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...36 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="003E4D4A"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkGlgeleme-Vurgu5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="005B5168"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkGlgeleme-Vurgu6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkListe">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkListe-Vurgu1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkListe-Vurgu2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkListe-Vurgu3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkListe-Vurgu4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkListe-Vurgu5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkListe-Vurgu6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkKlavuz">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="AkKlavuz-Vurgu6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme1-Vurgu1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme1-Vurgu2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme1-Vurgu3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme1-Vurgu4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme1-Vurgu5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme1-Vurgu6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaGlgeleme2-Vurgu6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe1-Vurgu1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe1-Vurgu2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe1-Vurgu3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe1-Vurgu4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe1-Vurgu5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe1-Vurgu6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaList2-Vurgu1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe2-Vurgu2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe2-Vurgu3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe2-Vurgu4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe2-Vurgu5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaListe2-Vurgu6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz1-Vurgu1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz1-Vurgu2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz1-Vurgu3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz1-Vurgu4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz1-Vurgu5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz1-Vurgu6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz2-Vurgu1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz2-Vurgu2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz2-Vurgu3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz2-Vurgu4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz2-Vurgu5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz2-Vurgu6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz3-Vurgu1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz3-Vurgu2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz3-Vurgu3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz3-Vurgu4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz3-Vurgu5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="OrtaKlavuz3-Vurgu6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="KoyuListe">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="KoyuListe-Vurgu1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="KoyuListe-Vurgu2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="KoyuListe-Vurgu3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="KoyuListe-Vurgu4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="KoyuListe-Vurgu5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="KoyuListe-Vurgu6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliGlgeleme">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliGlgeleme-Vurgu1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliGlgeleme-Vurgu2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliGlgeleme-Vurgu3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliGlgeleme-Vurgu4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliGlgeleme-Vurgu5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliGlgeleme-Vurgu6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliListe">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliListe-Vurgu1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliListe-Vurgu2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliListe-Vurgu3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliListe-Vurgu4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliListe-Vurgu5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliListe-Vurgu6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliKlavuz">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliKlavuz-Vurgu1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliKlavuz-Vurgu2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliKlavuz-Vurgu3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliKlavuz-Vurgu4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliKlavuz-Vurgu5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="RenkliKlavuz-Vurgu6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...28 lines deleted...]
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Ofis">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Ofis">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Ofis">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -4852,100 +14806,144 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96AAD4F9-1EE2-4DAE-BFB4-A8228202F15E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>169</Words>
-  <Characters>1057</Characters>
+  <Words>174</Words>
+  <Characters>994</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>151</Lines>
-  <Paragraphs>51</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>TOROS</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1175</CharactersWithSpaces>
+  <CharactersWithSpaces>1166</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>TOROS</dc:creator>
+  <dc:subject/>
+  <dc:creator>python-docx</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>