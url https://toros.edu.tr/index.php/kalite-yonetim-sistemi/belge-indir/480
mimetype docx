--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -1,321 +1,456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5150217F" w14:textId="1B7A4FBE" w:rsidR="00255CFC" w:rsidRPr="00255CFC" w:rsidRDefault="00255CFC" w:rsidP="005E6081">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10598" w:type="dxa"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5211"/>
-        <w:gridCol w:w="5387"/>
+        <w:gridCol w:w="5529"/>
+        <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00984497" w:rsidRPr="00265B2E" w14:paraId="463B2277" w14:textId="77777777" w:rsidTr="005E6081">
+      <w:tr w:rsidR="00984497" w:rsidRPr="00265B2E" w14:paraId="463B2277" w14:textId="77777777" w:rsidTr="00585908">
         <w:trPr>
-          <w:trHeight w:val="582"/>
+          <w:trHeight w:val="1072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5211" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidR="00984497" w:rsidRPr="002C44C6">
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="319E93C1" w14:textId="43DF1964" w:rsidR="00585908" w:rsidRDefault="00E56B4C" w:rsidP="002C44C6">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002C44C6" w:rsidRPr="002C44C6">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>PROJE NO</w:t>
+            </w:r>
+            <w:r w:rsidR="00984497" w:rsidRPr="002C44C6">
               <w:rPr>
                 <w:b/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002C44C6" w:rsidRPr="002C44C6">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52009CA5" w14:textId="548C4FB7" w:rsidR="00984497" w:rsidRPr="00706B23" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00585908" w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>BAP Koordinasyon Birimi</w:t>
+            </w:r>
+            <w:r w:rsidR="00232ED6" w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tarafından</w:t>
+            </w:r>
+            <w:r w:rsidR="00585908" w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doldur</w:t>
+            </w:r>
+            <w:r w:rsidR="00232ED6" w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>ul</w:t>
+            </w:r>
+            <w:r w:rsidR="00585908" w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>acak</w:t>
+            </w:r>
+            <w:r w:rsidR="00232ED6" w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>tır</w:t>
+            </w:r>
+            <w:r w:rsidR="00585908" w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38349CAE" w14:textId="4A11FF27" w:rsidR="00585908" w:rsidRDefault="00E56B4C" w:rsidP="002C44C6">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
-              <w:t>(boş bırakınız)</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E30BF8">
+              <w:t>PROJE KODU</w:t>
+            </w:r>
+            <w:r w:rsidR="00984497" w:rsidRPr="00E30BF8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Proje Kodu:</w:t>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="002C44C6" w:rsidRPr="002C44C6">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (boş bırakınız)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C864612" w14:textId="780E08F4" w:rsidR="00984497" w:rsidRPr="00706B23" w:rsidRDefault="00585908" w:rsidP="002C44C6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(BAP Koordinasyon Birimi </w:t>
+            </w:r>
+            <w:r w:rsidR="00232ED6" w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tarafından </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>doldur</w:t>
+            </w:r>
+            <w:r w:rsidR="00232ED6" w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>ul</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>acak</w:t>
+            </w:r>
+            <w:r w:rsidR="00232ED6" w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>tır</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706B23">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65A607DE" w14:textId="77777777" w:rsidR="0036020A" w:rsidRPr="00265B2E" w:rsidRDefault="0036020A" w:rsidP="00265B2E"/>
     <w:p w14:paraId="2D88CB48" w14:textId="227DBB5F" w:rsidR="007D33AB" w:rsidRPr="00265B2E" w:rsidRDefault="007D33AB" w:rsidP="002C44C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5103"/>
           <w:tab w:val="right" w:pos="10197"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00E30BF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Başvuru </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C345AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E30BF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>arihi</w:t>
       </w:r>
       <w:r w:rsidRPr="00265B2E">
-        <w:t>: ....</w:t>
-[...11 lines deleted...]
-        <w:t>./</w:t>
+        <w:t>: ...../...../</w:t>
       </w:r>
       <w:r w:rsidR="00286CDB">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="008F3E70" w:rsidRPr="00265B2E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008F3E70" w:rsidRPr="00E30BF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geliş </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C345AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="008F3E70" w:rsidRPr="00E30BF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>arihi</w:t>
       </w:r>
       <w:r w:rsidR="008F3E70" w:rsidRPr="00265B2E">
-        <w:t>: ....</w:t>
-[...11 lines deleted...]
-        <w:t>./</w:t>
+        <w:t>: ...../...../</w:t>
       </w:r>
       <w:r w:rsidR="00286CDB">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="008F3E70" w:rsidRPr="00265B2E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008F3E70" w:rsidRPr="00E30BF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Onay </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C345AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="008F3E70" w:rsidRPr="00E30BF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>arihi</w:t>
       </w:r>
       <w:r w:rsidR="008F3E70" w:rsidRPr="00265B2E">
-        <w:t>: ....</w:t>
-[...11 lines deleted...]
-        <w:t>./</w:t>
+        <w:t>: ...../...../</w:t>
       </w:r>
       <w:r w:rsidR="00286CDB">
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73EB57C1" w14:textId="77777777" w:rsidR="007D33AB" w:rsidRPr="00265B2E" w:rsidRDefault="007D33AB" w:rsidP="00265B2E"/>
-    <w:p w14:paraId="269275B6" w14:textId="77777777" w:rsidR="007D33AB" w:rsidRPr="00265B2E" w:rsidRDefault="006A6659" w:rsidP="00265B2E">
-      <w:r w:rsidRPr="00E30BF8">
+    <w:p w14:paraId="269275B6" w14:textId="45FA988E" w:rsidR="007D33AB" w:rsidRPr="00265B2E" w:rsidRDefault="0096089A" w:rsidP="00265B2E">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Projenin Türü:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00265B2E">
+        <w:t>PROJE TÜRÜ</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6659" w:rsidRPr="00E30BF8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6659" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C44C6">
+      <w:r w:rsidR="006A6659" w:rsidRPr="002C44C6">
         <w:rPr>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>(Aşağıd</w:t>
       </w:r>
       <w:r w:rsidR="002C44C6" w:rsidRPr="002C44C6">
         <w:rPr>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>akilerden birini işaretleyiniz)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBA7E7D" w14:textId="77777777" w:rsidR="006A6659" w:rsidRPr="00265B2E" w:rsidRDefault="006A6659" w:rsidP="00265B2E"/>
-    <w:p w14:paraId="1C93642B" w14:textId="77777777" w:rsidR="00F4366B" w:rsidRPr="00E30BF8" w:rsidRDefault="00000000" w:rsidP="00E30BF8">
+    <w:p w14:paraId="1C93642B" w14:textId="0150D26E" w:rsidR="00F4366B" w:rsidRPr="00E30BF8" w:rsidRDefault="00000000" w:rsidP="00E30BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1868208810"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00FF7198">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -347,65 +482,63 @@
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="869188413"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="0007297D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C44C6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sanayi </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Sanayi İş</w:t>
+      </w:r>
+      <w:r w:rsidR="006C48B2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B</w:t>
+      </w:r>
       <w:r w:rsidR="002C44C6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>İşbirliği</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Projesi</w:t>
+        <w:t>irliği Projesi</w:t>
       </w:r>
       <w:r w:rsidR="00F4366B" w:rsidRPr="00E30BF8">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="1376589892"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="0007297D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
             </w:rPr>
@@ -649,68 +782,62 @@
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4077"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC6C4F" w:rsidRPr="00265B2E" w14:paraId="75D3891E" w14:textId="77777777" w:rsidTr="005E6081">
         <w:trPr>
           <w:trHeight w:val="667"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1CAADB" w14:textId="77777777" w:rsidR="00AC6C4F" w:rsidRPr="00E30BF8" w:rsidRDefault="0007297D" w:rsidP="002C44C6">
+          <w:p w14:paraId="5B1CAADB" w14:textId="05E348F6" w:rsidR="00AC6C4F" w:rsidRPr="00E30BF8" w:rsidRDefault="0096089A" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Projenin B</w:t>
-[...5 lines deleted...]
-              <w:t>aşlığı:</w:t>
+              <w:t>PROJE BAŞLIĞI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC6C4F" w:rsidRPr="00265B2E" w14:paraId="0823F99F" w14:textId="77777777" w:rsidTr="005E6081">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F4043E0" w14:textId="77777777" w:rsidR="00AC6C4F" w:rsidRPr="00265B2E" w:rsidRDefault="00AC6C4F" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Öneren Fakülte/Enstitü/Yüksekokul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F78CB81" w14:textId="77777777" w:rsidR="00AC6C4F" w:rsidRPr="00265B2E" w:rsidRDefault="00AC6C4F" w:rsidP="002C44C6">
@@ -754,128 +881,134 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F4B2EBA" w14:textId="77777777" w:rsidR="00AC6C4F" w:rsidRPr="00265B2E" w:rsidRDefault="00AC6C4F" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Destekleyen Diğer Kuruluş (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="124C7183" w14:textId="77777777" w:rsidR="00AC6C4F" w:rsidRPr="00265B2E" w:rsidRDefault="00AC6C4F" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E232041" w14:textId="77777777" w:rsidR="00A0735A" w:rsidRPr="00265B2E" w:rsidRDefault="00A0735A" w:rsidP="00265B2E"/>
-    <w:p w14:paraId="04993655" w14:textId="77777777" w:rsidR="00A22A18" w:rsidRPr="00E30BF8" w:rsidRDefault="007139D0" w:rsidP="00265B2E">
+    <w:p w14:paraId="04993655" w14:textId="1E4702CB" w:rsidR="00A22A18" w:rsidRPr="00E30BF8" w:rsidRDefault="007139D0" w:rsidP="00265B2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E30BF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PROJE Y</w:t>
       </w:r>
-      <w:r w:rsidR="00F740C2" w:rsidRPr="00E30BF8">
+      <w:r w:rsidR="000D2A5E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ÖNETİCİSİNİN</w:t>
+        <w:t>ÜRÜTÜCÜSÜNÜN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4077"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A22A18" w:rsidRPr="00265B2E" w14:paraId="13A13DD4" w14:textId="77777777" w:rsidTr="005E6081">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C610C2" w14:textId="61339675" w:rsidR="00A22A18" w:rsidRPr="00265B2E" w:rsidRDefault="00C345AB" w:rsidP="002C44C6">
+          <w:p w14:paraId="04C610C2" w14:textId="209BDBB0" w:rsidR="00A22A18" w:rsidRPr="00265B2E" w:rsidRDefault="00C345AB" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Unvanı</w:t>
             </w:r>
             <w:r w:rsidR="00A22A18" w:rsidRPr="00265B2E">
-              <w:t>, Adı, SOYADI</w:t>
+              <w:t>, Adı, S</w:t>
+            </w:r>
+            <w:r w:rsidR="008B3DFE">
+              <w:t>oyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D7D8698" w14:textId="77777777" w:rsidR="00A22A18" w:rsidRPr="00265B2E" w:rsidRDefault="00A22A18" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A22A18" w:rsidRPr="00265B2E" w14:paraId="24E47042" w14:textId="77777777" w:rsidTr="005E6081">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCDA1DE" w14:textId="77777777" w:rsidR="00A22A18" w:rsidRPr="00265B2E" w:rsidRDefault="00A22A18" w:rsidP="002C44C6">
+          <w:p w14:paraId="2BCDA1DE" w14:textId="6AFCD2D2" w:rsidR="00A22A18" w:rsidRPr="00265B2E" w:rsidRDefault="00A22A18" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Fakülte/Enstitü/Yüksekokul ve Bölümü</w:t>
+            </w:r>
+            <w:r w:rsidR="006B5A7B">
+              <w:t xml:space="preserve">/Programı </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AC78FCD" w14:textId="77777777" w:rsidR="00A22A18" w:rsidRPr="00265B2E" w:rsidRDefault="00A22A18" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C44C6" w:rsidRPr="00265B2E" w14:paraId="18F64D30" w14:textId="77777777" w:rsidTr="005E6081">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AB36413" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
@@ -999,86 +1132,92 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4077"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C44C6" w:rsidRPr="00265B2E" w14:paraId="098BCA81" w14:textId="77777777" w:rsidTr="005E6081">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70AD4646" w14:textId="736BFFCF" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="00C345AB" w:rsidP="002C44C6">
+          <w:p w14:paraId="70AD4646" w14:textId="30956EE5" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="00C345AB" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Unvanı</w:t>
             </w:r>
             <w:r w:rsidR="002C44C6" w:rsidRPr="00265B2E">
-              <w:t>, Adı, SOYADI</w:t>
+              <w:t>, Adı, S</w:t>
+            </w:r>
+            <w:r w:rsidR="008B3DFE">
+              <w:t>oyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="426DCE2F" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C44C6" w:rsidRPr="00265B2E" w14:paraId="64CDDC58" w14:textId="77777777" w:rsidTr="005E6081">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52E459C7" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
+          <w:p w14:paraId="52E459C7" w14:textId="7B70F37C" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Fakülte/Enstitü/Yüksekokul ve Bölümü</w:t>
+            </w:r>
+            <w:r w:rsidR="006B5A7B">
+              <w:t>/Programı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D5519DC" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C44C6" w:rsidRPr="00265B2E" w14:paraId="36C4893A" w14:textId="77777777" w:rsidTr="005E6081">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="488B0A7D" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
@@ -1165,132 +1304,136 @@
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DA1565E" w14:textId="77777777" w:rsidR="00C345AB" w:rsidRPr="00265B2E" w:rsidRDefault="00C345AB" w:rsidP="00C345AB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="417B3E2C" w14:textId="77777777" w:rsidR="00C345AB" w:rsidRPr="00265B2E" w:rsidRDefault="00C345AB" w:rsidP="00C345AB">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CABC9E6" w14:textId="77777777" w:rsidR="00E829C8" w:rsidRDefault="00E829C8" w:rsidP="00265B2E"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="595A5F83" w14:textId="77777777" w:rsidR="0017468E" w:rsidRPr="00265B2E" w:rsidRDefault="0017468E" w:rsidP="00265B2E"/>
     <w:p w14:paraId="656D7556" w14:textId="77777777" w:rsidR="00EC1EC3" w:rsidRDefault="00EC1EC3" w:rsidP="00265B2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E30BF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>YARDIMCI ARAŞTIRMACININ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9641D9" w14:textId="77777777" w:rsidR="0017468E" w:rsidRPr="00E30BF8" w:rsidRDefault="0017468E" w:rsidP="00265B2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4077"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C44C6" w:rsidRPr="00265B2E" w14:paraId="002B3752" w14:textId="77777777" w:rsidTr="005E6081">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="333B5CF4" w14:textId="08AF5572" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="00E46AFE" w:rsidP="002C44C6">
+          <w:p w14:paraId="333B5CF4" w14:textId="13B3A02C" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="00E46AFE" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Unvanı</w:t>
             </w:r>
             <w:r w:rsidR="002C44C6" w:rsidRPr="00265B2E">
-              <w:t>, Adı, SOYADI</w:t>
+              <w:t>, Adı, S</w:t>
+            </w:r>
+            <w:r w:rsidR="00712C66">
+              <w:t>oyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0769C806" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C44C6" w:rsidRPr="00265B2E" w14:paraId="58A59644" w14:textId="77777777" w:rsidTr="005E6081">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F5ED8E" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
+          <w:p w14:paraId="14F5ED8E" w14:textId="0463B481" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Fakülte/Enstitü/Yüksekokul ve Bölümü</w:t>
+            </w:r>
+            <w:r w:rsidR="006B5A7B">
+              <w:t>/Programı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39A70CDF" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C44C6" w:rsidRPr="00265B2E" w14:paraId="6C7809B0" w14:textId="77777777" w:rsidTr="005E6081">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63829727" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="00265B2E" w:rsidRDefault="002C44C6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
@@ -1431,160 +1574,229 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4616" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FD111D2" w14:textId="77777777" w:rsidR="00E829C8" w:rsidRPr="00E30BF8" w:rsidRDefault="00E829C8" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30BF8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Bütçe (TL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42A5A9D6" w14:textId="77777777" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="00E829C8" w:rsidP="002C44C6">
+          <w:p w14:paraId="42A5A9D6" w14:textId="11B5AC4C" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="00E829C8" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00E30BF8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>İstenen</w:t>
             </w:r>
             <w:r w:rsidR="00EC1EC3" w:rsidRPr="002C44C6">
               <w:rPr>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C44C6">
               <w:rPr>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               </w:rPr>
               <w:t>(Doldurunuz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68715D04" w14:textId="77777777" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="00E829C8" w:rsidP="002C44C6">
+          <w:p w14:paraId="68715D04" w14:textId="5D4CDDE9" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="00E829C8" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00E30BF8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Onaylanan</w:t>
             </w:r>
             <w:r w:rsidRPr="00265B2E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002C44C6">
-              <w:rPr>
+            <w:r w:rsidR="00110015" w:rsidRPr="00232ED6">
+              <w:rPr>
+                <w:bCs/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-              </w:rPr>
-              <w:t>(Boş bırakınız)</w:t>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>(BAP Koordinasyon Birimi</w:t>
+            </w:r>
+            <w:r w:rsidR="00232ED6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tarafından</w:t>
+            </w:r>
+            <w:r w:rsidR="00110015" w:rsidRPr="00232ED6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doldur</w:t>
+            </w:r>
+            <w:r w:rsidR="00232ED6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>ul</w:t>
+            </w:r>
+            <w:r w:rsidR="00110015" w:rsidRPr="00232ED6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>acak</w:t>
+            </w:r>
+            <w:r w:rsidR="00232ED6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>tır</w:t>
+            </w:r>
+            <w:r w:rsidR="00110015" w:rsidRPr="00232ED6">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E829C8" w:rsidRPr="00265B2E" w14:paraId="52065D7D" w14:textId="77777777" w:rsidTr="002C44C6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4616" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="091E7CB7" w14:textId="77777777" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="007044E4" w:rsidP="002C44C6">
+          <w:p w14:paraId="091E7CB7" w14:textId="422DA6A9" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="007044E4" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Toros</w:t>
             </w:r>
             <w:r w:rsidR="00E829C8" w:rsidRPr="00265B2E">
-              <w:t xml:space="preserve"> Üniversitesi katkısı</w:t>
+              <w:t xml:space="preserve"> Üniversitesi </w:t>
+            </w:r>
+            <w:r w:rsidR="00575548">
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00E829C8" w:rsidRPr="00265B2E">
+              <w:t>atkısı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71A3382B" w14:textId="77777777" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="00E829C8" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DAEB299" w14:textId="77777777" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="00E829C8" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E829C8" w:rsidRPr="00265B2E" w14:paraId="4F9993B7" w14:textId="77777777" w:rsidTr="002C44C6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4616" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="593D704E" w14:textId="77777777" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="00E829C8" w:rsidP="002C44C6">
+          <w:p w14:paraId="593D704E" w14:textId="6F22B420" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="00E829C8" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
-              <w:t>Öneren Fakülte/Enstitü/Yüksekokul katkısı</w:t>
+              <w:t xml:space="preserve">Öneren Fakülte/Enstitü/Yüksekokul </w:t>
+            </w:r>
+            <w:r w:rsidR="00575548">
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00265B2E">
+              <w:t>atkısı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="250A4FC2" w14:textId="77777777" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="00E829C8" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17A27CC7" w14:textId="77777777" w:rsidR="00E829C8" w:rsidRPr="00265B2E" w:rsidRDefault="00E829C8" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1806,62 +2018,74 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1101"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2650"/>
       </w:tblGrid>
       <w:tr w:rsidR="005840E3" w:rsidRPr="002C44C6" w14:paraId="46FDEEE9" w14:textId="77777777" w:rsidTr="002C44C6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA04FAE" w14:textId="77777777" w:rsidR="005840E3" w:rsidRPr="002C44C6" w:rsidRDefault="005840E3" w:rsidP="002C44C6">
+          <w:p w14:paraId="7FA04FAE" w14:textId="730CF371" w:rsidR="005840E3" w:rsidRPr="002C44C6" w:rsidRDefault="005840E3" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C44C6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Öneren Kuruluş/Fakülte/Enstitü/Yüksek Okul</w:t>
+              <w:t>Öneren Kuruluş/Fakülte/Enstitü/Yüksek</w:t>
+            </w:r>
+            <w:r w:rsidR="003109CC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C44C6">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>kul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="441DD194" w14:textId="77777777" w:rsidR="005840E3" w:rsidRPr="002C44C6" w:rsidRDefault="005840E3" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C44C6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Onaylayan Yetkilinin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1877,59 +2101,62 @@
           <w:p w14:paraId="16C339D0" w14:textId="77777777" w:rsidR="005840E3" w:rsidRPr="00265B2E" w:rsidRDefault="005840E3" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A8D99E2" w14:textId="77777777" w:rsidR="005840E3" w:rsidRPr="00265B2E" w:rsidRDefault="005840E3" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05554B39" w14:textId="318EEDF5" w:rsidR="005840E3" w:rsidRPr="00265B2E" w:rsidRDefault="00E46AFE" w:rsidP="002C44C6">
+          <w:p w14:paraId="05554B39" w14:textId="3AF5CD37" w:rsidR="005840E3" w:rsidRPr="00265B2E" w:rsidRDefault="00E46AFE" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Unvanı</w:t>
             </w:r>
             <w:r w:rsidR="005840E3" w:rsidRPr="00265B2E">
-              <w:t>, Adı SOYADI</w:t>
+              <w:t>, Adı S</w:t>
+            </w:r>
+            <w:r w:rsidR="00937AE7">
+              <w:t>oyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2650" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34336E33" w14:textId="77777777" w:rsidR="005840E3" w:rsidRPr="00265B2E" w:rsidRDefault="005840E3" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005840E3" w:rsidRPr="00265B2E" w14:paraId="6FC55317" w14:textId="77777777" w:rsidTr="002C44C6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FBBCFA4" w14:textId="77777777" w:rsidR="005840E3" w:rsidRPr="00265B2E" w:rsidRDefault="005840E3" w:rsidP="002C44C6">
@@ -2128,59 +2355,62 @@
           <w:p w14:paraId="1D414E0F" w14:textId="77777777" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="004034F6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D5C4939" w14:textId="77777777" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="004034F6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0871FD42" w14:textId="27D26F6C" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="00E46AFE" w:rsidP="002C44C6">
+          <w:p w14:paraId="0871FD42" w14:textId="52558E41" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="00E46AFE" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Unvanı</w:t>
             </w:r>
             <w:r w:rsidR="004034F6" w:rsidRPr="00265B2E">
-              <w:t>, Adı SOYADI</w:t>
+              <w:t>, Adı S</w:t>
+            </w:r>
+            <w:r w:rsidR="00937AE7">
+              <w:t>oyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2650" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="180D6FAC" w14:textId="77777777" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="004034F6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004034F6" w:rsidRPr="00265B2E" w14:paraId="779EB0F9" w14:textId="77777777" w:rsidTr="002C44C6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D336471" w14:textId="77777777" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="004034F6" w:rsidP="002C44C6">
@@ -2379,59 +2609,62 @@
           <w:p w14:paraId="78DFDE46" w14:textId="77777777" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="004034F6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F5F27FA" w14:textId="77777777" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="004034F6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="408D8819" w14:textId="6EBDBD7B" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="00E46AFE" w:rsidP="002C44C6">
+          <w:p w14:paraId="408D8819" w14:textId="27AB1B97" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="00E46AFE" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>Unvanı</w:t>
             </w:r>
             <w:r w:rsidR="004034F6" w:rsidRPr="00265B2E">
-              <w:t>, Adı SOYADI</w:t>
+              <w:t>, Adı S</w:t>
+            </w:r>
+            <w:r w:rsidR="00937AE7">
+              <w:t>oyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2650" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10AAFE9A" w14:textId="77777777" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="004034F6" w:rsidP="002C44C6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004034F6" w:rsidRPr="00265B2E" w14:paraId="605E9A94" w14:textId="77777777" w:rsidTr="002C44C6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D53AF90" w14:textId="77777777" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="004034F6" w:rsidP="002C44C6">
@@ -2527,74 +2760,122 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2650" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C2FBFD1" w14:textId="77777777" w:rsidR="00E46AFE" w:rsidRPr="00265B2E" w:rsidRDefault="00E46AFE" w:rsidP="00E46AFE">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00265B2E">
               <w:t>..../..../</w:t>
             </w:r>
             <w:r>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="549D317F" w14:textId="77777777" w:rsidR="004034F6" w:rsidRPr="00265B2E" w:rsidRDefault="004034F6" w:rsidP="00265B2E"/>
     <w:p w14:paraId="2D80ADDA" w14:textId="77777777" w:rsidR="0081482E" w:rsidRDefault="0081482E" w:rsidP="00265B2E">
       <w:pPr>
         <w:sectPr w:rsidR="0081482E" w:rsidSect="00C81FD0">
-          <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:footnotePr>
             <w:pos w:val="beneathText"/>
           </w:footnotePr>
           <w:pgSz w:w="11899" w:h="16837"/>
           <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C9A606F" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="007C2EDC" w:rsidP="00265B2E">
-      <w:r w:rsidRPr="00265B2E">
+    <w:p w14:paraId="52A5F8A8" w14:textId="2DA0AEF6" w:rsidR="006A1793" w:rsidRDefault="006A1793" w:rsidP="006A1793">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1793">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>PROJE DETAYLARI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2320999A" w14:textId="77777777" w:rsidR="006A1793" w:rsidRPr="006A1793" w:rsidRDefault="006A1793" w:rsidP="006A1793">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9A606F" w14:textId="07352F64" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="007C2EDC" w:rsidP="00265B2E">
+      <w:r w:rsidRPr="006A1793">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00097517" w:rsidRPr="006A1793">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ÖZET </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1793">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VE</w:t>
+      </w:r>
+      <w:r w:rsidR="00097517" w:rsidRPr="006A1793">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ANAHTAR KELİMELER:</w:t>
+      </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
-        <w:t>. ÖZET ve ANAHTAR KELİMELER: Proje başlığı, özeti ve anahtar kelimeler Türkçe ve İngilizce yazılmalıdır. Özette konunun tarihçesi ve literatürdeki yeri çok kısa belirtildikten sonra projenin özgün değeri ve beklenen sonucunun etkileri vurgulanmalıdır. Ayrıca nasıl yürütüleceği (deneysel tasarım/yaklaşım, yöntemler, ekip, aşamalar ve zaman) özetlenmelidir. Proje özetleri birer sayfayı geçmemelidir.</w:t>
+        <w:t xml:space="preserve"> Proje başlığı, özeti ve anahtar kelimeler Türkçe ve İngilizce yazılmalıdır. Özette konunun tarihçesi ve literatürdeki yeri çok kısa belirtildikten sonra projenin özgün değeri ve beklenen sonucunun etkileri vurgulanmalıdır. Ayrıca nasıl yürütüleceği (deneysel tasarım/yaklaşım, yöntemler, ekip, aşamalar ve zaman) özetlenmelidir. Proje özetleri birer sayfayı geçmemelidir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F94372" w14:textId="77777777" w:rsidR="00FF7198" w:rsidRDefault="00FF7198" w:rsidP="00265B2E"/>
     <w:p w14:paraId="759D2043" w14:textId="77777777" w:rsidR="00E30BF8" w:rsidRDefault="00E30BF8" w:rsidP="00265B2E"/>
     <w:p w14:paraId="27EB9EDB" w14:textId="1843FAB4" w:rsidR="00097517" w:rsidRPr="00E30BF8" w:rsidRDefault="00E46AFE" w:rsidP="00F7153A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F7153A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Proje Başlığı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2650,159 +2931,141 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5EFB04" w14:textId="228ED41A" w:rsidR="00E30BF8" w:rsidRPr="00E30BF8" w:rsidRDefault="00E46AFE" w:rsidP="00F7153A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F7153A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Project </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Project Title</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D0BF98" w14:textId="77777777" w:rsidR="00E30BF8" w:rsidRDefault="00E30BF8" w:rsidP="00265B2E"/>
     <w:p w14:paraId="6D52D680" w14:textId="77777777" w:rsidR="00E30BF8" w:rsidRDefault="00E30BF8" w:rsidP="00265B2E"/>
     <w:p w14:paraId="1DFBD3C1" w14:textId="77777777" w:rsidR="00E30BF8" w:rsidRDefault="00E30BF8" w:rsidP="00265B2E"/>
     <w:p w14:paraId="60F75247" w14:textId="77777777" w:rsidR="00E30BF8" w:rsidRPr="00E30BF8" w:rsidRDefault="00E30BF8" w:rsidP="00265B2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E30BF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1C4C5B" w14:textId="77777777" w:rsidR="00E30BF8" w:rsidRDefault="00E30BF8" w:rsidP="00265B2E"/>
     <w:p w14:paraId="57A9FB60" w14:textId="77777777" w:rsidR="00E30BF8" w:rsidRDefault="00E30BF8" w:rsidP="00265B2E"/>
     <w:p w14:paraId="2F1D742F" w14:textId="77777777" w:rsidR="00E30BF8" w:rsidRDefault="00E30BF8" w:rsidP="00265B2E"/>
     <w:p w14:paraId="17FEEE8B" w14:textId="77777777" w:rsidR="00E30BF8" w:rsidRPr="00E30BF8" w:rsidRDefault="00E30BF8" w:rsidP="00265B2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E30BF8">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Keywords</w:t>
-[...6 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Keywords:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A11F834" w14:textId="77777777" w:rsidR="00097517" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
     <w:p w14:paraId="0E6BB517" w14:textId="77777777" w:rsidR="00E30BF8" w:rsidRDefault="00E30BF8" w:rsidP="00265B2E"/>
     <w:p w14:paraId="550EF0CC" w14:textId="77777777" w:rsidR="00E30BF8" w:rsidRPr="00265B2E" w:rsidRDefault="00E30BF8" w:rsidP="00265B2E"/>
     <w:p w14:paraId="393899DA" w14:textId="77777777" w:rsidR="0081482E" w:rsidRDefault="0081482E" w:rsidP="00265B2E">
       <w:pPr>
         <w:sectPr w:rsidR="0081482E" w:rsidSect="004A6577">
-          <w:headerReference w:type="default" r:id="rId14"/>
-          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:footnotePr>
             <w:pos w:val="beneathText"/>
           </w:footnotePr>
           <w:pgSz w:w="11899" w:h="16837"/>
           <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B730E92" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="007C2EDC" w:rsidP="00265B2E">
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>. AMAÇ:</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> Önerilen projenin </w:t>
       </w:r>
-      <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
+      <w:r w:rsidR="00097517" w:rsidRPr="00CC3F39">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>amacı</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> ve erişilmek istenen sonuç </w:t>
       </w:r>
       <w:r w:rsidR="007A4CDE" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">açık olarak </w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t>yazılmalıdır.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1802D0BB" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10400"/>
       </w:tblGrid>
       <w:tr w:rsidR="00097517" w:rsidRPr="00265B2E" w14:paraId="2492D6C1" w14:textId="77777777" w:rsidTr="00237D10">
@@ -2913,167 +3176,158 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="290C843D" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="263467A5" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
     <w:p w14:paraId="4378EC0C" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="007C2EDC" w:rsidP="00265B2E">
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>. ÖZGÜN DEĞER:</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
-        <w:t xml:space="preserve"> Araştırmanın dayandığı hipotez/</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> açıkça ortaya konulmalı ve özgün değeri </w:t>
+        <w:t xml:space="preserve"> Araştırmanın dayandığı hipotez/ler açıkça ortaya konulmalı ve özgün değeri </w:t>
       </w:r>
       <w:r w:rsidR="007A4CDE" w:rsidRPr="00265B2E">
         <w:t>belirgin bir biçimde vurgulanmalıdır</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">.  Önerilen yeni teknoloji, metot veya kuramın literatüre nasıl bir katkısı </w:t>
       </w:r>
       <w:r w:rsidR="007A4CDE" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">olacağı </w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t>açıklanmalıdır.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110470AA" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10400"/>
       </w:tblGrid>
       <w:tr w:rsidR="00097517" w:rsidRPr="00265B2E" w14:paraId="54E822D0" w14:textId="77777777" w:rsidTr="00237D10">
         <w:trPr>
           <w:trHeight w:val="1860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7262D73D" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="688C75E1" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
-    <w:p w14:paraId="6F931D4A" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="005F16FD" w:rsidP="00265B2E">
+    <w:p w14:paraId="79D796F1" w14:textId="31D6A0EE" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="005F16FD" w:rsidP="00265B2E">
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>. YÖNTEM:</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> Araştırmanın tasarımı/yaklaşımları ile uyumlu olarak incelenmek üzere seçilen parametreler sıralanmalıdır. </w:t>
       </w:r>
       <w:r w:rsidR="007A4CDE" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">Amaç ve kapsamla uyumlu olması da gereken bu </w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">parametrelerin incelenmesi için uygulanacak yöntem ile kullanılacak materyal </w:t>
       </w:r>
       <w:r w:rsidR="007A4CDE" w:rsidRPr="00265B2E">
         <w:t>net bir</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> biçimde tanımlanmalıdır. Yapılacak ölçümler (ya da derlenecek veriler), kurulacak ilişkiler ayrıntılı biçimde anlatılmalıdır.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D796F1" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00097517" w:rsidRPr="00265B2E" w14:paraId="022FE570" w14:textId="77777777" w:rsidTr="005E6081">
+      <w:tr w:rsidR="00097517" w:rsidRPr="00265B2E" w14:paraId="022FE570" w14:textId="77777777" w:rsidTr="00EE4B5D">
         <w:trPr>
-          <w:trHeight w:val="2497"/>
+          <w:trHeight w:val="1833"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EC68D84" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02819D0F" w14:textId="77777777" w:rsidR="00ED470B" w:rsidRPr="00265B2E" w:rsidRDefault="00ED470B" w:rsidP="00265B2E"/>
     <w:p w14:paraId="4172F1BD" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="005F16FD" w:rsidP="00265B2E">
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>. ARAŞTIRMA OLANAKLARI:</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> Bu bölümde öneren kuruluşta var olup </w:t>
       </w:r>
       <w:r w:rsidR="007A4CDE" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">da </w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t>projede kullanılacak olan altyapı</w:t>
       </w:r>
       <w:r w:rsidR="00371801" w:rsidRPr="00265B2E">
         <w:t>/ekipman</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> olanakları belirtilmelidir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B0AD5A" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
@@ -3357,51 +3611,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7ED86473" w14:textId="77777777" w:rsidR="00A933DB" w:rsidRPr="00265B2E" w:rsidRDefault="00A933DB" w:rsidP="00265B2E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65153FAC" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
     <w:p w14:paraId="7B38A4F7" w14:textId="77777777" w:rsidR="00237D10" w:rsidRPr="00265B2E" w:rsidRDefault="00237D10" w:rsidP="00265B2E"/>
     <w:p w14:paraId="471D7EC2" w14:textId="77777777" w:rsidR="00237D10" w:rsidRPr="00265B2E" w:rsidRDefault="00237D10" w:rsidP="00265B2E">
       <w:pPr>
         <w:sectPr w:rsidR="00237D10" w:rsidRPr="00265B2E" w:rsidSect="00F7153A">
           <w:footnotePr>
             <w:pos w:val="beneathText"/>
           </w:footnotePr>
           <w:pgSz w:w="11899" w:h="16837"/>
           <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5194A906" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00A933DB" w:rsidP="00265B2E">
+    <w:p w14:paraId="5194A906" w14:textId="20882D13" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00A933DB" w:rsidP="00265B2E">
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>. ÇALIŞMA TAKVİMİ:</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> Projede yer alacak başlıca iş paketleri ve bunlar için önerilen zamanlama, </w:t>
       </w:r>
       <w:r w:rsidR="0080211F" w:rsidRPr="00001A31">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>İ</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
         <w:rPr>
           <w:u w:val="single"/>
@@ -3428,52 +3682,52 @@
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>izelgesi</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> halinde verilmelidir. Ayrıca, projenin belli başlı aşamaları ve bunlardan her</w:t>
       </w:r>
       <w:r w:rsidR="00001A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">birinin ne zaman gerçekleşeceği, bu aşamalarda görev alacak proje personeli ve iş tanımları </w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ek sayfa</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> kullanılarak ayrıntılı olarak yazılmalıdır. Personelin niteliği (</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7D3F" w:rsidRPr="00265B2E">
-        <w:t>yönetici</w:t>
+      <w:r w:rsidR="00AA27D3">
+        <w:t>yürütücü</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t>, araştırmacı, danışman ve bursiyer) belirtilmelidir. Gelişme ve sonuç raporu hazırlama aşamaları proje çalışmalarına paralel olarak yürütülmeli</w:t>
       </w:r>
       <w:r w:rsidR="007A4CDE" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> ve </w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00265B2E">
         <w:t>ayrı bir iş paketi olarak gösterilmemelidir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F252F22" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
     <w:p w14:paraId="608E1107" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="0081482E" w:rsidRDefault="00097517" w:rsidP="0081482E">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081482E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>İŞ-ZAMAN ÇİZELGESİ</w:t>
       </w:r>
@@ -12966,119 +13220,121 @@
             <w:tcW w:w="10400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E148A60" w14:textId="77777777" w:rsidR="00237D10" w:rsidRPr="00001A31" w:rsidRDefault="00237D10" w:rsidP="00265B2E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00001A31">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>B Planı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D4220CA" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
-    <w:p w14:paraId="4CF0C6B7" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E">
+    <w:p w14:paraId="4CF0C6B7" w14:textId="0E51FB88" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E">
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="007C2EDC" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="001334C5" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>. PROJE YÖNETİCİSİNİN</w:t>
+        <w:t xml:space="preserve">. PROJE </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1FD0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>YÜRÜTÜCÜSÜNÜN</w:t>
       </w:r>
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> DİĞER PROJELERİ</w:t>
       </w:r>
       <w:r w:rsidRPr="00265B2E">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004C1AF1" w:rsidRPr="00265B2E">
-        <w:t xml:space="preserve"> Proje yöneticisinin</w:t>
+        <w:t xml:space="preserve"> Proje </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1FD0">
+        <w:t>yürütücüsünün</w:t>
       </w:r>
       <w:r w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> son beş yılda; TÜBİTAK, </w:t>
       </w:r>
       <w:r w:rsidR="00266AC5">
-        <w:t xml:space="preserve">Toros </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Toros Üniv</w:t>
+      </w:r>
+      <w:r w:rsidR="00430467">
+        <w:t>ersitesi</w:t>
       </w:r>
       <w:r w:rsidRPr="00265B2E">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> da diğer kurum/kuruluşların desteği ile tamamlamış olduğu projeler ile şu sırada yürütmekte olduğu veya destek almak için başvurduğu projeler hakkında aşağıdaki tablolarda yer alan bilgiler verilmelidir. </w:t>
+        <w:t xml:space="preserve"> ya da diğer kurum/kuruluşların desteği ile tamamlamış olduğu projeler ile şu sırada yürütmekte olduğu veya destek almak için başvurduğu projeler hakkında aşağıdaki tablolarda yer alan bilgiler verilmelidir. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C043272" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
-    <w:p w14:paraId="581022B1" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="001334C5" w:rsidP="00265B2E">
+    <w:p w14:paraId="581022B1" w14:textId="7E3BC778" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="001334C5" w:rsidP="00265B2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Proje Yöneticisinin</w:t>
+        <w:t xml:space="preserve">Proje </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1FD0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Yürütücüsünün</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00656633">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toros Üniversitesi</w:t>
       </w:r>
       <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Destekli Projeleri</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -13406,532 +13662,577 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26F81791" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01F7BD71" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
-    <w:p w14:paraId="182B49BB" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
+    <w:p w14:paraId="182B49BB" w14:textId="66ACDBAC" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Proje </w:t>
       </w:r>
-      <w:r w:rsidR="00B82B21" w:rsidRPr="00001A31">
+      <w:r w:rsidR="00DA1FD0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Yöneticisinin</w:t>
+        <w:t>Yürütücüsünün</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1FD0" w:rsidRPr="00001A31">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diğer Projeleri (DPT, </w:t>
+        <w:t xml:space="preserve">Diğer Projeleri (DPT, </w:t>
       </w:r>
       <w:r w:rsidR="00E72B44" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TÜBİTAK</w:t>
       </w:r>
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001C6C57" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> FP6-7</w:t>
       </w:r>
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> vb.) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="12162" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1784"/>
+        <w:gridCol w:w="1784"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00097517" w:rsidRPr="00001A31" w14:paraId="5DC4C4E5" w14:textId="77777777" w:rsidTr="00237D10">
+      <w:tr w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w14:paraId="5DC4C4E5" w14:textId="77777777" w:rsidTr="00DA1FD0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB84ED2" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
+          <w:p w14:paraId="4FB84ED2" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00001A31">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Proje No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
-            <w:tcBorders>
-[...76 lines deleted...]
-            <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="509ACD5A" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00E46EC9" w:rsidP="00265B2E">
+          </w:tcPr>
+          <w:p w14:paraId="7E3BF71D" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB4AE7F" w14:textId="09F1043B" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00001A31">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Destek Miktarı (</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00097517" w:rsidRPr="00001A31">
+              <w:t>Projedeki Görevi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9720AA" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>TL)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00001A31">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Proje Adı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CD1491" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001A31">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Başlama/Bitiş Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="509ACD5A" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00001A31">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Destek Miktarı (TL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097517" w:rsidRPr="00001A31" w14:paraId="755506B0" w14:textId="77777777" w:rsidTr="00237D10">
+      <w:tr w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w14:paraId="755506B0" w14:textId="77777777" w:rsidTr="00DA1FD0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60C25ECE" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
+          <w:p w14:paraId="60C25ECE" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-            </w:tcBorders>
-[...12 lines deleted...]
-            <w:tcW w:w="3240" w:type="dxa"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E5DB256" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12BED47C" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
-[...9 lines deleted...]
-            <w:tcW w:w="1980" w:type="dxa"/>
+          <w:p w14:paraId="1BBBE7F8" w14:textId="5D840FC4" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEA6626" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
-[...9 lines deleted...]
-            <w:tcW w:w="2098" w:type="dxa"/>
+          <w:p w14:paraId="12BED47C" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEA6626" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="645D961F" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
+          <w:p w14:paraId="645D961F" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097517" w:rsidRPr="00001A31" w14:paraId="7CE8ADC1" w14:textId="77777777" w:rsidTr="00237D10">
+      <w:tr w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w14:paraId="7CE8ADC1" w14:textId="77777777" w:rsidTr="00DA1FD0">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59EE8F90" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
+          <w:p w14:paraId="59EE8F90" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
-            <w:tcBorders>
-[...52 lines deleted...]
-            <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="424F7282" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
+          </w:tcPr>
+          <w:p w14:paraId="27B47F54" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30066A72" w14:textId="5B8F68CE" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012E56CF" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C4E9EF" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="424F7282" w14:textId="77777777" w:rsidR="00DA1FD0" w:rsidRPr="00001A31" w:rsidRDefault="00DA1FD0" w:rsidP="00265B2E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="055EBEBA" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00265B2E" w:rsidRDefault="00097517" w:rsidP="00265B2E"/>
-    <w:p w14:paraId="1EC7918E" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
+    <w:p w14:paraId="1EC7918E" w14:textId="5747D24B" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Proje </w:t>
       </w:r>
-      <w:r w:rsidR="00B82B21" w:rsidRPr="00001A31">
+      <w:r w:rsidR="00DA1FD0">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Yöneticisinin</w:t>
+        <w:t>Yürütücüsünün</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1FD0" w:rsidRPr="00001A31">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> Son 5 Yılda Yapmış Olduğu Yayınlar</w:t>
+        <w:t>Son 5 Yılda Yapmış Olduğu Yayınlar</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1378"/>
       </w:tblGrid>
       <w:tr w:rsidR="00097517" w:rsidRPr="00001A31" w14:paraId="58CBAAF8" w14:textId="77777777" w:rsidTr="00237D10">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6927BFF6" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00001A31">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Yazar(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Yazar(lar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34FC363B" w14:textId="77777777" w:rsidR="00097517" w:rsidRPr="00001A31" w:rsidRDefault="00097517" w:rsidP="00265B2E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00001A31">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14331,63 +14632,75 @@
         <w:trPr>
           <w:trHeight w:val="1297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="146C9C73" w14:textId="77777777" w:rsidR="00025CC0" w:rsidRPr="00265B2E" w:rsidRDefault="00025CC0" w:rsidP="00265B2E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04EE06C0" w14:textId="77777777" w:rsidR="00341020" w:rsidRPr="00265B2E" w:rsidRDefault="00341020" w:rsidP="00265B2E"/>
     <w:p w14:paraId="3A85B803" w14:textId="77777777" w:rsidR="00341020" w:rsidRPr="00265B2E" w:rsidRDefault="00341020" w:rsidP="00265B2E">
       <w:pPr>
         <w:sectPr w:rsidR="00341020" w:rsidRPr="00265B2E" w:rsidSect="0028529F">
           <w:footnotePr>
             <w:pos w:val="beneathText"/>
           </w:footnotePr>
           <w:pgSz w:w="11899" w:h="16837"/>
           <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36F110C6" w14:textId="2AC5AC00" w:rsidR="000F309C" w:rsidRPr="00265B2E" w:rsidRDefault="003E69FB" w:rsidP="00265B2E">
+    <w:p w14:paraId="36F110C6" w14:textId="1D76A835" w:rsidR="000F309C" w:rsidRPr="00265B2E" w:rsidRDefault="003E69FB" w:rsidP="00265B2E">
       <w:r w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">** </w:t>
       </w:r>
       <w:r w:rsidR="000F309C" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>14. BÜTÇE ve GEREKÇESİ:</w:t>
+        <w:t xml:space="preserve">14. BÜTÇE </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2097">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>VE</w:t>
+      </w:r>
+      <w:r w:rsidR="000F309C" w:rsidRPr="00001A31">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GEREKÇESİ:</w:t>
       </w:r>
       <w:r w:rsidR="000F309C" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> Aşağıdaki Genel Bütçe tablosu ve </w:t>
       </w:r>
       <w:r w:rsidR="00656633">
         <w:t>Toros Üniversitesi</w:t>
       </w:r>
       <w:r w:rsidR="00656633" w:rsidRPr="00265B2E">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00656633">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00656633" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">den </w:t>
       </w:r>
       <w:r w:rsidR="000F309C" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">Talep edilen Bütçe Tablosu eksiksiz olarak doldurulmalıdır. Genel Bütçe </w:t>
       </w:r>
       <w:r w:rsidR="00E46AFE" w:rsidRPr="00265B2E">
         <w:t>Tablosunun</w:t>
       </w:r>
       <w:r w:rsidR="000F309C" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -15593,73 +15906,74 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00001A31">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Talep Edilen Bütçenin Gerekçesi</w:t>
             </w:r>
             <w:r w:rsidR="00001A31">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63D8942E" w14:textId="77777777" w:rsidR="000F309C" w:rsidRPr="00265B2E" w:rsidRDefault="000F309C" w:rsidP="00265B2E"/>
     <w:p w14:paraId="06B98301" w14:textId="77777777" w:rsidR="000F309C" w:rsidRPr="00265B2E" w:rsidRDefault="000F309C" w:rsidP="00265B2E"/>
     <w:p w14:paraId="15E36C1F" w14:textId="77777777" w:rsidR="004B1056" w:rsidRPr="00265B2E" w:rsidRDefault="004B1056" w:rsidP="00265B2E">
       <w:pPr>
         <w:sectPr w:rsidR="004B1056" w:rsidRPr="00265B2E" w:rsidSect="0028529F">
+          <w:headerReference w:type="default" r:id="rId14"/>
           <w:footnotePr>
             <w:pos w:val="beneathText"/>
           </w:footnotePr>
           <w:pgSz w:w="16837" w:h="11899" w:orient="landscape"/>
           <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50B7A1ED" w14:textId="77777777" w:rsidR="004B1056" w:rsidRPr="00001A31" w:rsidRDefault="00105710" w:rsidP="00001A31">
+    <w:p w14:paraId="50B7A1ED" w14:textId="2F616F6E" w:rsidR="004B1056" w:rsidRPr="00001A31" w:rsidRDefault="00105710" w:rsidP="00001A31">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>TOROS ÜNİVERSİTESİ’ N</w:t>
+        <w:t>TOROS ÜNİVERSİTESİ’N</w:t>
       </w:r>
       <w:r w:rsidR="00B9755A" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r w:rsidR="00417CA3" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>N TALEP EDİLEN</w:t>
       </w:r>
       <w:r w:rsidR="004B1056" w:rsidRPr="00001A31">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> BÜTÇE TABLOSU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCBD192" w14:textId="77777777" w:rsidR="00996987" w:rsidRPr="00001A31" w:rsidRDefault="00996987" w:rsidP="00001A31">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -15874,55 +16188,53 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CD1B565" w14:textId="77777777" w:rsidR="00923DAC" w:rsidRPr="00265B2E" w:rsidRDefault="00923DAC" w:rsidP="00265B2E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64288C01" w14:textId="77777777" w:rsidR="00923DAC" w:rsidRPr="00265B2E" w:rsidRDefault="00923DAC" w:rsidP="00265B2E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65D97736" w14:textId="77777777" w:rsidR="00923DAC" w:rsidRPr="00265B2E" w:rsidRDefault="00923DAC" w:rsidP="00265B2E">
       <w:r w:rsidRPr="00265B2E">
         <w:t>Alınması talep edilen makine-teçhizat</w:t>
       </w:r>
       <w:r w:rsidR="009D7162" w:rsidRPr="00265B2E">
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00265B2E">
         <w:t>ların</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009D7162" w:rsidRPr="00265B2E">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> KDV </w:t>
       </w:r>
       <w:r w:rsidR="00DB2061" w:rsidRPr="00265B2E">
         <w:t>dâhil</w:t>
       </w:r>
       <w:r w:rsidRPr="00265B2E">
         <w:t xml:space="preserve"> bedeli yazılmalıdır. </w:t>
       </w:r>
       <w:r w:rsidR="00EF5A5A" w:rsidRPr="00265B2E">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00265B2E">
         <w:t>roforma fatura/teklif mektubu ekleyiniz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BF3479" w14:textId="77777777" w:rsidR="00845184" w:rsidRPr="00265B2E" w:rsidRDefault="00845184" w:rsidP="00265B2E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -16635,62 +16947,68 @@
             </w:r>
             <w:r w:rsidR="00E262BA" w:rsidRPr="00001A31">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> ve </w:t>
             </w:r>
             <w:r w:rsidRPr="00001A31">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Yevmiye</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB0A165" w14:textId="77777777" w:rsidR="00996987" w:rsidRPr="00001A31" w:rsidRDefault="001965E1" w:rsidP="00040285">
+          <w:p w14:paraId="2FB0A165" w14:textId="1561C12D" w:rsidR="00996987" w:rsidRPr="00001A31" w:rsidRDefault="001965E1" w:rsidP="00040285">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00001A31">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Proje Yöneticisi</w:t>
+              <w:t xml:space="preserve">Proje </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE0676">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Yürütücüsü</w:t>
             </w:r>
             <w:r w:rsidR="00996987" w:rsidRPr="00001A31">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>/Araştırmacılar</w:t>
             </w:r>
             <w:r w:rsidR="00040285">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00996987" w:rsidRPr="00001A31">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Toplam </w:t>
             </w:r>
             <w:r w:rsidR="00040285" w:rsidRPr="00040285">
               <w:rPr>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>kişi</w:t>
@@ -18097,53 +18415,70 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38F1534C" w14:textId="77777777" w:rsidR="00893AB3" w:rsidRPr="00AC1626" w:rsidRDefault="00893AB3" w:rsidP="0081482E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56C737F3" w14:textId="77777777" w:rsidR="00D25C4B" w:rsidRPr="00265B2E" w:rsidRDefault="00D25C4B" w:rsidP="00265B2E"/>
-    <w:p w14:paraId="33BA5931" w14:textId="77777777" w:rsidR="00D25C4B" w:rsidRPr="00265B2E" w:rsidRDefault="00D25C4B" w:rsidP="00265B2E">
+    <w:p w14:paraId="33BA5931" w14:textId="5002FDF0" w:rsidR="00D25C4B" w:rsidRPr="00265B2E" w:rsidRDefault="00D25C4B" w:rsidP="00265B2E">
+      <w:r w:rsidRPr="00B75C29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bilimsel Araştırma Projeleri Komisyonu Tarafından Onaylanan</w:t>
+      </w:r>
       <w:r w:rsidRPr="00265B2E">
-        <w:t>Bilimsel Araştırma Projeleri Komisyonu Tarafından Onaylanan (Boş bırakınız)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75C29" w:rsidRPr="00004099">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>(BAP Koordinasyon Birimi tarafından doldurulacaktır.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10491" w:type="dxa"/>
         <w:tblInd w:w="-114" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1276"/>
@@ -19224,62 +19559,74 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F5D3520" w14:textId="77777777" w:rsidR="00D25C4B" w:rsidRPr="00265B2E" w:rsidRDefault="00D25C4B" w:rsidP="00265B2E"/>
     <w:p w14:paraId="65CC087B" w14:textId="77777777" w:rsidR="00B65CE7" w:rsidRPr="00AC1626" w:rsidRDefault="00A4606E" w:rsidP="00AC1626">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265B2E">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00B65CE7" w:rsidRPr="00AC1626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ÖZGEÇMİŞ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6E3A43" w14:textId="77777777" w:rsidR="00720946" w:rsidRPr="00265B2E" w:rsidRDefault="00720946" w:rsidP="00AC1626">
+    <w:p w14:paraId="5F6E3A43" w14:textId="65944FE5" w:rsidR="00720946" w:rsidRPr="00265B2E" w:rsidRDefault="00720946" w:rsidP="00AC1626">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">(Proje </w:t>
       </w:r>
-      <w:r w:rsidR="0001691B" w:rsidRPr="00265B2E">
-        <w:t>Yöneticisi</w:t>
+      <w:r w:rsidR="000D2A5E">
+        <w:t>yürütücüsü</w:t>
       </w:r>
       <w:r w:rsidRPr="00265B2E">
-        <w:t xml:space="preserve"> ve Araştırıcılar için ayrı doldurulacaktır)</w:t>
+        <w:t xml:space="preserve"> ve </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2A5E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265B2E">
+        <w:t>raştırıcılar için ayrı doldurulacaktır</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2A5E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265B2E">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BE058B" w14:textId="77777777" w:rsidR="00B65CE7" w:rsidRPr="00AC1626" w:rsidRDefault="00B65CE7" w:rsidP="00265B2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1. GENEL</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -19320,110 +19667,114 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C6F9894" w14:textId="77777777" w:rsidR="00CF37A3" w:rsidRPr="00AC1626" w:rsidRDefault="00CF37A3" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF37A3" w:rsidRPr="00AC1626" w14:paraId="0C81F2CF" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="670902A3" w14:textId="77777777" w:rsidR="00CF37A3" w:rsidRPr="00AC1626" w:rsidRDefault="00CF37A3" w:rsidP="00AC1626">
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="670902A3" w14:textId="29CA74F1" w:rsidR="00CF37A3" w:rsidRPr="00AC1626" w:rsidRDefault="00A35B9C" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>TC</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00AC1626">
+              <w:t>T.C.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF37A3" w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> KİMLİK NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FB70D31" w14:textId="77777777" w:rsidR="00CF37A3" w:rsidRPr="00AC1626" w:rsidRDefault="00CF37A3" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF37A3" w:rsidRPr="00AC1626" w14:paraId="10B1170F" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="704CB927" w14:textId="77777777" w:rsidR="00CF37A3" w:rsidRPr="00AC1626" w:rsidRDefault="00CF37A3" w:rsidP="00AC1626">
-[...10 lines deleted...]
-              <w:t>ÜNVANI ADI SOYADI</w:t>
+          <w:p w14:paraId="704CB927" w14:textId="1328C883" w:rsidR="00CF37A3" w:rsidRPr="00AC1626" w:rsidRDefault="00A35B9C" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF37A3" w:rsidRPr="00AC1626">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>NVANI ADI SOYADI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A67F1B9" w14:textId="77777777" w:rsidR="00CF37A3" w:rsidRPr="00AC1626" w:rsidRDefault="00CF37A3" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF37A3" w:rsidRPr="00AC1626" w14:paraId="78CAA393" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19715,77 +20066,55 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DERECE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A279A58" w14:textId="77777777" w:rsidR="00DA1667" w:rsidRPr="00AC1626" w:rsidRDefault="00DA1667" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ÜNİVERSİTE -</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> BÖLÜM/ANABİLİM DALI</w:t>
+              <w:t>ÜNİVERSİTE - FAKÜLTE - BÖLÜM/ANABİLİM DALI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA1667" w:rsidRPr="00AC1626" w14:paraId="19A3BF35" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F928569" w14:textId="77777777" w:rsidR="00DA1667" w:rsidRPr="00AC1626" w:rsidRDefault="00DA1667" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
@@ -21442,65 +21771,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Diğer Faaliyetler</w:t>
             </w:r>
             <w:r w:rsidR="00FF7198">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Eser/görev/faal</w:t>
             </w:r>
             <w:r w:rsidR="00A4606E" w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">iyet/sorumluluk/olay/üyelik </w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>iyet/sorumluluk/olay/üyelik vb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="011E573F" w14:textId="77777777" w:rsidR="00E72B44" w:rsidRPr="00AC1626" w:rsidRDefault="00E72B44" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0405AEA8" w14:textId="77777777" w:rsidR="00E72B44" w:rsidRPr="00AC1626" w:rsidRDefault="00E72B44" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -21620,97 +21935,115 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adet: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="65C46841" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="117F9002" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="117F9002" w14:textId="54E9DFEE" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00B33996" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="4D44B09B" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE0630D" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3AE0630D" w14:textId="64BEB036" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00B33996" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="020CC29A" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F37FDB4" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5F37FDB4" w14:textId="448BD919" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00B33996" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="5472B8FD" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E924A1D" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Diğer indeksler tarafından taranan hakemli dergilerde yayınlanan makaleler</w:t>
             </w:r>
@@ -21725,97 +22058,115 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adet: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="50E0BF1B" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="502FB287" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="502FB287" w14:textId="613C8337" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00B33996" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="62A883FD" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59105562" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="59105562" w14:textId="576509D8" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00B33996" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="25BF9951" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75DC769F" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="75DC769F" w14:textId="215E4861" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00B33996" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="38036E7F" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42696D1A" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hakemli konferans/sempozyumların bildiri kitabında yer alan sunumlar </w:t>
             </w:r>
@@ -21830,97 +22181,115 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adet: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="453CCD31" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76B2D25A" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="76B2D25A" w14:textId="0B76E611" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00E24A74" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="241C2426" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4898AC70" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4898AC70" w14:textId="1512B2C4" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00E24A74" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="2ACC35AC" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66A38903" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="66A38903" w14:textId="60302580" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00E24A74" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="2E86F61F" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7733CB71" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Diğer yayınlar </w:t>
             </w:r>
@@ -21935,158 +22304,189 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adet: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="3A4ED47F" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9CBEC2" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0A9CBEC2" w14:textId="661E6CD7" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00E24A74" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="54ACFAFD" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D3AD291" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7D3AD291" w14:textId="65E569DB" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00E24A74" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB1858" w:rsidRPr="00AC1626" w14:paraId="3ADAC4D6" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B258E8F" w14:textId="77777777" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00BB1858" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0B258E8F" w14:textId="7B7CCAE9" w:rsidR="00BB1858" w:rsidRPr="00AC1626" w:rsidRDefault="00E24A74" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75BE2B1E" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
-    <w:p w14:paraId="1B8914E3" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC">
+    <w:p w14:paraId="1B8914E3" w14:textId="5A0CA5F4" w:rsidR="00725CEC" w:rsidRDefault="00C53312">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C53312">
+        <w:rPr>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        </w:rPr>
+        <w:t>(Yayın sayısına göre satır artırılabilir.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00725CEC">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F30D05" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="000F5AB9" w:rsidP="00265B2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00F925EE" w:rsidRPr="00AC1626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. ÖNCEKİ </w:t>
       </w:r>
       <w:r w:rsidR="000C3BE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TOROS ÜNİVERSİTESİ</w:t>
       </w:r>
       <w:r w:rsidR="00F925EE" w:rsidRPr="00AC1626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> PROJELERİNDEN ÇIKAN YAYINLAR </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4780BD" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00265B2E" w:rsidRDefault="006C3C60" w:rsidP="00265B2E">
+    <w:p w14:paraId="2B4780BD" w14:textId="59BD69C5" w:rsidR="00F925EE" w:rsidRPr="00265B2E" w:rsidRDefault="006C3C60" w:rsidP="00265B2E">
       <w:r w:rsidRPr="00265B2E">
-        <w:t>(Sadece Proje Yöneticisi</w:t>
+        <w:t xml:space="preserve">(Sadece </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0CFD">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265B2E">
+        <w:t xml:space="preserve">roje </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0CFD">
+        <w:t>yürütücüsü</w:t>
       </w:r>
       <w:r w:rsidR="00F925EE" w:rsidRPr="00265B2E">
-        <w:t xml:space="preserve"> dolduracaktır. Her yayının bir örneği proje </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> dolduracaktır. Her yayının bir örneği proje</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0CFD">
+        <w:t xml:space="preserve">yle </w:t>
+      </w:r>
       <w:r w:rsidR="00F925EE" w:rsidRPr="00265B2E">
-        <w:t>ile birlikte</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> sunulacaktır</w:t>
+        <w:t>birlikte sunulacaktır</w:t>
       </w:r>
       <w:r w:rsidR="001B7A07" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">. Yayın içinde projeye atıf yapılmış olması esastır. Bu atıf cümlesi </w:t>
       </w:r>
       <w:r w:rsidR="00BB2B05" w:rsidRPr="00265B2E">
         <w:t xml:space="preserve">altı çizilerek </w:t>
       </w:r>
       <w:r w:rsidR="001B7A07" w:rsidRPr="00265B2E">
         <w:t>işaretlenmelidir</w:t>
       </w:r>
       <w:r w:rsidR="00AC1626">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -22130,97 +22530,115 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adet: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="7CC01883" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03D425F0" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="03D425F0" w14:textId="4282F577" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="7B5F67F0" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70795FDC" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="70795FDC" w14:textId="35ABD6AB" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="682BD4EF" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16236D7B" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="16236D7B" w14:textId="5935C819" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="2696B13B" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7494B913" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Diğer indeksler tarafından taranan hakemli dergilerde yayınlanan makaleler</w:t>
             </w:r>
@@ -22235,97 +22653,115 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adet: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="41D8A7AB" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E19E0F9" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7E19E0F9" w14:textId="60D43672" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="6D7C438E" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA524A9" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2FA524A9" w14:textId="64683736" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="3AD7E3AB" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53388875" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="53388875" w14:textId="619420A2" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="53C2D3DA" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0745F7EF" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hakemli konferans/sempozyumların bildiri kitabında yer alan sunumlar </w:t>
             </w:r>
@@ -22340,97 +22776,115 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adet: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="468F3EDA" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74464342" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="74464342" w14:textId="5647F5D4" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="23C73EA3" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="006AFF0D" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="006AFF0D" w14:textId="46D4FC96" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="6D9C65D5" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBAAD70" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2DBAAD70" w14:textId="16F7542C" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="6439BA57" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23FB9128" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Diğer yayınlar </w:t>
             </w:r>
@@ -22445,159 +22899,190 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC1626">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adet: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="640143DF" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15AE8A6D" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="15AE8A6D" w14:textId="1BEAAE5E" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="4EC44F9A" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F95BEC5" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1F95BEC5" w14:textId="71680103" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925EE" w:rsidRPr="00AC1626" w14:paraId="0373955A" w14:textId="77777777" w:rsidTr="00AC1626">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2E9E16" w14:textId="77777777" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00F925EE" w:rsidP="00AC1626">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5C2E9E16" w14:textId="2B3862D9" w:rsidR="00F925EE" w:rsidRPr="00AC1626" w:rsidRDefault="00E078E8" w:rsidP="00AC1626">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04354BA1" w14:textId="77777777" w:rsidR="00A4606E" w:rsidRDefault="00A4606E" w:rsidP="00265B2E"/>
+    <w:p w14:paraId="3CAA4B68" w14:textId="6C1BAB9F" w:rsidR="00E078E8" w:rsidRDefault="00E078E8" w:rsidP="00E078E8">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C53312">
+        <w:rPr>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        </w:rPr>
+        <w:t>(Yayın sayısına göre satır artırılabilir.)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0BA3203B" w14:textId="77777777" w:rsidR="0081482E" w:rsidRDefault="0081482E" w:rsidP="00265B2E"/>
     <w:p w14:paraId="0C182884" w14:textId="77777777" w:rsidR="0081482E" w:rsidRDefault="0081482E" w:rsidP="00265B2E"/>
     <w:p w14:paraId="15D70275" w14:textId="77777777" w:rsidR="0081482E" w:rsidRDefault="0081482E" w:rsidP="00265B2E"/>
     <w:p w14:paraId="74860650" w14:textId="77777777" w:rsidR="0081482E" w:rsidRDefault="0081482E" w:rsidP="00265B2E"/>
     <w:p w14:paraId="54AD13A9" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="0ED82A1E" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="15D46DB5" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="1181840F" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="30B3FBFB" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="03D69F6F" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="5BAF113B" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="6634EF34" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="17C997E0" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="3F15589F" w14:textId="77777777" w:rsidR="00E46AFE" w:rsidRDefault="00E46AFE" w:rsidP="00265B2E"/>
     <w:p w14:paraId="5C434694" w14:textId="77777777" w:rsidR="00E46AFE" w:rsidRDefault="00E46AFE" w:rsidP="00265B2E"/>
     <w:p w14:paraId="5097C4FA" w14:textId="77777777" w:rsidR="00E46AFE" w:rsidRDefault="00E46AFE" w:rsidP="00265B2E"/>
     <w:p w14:paraId="06453FFE" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="29B4ABC5" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="132E7CC3" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="7974F04C" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="16337AF0" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="3F60B387" w14:textId="77777777" w:rsidR="003D3A30" w:rsidRDefault="003D3A30" w:rsidP="00265B2E"/>
     <w:p w14:paraId="50000F3F" w14:textId="77777777" w:rsidR="00725CEC" w:rsidRDefault="00725CEC" w:rsidP="00265B2E"/>
     <w:p w14:paraId="2D55B75C" w14:textId="77777777" w:rsidR="0081482E" w:rsidRDefault="0081482E" w:rsidP="00265B2E"/>
     <w:p w14:paraId="4C68053C" w14:textId="77777777" w:rsidR="0081482E" w:rsidRPr="00265B2E" w:rsidRDefault="0081482E" w:rsidP="00265B2E"/>
     <w:p w14:paraId="4D9DAD35" w14:textId="77777777" w:rsidR="00406546" w:rsidRPr="0081482E" w:rsidRDefault="00406546" w:rsidP="00265B2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00406546" w:rsidRPr="0081482E" w:rsidSect="002744D8">
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:pgSz w:w="11899" w:h="16837"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="176" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6525817A" w14:textId="77777777" w:rsidR="005D272A" w:rsidRDefault="005D272A">
+    <w:p w14:paraId="13CC5632" w14:textId="77777777" w:rsidR="00D56209" w:rsidRDefault="00D56209">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="710BD7CF" w14:textId="77777777" w:rsidR="005D272A" w:rsidRDefault="005D272A">
+    <w:p w14:paraId="0474B84F" w14:textId="77777777" w:rsidR="00D56209" w:rsidRDefault="00D56209">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -22614,275 +23099,266 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="128603996"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="49AFD593" w14:textId="297836A7" w:rsidR="00DD0D01" w:rsidRDefault="00DD0D01">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4C233243" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="004A6577" w:rsidRDefault="002C44C6" w:rsidP="003E13B6">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-983817"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="6C8250F8" w14:textId="09DD0AEB" w:rsidR="00DD0D01" w:rsidRDefault="00DD0D01">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="286B0A73" w14:textId="73E67E25" w:rsidR="004A6577" w:rsidRPr="00DD0D01" w:rsidRDefault="004A6577">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1253239849"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="66998AC1" w14:textId="277A9958" w:rsidR="00DD0D01" w:rsidRDefault="00DD0D01">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="038CF9FF" w14:textId="277D93F1" w:rsidR="00DD0D01" w:rsidRPr="002744D8" w:rsidRDefault="00DD0D01" w:rsidP="00DD0D01">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="228652150"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0161BCF9" w14:textId="08BAF185" w:rsidR="00DD0D01" w:rsidRDefault="00DD0D01">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="51EBC3E9" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="003E13B6" w:rsidRDefault="002C44C6">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E00E478" w14:textId="77777777" w:rsidR="005D272A" w:rsidRDefault="005D272A">
+    <w:p w14:paraId="41AD199F" w14:textId="77777777" w:rsidR="00D56209" w:rsidRDefault="00D56209">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B0183FD" w14:textId="77777777" w:rsidR="005D272A" w:rsidRDefault="005D272A">
+    <w:p w14:paraId="6D42F6F3" w14:textId="77777777" w:rsidR="00D56209" w:rsidRDefault="00D56209">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5539AEF9" w14:textId="29A6DE9C" w:rsidR="004A6577" w:rsidRDefault="002C44C6">
       <w:pPr>
         <w:pStyle w:val="DipnotMetni"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DipnotBavurusu"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0007297D">
         <w:t>Tez konusunun kabul edildiğine dair Enstitü Yönetim Kurulu Kararı eklenecektir</w:t>
       </w:r>
       <w:r w:rsidR="00C345AB">
         <w:t>.</w:t>
       </w:r>
@@ -22952,201 +23428,134 @@
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:rStyle w:val="DipnotBavurusu"/>
           <w:i/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>03-2 Sarf Malzemesi (Tüketime Yönelik Mal ve Malzeme Alımları</w:t>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>03-2 Sarf Malzemesi (Tüketime Yönelik Mal ve Malzeme Alımları)</w:t>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">) bu bölüme yazılır ve demirbaşa kaydedilmez. </w:t>
+        <w:t xml:space="preserve"> - Deney gereçleri, hayvanlar, kimyasal maddeler, kırtasiye vb. gibi kullanılarak tüketilecek gereçler ile proje süresince kullanıldıktan sonra elden çıkacağı varsayılan küçük el araçları (tornavida, pense, mikropipet, hafıza kartı vb) bu bölüme yazılır ve demirbaşa kaydedilmez. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="4CDB1D02" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="0028529F" w:rsidRDefault="002C44C6" w:rsidP="0007297D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:rStyle w:val="DipnotBavurusu"/>
           <w:i/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>03.3 Seyahat (Yolluklar</w:t>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>03.3 Seyahat (Yolluklar)</w:t>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Veri toplama, yerinde inceleme, arazi çalışması vb. gibi araştırma ile doğrudan ilgili amaçlarla yapılması planlanan yurt içi yolluk, yevmiye ve konaklama giderleri bu bölüme yazılır. </w:t>
+        <w:t xml:space="preserve"> - Veri toplama, yerinde inceleme, arazi çalışması vb. gibi araştırma ile doğrudan ilgili amaçlarla yapılması planlanan yurt içi yolluk, yevmiye ve konaklama giderleri bu bölüme yazılır. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="0CF4C5F9" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="0028529F" w:rsidRDefault="002C44C6" w:rsidP="0007297D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:rStyle w:val="DipnotBavurusu"/>
           <w:i/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">03.5 + 03.6 Hizmet </w:t>
-[...8 lines deleted...]
-        <w:t>Alımı</w:t>
+        <w:t>03.5 + 03.6 Hizmet Alımı</w:t>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Danışmanlık, nakliye, teçhizat bakım ve onarımı, basım, analiz/tahlil giderleri vb. gibi belli bir ücret karşılığında yaptırılacak olan ve iyi tanımlanmış işler bu bölüme yazılır. </w:t>
+        <w:t xml:space="preserve"> - Danışmanlık, nakliye, teçhizat bakım ve onarımı, basım, analiz/tahlil giderleri vb. gibi belli bir ücret karşılığında yaptırılacak olan ve iyi tanımlanmış işler bu bölüme yazılır. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="255B98AE" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="0028529F" w:rsidRDefault="002C44C6" w:rsidP="0007297D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:rStyle w:val="DipnotBavurusu"/>
           <w:i/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028529F">
@@ -23171,186 +23580,914 @@
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:rStyle w:val="DipnotBavurusu"/>
           <w:i/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">06.1 Makine </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Teçhizat </w:t>
+        <w:t xml:space="preserve">06.1 Makine Teçhizat </w:t>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Her türlü Makine Teçhizat, kalıcı donanım, donanım bölümü, bilgisayar, bilgisayar aksamı, laboratuvar cihazı vb. ile yazılım paketleri bu bölüme yazılır ve Demirbaşa (yazılım paketleri hariç) kaydedilir. Alımlara KDV içeren değerler yazılır. </w:t>
+        <w:t xml:space="preserve">- Her türlü Makine Teçhizat, kalıcı donanım, donanım bölümü, bilgisayar, bilgisayar aksamı, laboratuvar cihazı vb. ile yazılım paketleri bu bölüme yazılır ve Demirbaşa (yazılım paketleri hariç) kaydedilir. Alımlara KDV içeren değerler yazılır. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="1AC29E10" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="0028529F" w:rsidRDefault="002C44C6" w:rsidP="0007297D">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:rStyle w:val="DipnotBavurusu"/>
           <w:i/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">06.3 Gayri Maddi Hak </w:t>
-[...8 lines deleted...]
-        <w:t>Alımları</w:t>
+        <w:t>06.3 Gayri Maddi Hak Alımları</w:t>
       </w:r>
       <w:r w:rsidRPr="0028529F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Her türlü bilgisayar yazılımı alımları, lisans bedelleri, harita, plan proje alımları, lisans alımları, patent alımları ve fikri hak alımları bu gruba girer. </w:t>
+        <w:t xml:space="preserve"> - Her türlü bilgisayar yazılımı alımları, lisans bedelleri, harita, plan proje alımları, lisans alımları, patent alımları ve fikri hak alımları bu gruba girer. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D6B7F7F" w14:textId="77777777" w:rsidR="007F6A9A" w:rsidRDefault="007F6A9A">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="341" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1526"/>
+      <w:gridCol w:w="5386"/>
+      <w:gridCol w:w="1560"/>
+      <w:gridCol w:w="1382"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00754C9B" w:rsidRPr="00B44AB2" w14:paraId="080B9B10" w14:textId="77777777" w:rsidTr="002D6680">
+      <w:trPr>
+        <w:trHeight w:val="258"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1526" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4F19A63A" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004B6120">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:noProof/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55BC6FA7" wp14:editId="3914415F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>60960</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>40005</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="735965" cy="752475"/>
+                <wp:effectExtent l="0" t="0" r="6985" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1471535787" name="Resim 2" descr="metin, logo, simge, sembol, yazı tipi içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1102823522" name="Resim 2" descr="metin, logo, simge, sembol, yazı tipi içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="735965" cy="752475"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5386" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="260AF1B6" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:spacing w:after="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:color w:val="4D4D4D"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:color w:val="4D4D4D"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>BİLİMSEL ARAŞTIRMA PROJELERİ (BAP) KOORDİNASYON BİRİMİ</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0CE7A983" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:color w:val="4D4D4D"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E272FA">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:color w:val="4D4D4D"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>PROJE (ARAŞTIRMA–TEZ) BAŞVURU FORMU</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1560" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2E5ECAA0" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E272FA">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Doküman No</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1382" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="05903345" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00B44AB2" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B44AB2">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>BAP- FR-001</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00754C9B" w:rsidRPr="00B44AB2" w14:paraId="7128F7CE" w14:textId="77777777" w:rsidTr="002D6680">
+      <w:trPr>
+        <w:trHeight w:val="258"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1526" w:type="dxa"/>
+          <w:vMerge/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="404862BE" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5386" w:type="dxa"/>
+          <w:vMerge/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="3400FA20" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1560" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="24887511" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E272FA">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>İlk Yayın Tarihi</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1382" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="21FFE60B" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00B44AB2" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B44AB2">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>05.03.2025</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00754C9B" w:rsidRPr="00B44AB2" w14:paraId="5E8A15A0" w14:textId="77777777" w:rsidTr="002D6680">
+      <w:trPr>
+        <w:trHeight w:val="258"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1526" w:type="dxa"/>
+          <w:vMerge/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4BB7826F" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5386" w:type="dxa"/>
+          <w:vMerge/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="5A13CC0B" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1560" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4487952B" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E272FA">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Revizyon Tarihi</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1382" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="20725DED" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00B44AB2" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B44AB2">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>13.02.2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00754C9B" w:rsidRPr="00B44AB2" w14:paraId="4740B5BC" w14:textId="77777777" w:rsidTr="002D6680">
+      <w:trPr>
+        <w:trHeight w:val="258"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1526" w:type="dxa"/>
+          <w:vMerge/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="726C94BB" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5386" w:type="dxa"/>
+          <w:vMerge/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4A92C291" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1560" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7B3F1F98" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E272FA">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Revizyon No</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1382" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="3FAC1224" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00B44AB2" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B44AB2">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>01</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00754C9B" w:rsidRPr="00B44AB2" w14:paraId="3C59A284" w14:textId="77777777" w:rsidTr="002D6680">
+      <w:trPr>
+        <w:trHeight w:val="258"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1526" w:type="dxa"/>
+          <w:vMerge/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1888D227" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5386" w:type="dxa"/>
+          <w:vMerge/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="53F2E860" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1560" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="28C98C49" w14:textId="77777777" w:rsidR="00754C9B" w:rsidRPr="00E272FA" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E272FA">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Sayfa</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1382" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="57178517" w14:textId="39987DB8" w:rsidR="00754C9B" w:rsidRPr="00B44AB2" w:rsidRDefault="00754C9B" w:rsidP="00754C9B">
+          <w:pPr>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:suppressAutoHyphens w:val="0"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B44AB2">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:bCs/>
+              <w:color w:val="4D4D4D"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>/16</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p w14:paraId="19DF6735" w14:textId="5EB67064" w:rsidR="002C44C6" w:rsidRDefault="002C44C6" w:rsidP="00E30BF8">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="5245"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="20"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2A870936" w14:textId="77777777" w:rsidR="002C44C6" w:rsidRPr="00503653" w:rsidRDefault="002C44C6" w:rsidP="00E30BF8">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="20"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1526"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1560"/>
       <w:gridCol w:w="1382"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C81FD0" w:rsidRPr="00F90516" w14:paraId="4E5FCD96" w14:textId="77777777" w:rsidTr="00873F38">
       <w:trPr>
         <w:trHeight w:val="258"/>
       </w:trPr>
@@ -23439,77 +24576,97 @@
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="4D4D4D"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5386" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="40ECFA69" w14:textId="37202B93" w:rsidR="00C81FD0" w:rsidRDefault="00C81FD0" w:rsidP="007F6A9A">
+        <w:p w14:paraId="40ECFA69" w14:textId="629FA173" w:rsidR="00C81FD0" w:rsidRDefault="00C81FD0" w:rsidP="007F6A9A">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:suppressAutoHyphens w:val="0"/>
             <w:spacing w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:color w:val="4D4D4D"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:color w:val="4D4D4D"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>BİLİMSEL ARAŞTIRMA PROJELERİ KOORDİNASYON BİRİMİ</w:t>
+            <w:t xml:space="preserve">BİLİMSEL ARAŞTIRMA PROJELERİ </w:t>
+          </w:r>
+          <w:r w:rsidR="00110015">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:color w:val="4D4D4D"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">(BAP) </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:b/>
+              <w:color w:val="4D4D4D"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>KOORDİNASYON BİRİMİ</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5E4F540D" w14:textId="77777777" w:rsidR="00C81FD0" w:rsidRPr="00E272FA" w:rsidRDefault="00C81FD0" w:rsidP="007F6A9A">
           <w:pPr>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:suppressAutoHyphens w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:color w:val="4D4D4D"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E272FA">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:b/>
               <w:color w:val="4D4D4D"/>
               <w:szCs w:val="22"/>
@@ -24077,53 +25234,78 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B44AB2">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:bCs/>
               <w:color w:val="4D4D4D"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>1/16</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3899579E" w14:textId="77777777" w:rsidR="00066814" w:rsidRDefault="00066814">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="220D978F" w14:textId="05EF2546" w:rsidR="002C44C6" w:rsidRPr="00503653" w:rsidRDefault="002C44C6" w:rsidP="0056059F">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="5245"/>
+        <w:tab w:val="right" w:pos="10206"/>
+      </w:tabs>
+      <w:spacing w:after="20"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="220D978F" w14:textId="05EF2546" w:rsidR="002C44C6" w:rsidRPr="00503653" w:rsidRDefault="002C44C6" w:rsidP="0056059F">
+  <w:p w14:paraId="58C213EA" w14:textId="77777777" w:rsidR="00D278E3" w:rsidRPr="00503653" w:rsidRDefault="00D278E3" w:rsidP="0056059F">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="5245"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="20"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -24541,526 +25723,576 @@
   <w:num w:numId="1" w16cid:durableId="744111633">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1566797875">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1564174056">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2134445789">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="478116446">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="88235159">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008765B8"/>
     <w:rsid w:val="00000D7F"/>
     <w:rsid w:val="00001A31"/>
+    <w:rsid w:val="00004099"/>
     <w:rsid w:val="00004565"/>
     <w:rsid w:val="000069F2"/>
     <w:rsid w:val="0001691B"/>
     <w:rsid w:val="00025CC0"/>
     <w:rsid w:val="000301FE"/>
     <w:rsid w:val="000313B4"/>
     <w:rsid w:val="00032374"/>
     <w:rsid w:val="00040285"/>
     <w:rsid w:val="0005231D"/>
     <w:rsid w:val="00056829"/>
     <w:rsid w:val="00056FDB"/>
     <w:rsid w:val="00066814"/>
+    <w:rsid w:val="00067306"/>
     <w:rsid w:val="0006748E"/>
     <w:rsid w:val="000721BC"/>
     <w:rsid w:val="0007297D"/>
     <w:rsid w:val="000744AB"/>
     <w:rsid w:val="000904F9"/>
     <w:rsid w:val="000919AD"/>
     <w:rsid w:val="00093D3E"/>
     <w:rsid w:val="00097517"/>
     <w:rsid w:val="000B1E00"/>
     <w:rsid w:val="000B46C9"/>
+    <w:rsid w:val="000B54F5"/>
     <w:rsid w:val="000C3BE9"/>
+    <w:rsid w:val="000C7490"/>
     <w:rsid w:val="000D059D"/>
     <w:rsid w:val="000D1A88"/>
+    <w:rsid w:val="000D2A5E"/>
     <w:rsid w:val="000D6926"/>
     <w:rsid w:val="000D6CF3"/>
     <w:rsid w:val="000E790E"/>
     <w:rsid w:val="000F309C"/>
     <w:rsid w:val="000F4F29"/>
     <w:rsid w:val="000F5AB9"/>
     <w:rsid w:val="00105710"/>
     <w:rsid w:val="001072FD"/>
+    <w:rsid w:val="00110015"/>
     <w:rsid w:val="0011294C"/>
     <w:rsid w:val="00123C26"/>
     <w:rsid w:val="001241A0"/>
     <w:rsid w:val="001323A1"/>
     <w:rsid w:val="001334C5"/>
     <w:rsid w:val="00134082"/>
     <w:rsid w:val="00137602"/>
     <w:rsid w:val="00142D88"/>
     <w:rsid w:val="00150B81"/>
     <w:rsid w:val="00152441"/>
     <w:rsid w:val="00161023"/>
     <w:rsid w:val="00164EE5"/>
     <w:rsid w:val="001704FF"/>
     <w:rsid w:val="00172286"/>
     <w:rsid w:val="0017468E"/>
     <w:rsid w:val="00182972"/>
+    <w:rsid w:val="00182F61"/>
     <w:rsid w:val="00190591"/>
     <w:rsid w:val="001965E1"/>
     <w:rsid w:val="00196D58"/>
     <w:rsid w:val="001A433A"/>
     <w:rsid w:val="001B3B94"/>
     <w:rsid w:val="001B431E"/>
     <w:rsid w:val="001B7A07"/>
     <w:rsid w:val="001C39AB"/>
     <w:rsid w:val="001C6745"/>
     <w:rsid w:val="001C6C57"/>
     <w:rsid w:val="001D0EC9"/>
     <w:rsid w:val="001D3536"/>
     <w:rsid w:val="001D704F"/>
     <w:rsid w:val="001E59C5"/>
     <w:rsid w:val="001F296F"/>
     <w:rsid w:val="002010D8"/>
     <w:rsid w:val="00205D62"/>
+    <w:rsid w:val="00205F76"/>
     <w:rsid w:val="0020766D"/>
     <w:rsid w:val="00214A12"/>
+    <w:rsid w:val="00232ED6"/>
     <w:rsid w:val="00236E9C"/>
     <w:rsid w:val="00237841"/>
     <w:rsid w:val="00237D10"/>
     <w:rsid w:val="002402C1"/>
     <w:rsid w:val="00247C6B"/>
     <w:rsid w:val="0025348C"/>
     <w:rsid w:val="00255CFC"/>
     <w:rsid w:val="00262AFC"/>
     <w:rsid w:val="00264006"/>
     <w:rsid w:val="0026436C"/>
     <w:rsid w:val="00265B2E"/>
     <w:rsid w:val="00266AC5"/>
     <w:rsid w:val="002744D8"/>
     <w:rsid w:val="0028529F"/>
     <w:rsid w:val="00285487"/>
     <w:rsid w:val="00286CDB"/>
     <w:rsid w:val="002A0386"/>
     <w:rsid w:val="002A14C4"/>
     <w:rsid w:val="002A18A8"/>
     <w:rsid w:val="002A3799"/>
     <w:rsid w:val="002B23D5"/>
+    <w:rsid w:val="002B2F56"/>
     <w:rsid w:val="002C44C6"/>
     <w:rsid w:val="00304C0F"/>
     <w:rsid w:val="00306054"/>
     <w:rsid w:val="003063B4"/>
+    <w:rsid w:val="003109CC"/>
     <w:rsid w:val="00313A6B"/>
     <w:rsid w:val="00322920"/>
     <w:rsid w:val="00341020"/>
     <w:rsid w:val="003441D3"/>
     <w:rsid w:val="003460DC"/>
     <w:rsid w:val="0036020A"/>
     <w:rsid w:val="00361729"/>
     <w:rsid w:val="00364A00"/>
     <w:rsid w:val="00371801"/>
     <w:rsid w:val="00373A42"/>
     <w:rsid w:val="00376CFC"/>
     <w:rsid w:val="00394A42"/>
     <w:rsid w:val="003975A9"/>
     <w:rsid w:val="003A0970"/>
     <w:rsid w:val="003B1244"/>
     <w:rsid w:val="003B2424"/>
     <w:rsid w:val="003B58EC"/>
     <w:rsid w:val="003D3A30"/>
     <w:rsid w:val="003E13B6"/>
     <w:rsid w:val="003E2F34"/>
     <w:rsid w:val="003E69FB"/>
     <w:rsid w:val="00400A7C"/>
+    <w:rsid w:val="0040234C"/>
     <w:rsid w:val="004034F6"/>
     <w:rsid w:val="0040415E"/>
     <w:rsid w:val="00404F9B"/>
     <w:rsid w:val="00406546"/>
+    <w:rsid w:val="00406C62"/>
     <w:rsid w:val="00414498"/>
     <w:rsid w:val="00417CA3"/>
+    <w:rsid w:val="00430467"/>
     <w:rsid w:val="00434620"/>
     <w:rsid w:val="0044223A"/>
     <w:rsid w:val="0044255B"/>
     <w:rsid w:val="004514D6"/>
     <w:rsid w:val="004642B4"/>
     <w:rsid w:val="00470DF5"/>
     <w:rsid w:val="00475179"/>
     <w:rsid w:val="004758F4"/>
     <w:rsid w:val="004859B6"/>
     <w:rsid w:val="00487CA2"/>
     <w:rsid w:val="00491BE1"/>
     <w:rsid w:val="004937D8"/>
     <w:rsid w:val="004A362F"/>
     <w:rsid w:val="004A40BA"/>
     <w:rsid w:val="004A6577"/>
     <w:rsid w:val="004B1056"/>
+    <w:rsid w:val="004C09B0"/>
     <w:rsid w:val="004C1AF1"/>
     <w:rsid w:val="004F412E"/>
     <w:rsid w:val="004F73A7"/>
     <w:rsid w:val="00503653"/>
     <w:rsid w:val="005047D9"/>
     <w:rsid w:val="005047E0"/>
     <w:rsid w:val="00523A35"/>
     <w:rsid w:val="00526EFA"/>
     <w:rsid w:val="00527947"/>
     <w:rsid w:val="00536657"/>
     <w:rsid w:val="00544E61"/>
     <w:rsid w:val="0054532D"/>
     <w:rsid w:val="00550808"/>
     <w:rsid w:val="005517C1"/>
     <w:rsid w:val="0056059F"/>
     <w:rsid w:val="005623A8"/>
     <w:rsid w:val="005676B5"/>
     <w:rsid w:val="005739B1"/>
     <w:rsid w:val="00573A7B"/>
+    <w:rsid w:val="00575548"/>
     <w:rsid w:val="00576FE7"/>
     <w:rsid w:val="005840E3"/>
+    <w:rsid w:val="00585908"/>
     <w:rsid w:val="005952B1"/>
     <w:rsid w:val="00597268"/>
     <w:rsid w:val="005A3FA3"/>
     <w:rsid w:val="005B08FA"/>
     <w:rsid w:val="005B520D"/>
     <w:rsid w:val="005B5500"/>
     <w:rsid w:val="005B79CB"/>
     <w:rsid w:val="005C782C"/>
     <w:rsid w:val="005D272A"/>
     <w:rsid w:val="005D664F"/>
     <w:rsid w:val="005E5F89"/>
     <w:rsid w:val="005E6081"/>
     <w:rsid w:val="005F06C3"/>
     <w:rsid w:val="005F16FD"/>
     <w:rsid w:val="005F3084"/>
     <w:rsid w:val="00603474"/>
     <w:rsid w:val="00606C4F"/>
     <w:rsid w:val="00607D59"/>
     <w:rsid w:val="006128F5"/>
     <w:rsid w:val="0062661B"/>
     <w:rsid w:val="00626A62"/>
     <w:rsid w:val="00630839"/>
     <w:rsid w:val="00632060"/>
     <w:rsid w:val="0063608F"/>
     <w:rsid w:val="00641651"/>
     <w:rsid w:val="00643693"/>
     <w:rsid w:val="00654443"/>
     <w:rsid w:val="00655C4B"/>
     <w:rsid w:val="00656633"/>
     <w:rsid w:val="00673CF7"/>
     <w:rsid w:val="006878A8"/>
     <w:rsid w:val="0069304A"/>
+    <w:rsid w:val="006A1793"/>
     <w:rsid w:val="006A29DD"/>
     <w:rsid w:val="006A31BA"/>
     <w:rsid w:val="006A6659"/>
     <w:rsid w:val="006A7DE0"/>
     <w:rsid w:val="006B2388"/>
     <w:rsid w:val="006B3218"/>
+    <w:rsid w:val="006B5A7B"/>
     <w:rsid w:val="006C3C60"/>
+    <w:rsid w:val="006C48B2"/>
     <w:rsid w:val="006C50CC"/>
     <w:rsid w:val="006C6843"/>
+    <w:rsid w:val="006D4A95"/>
     <w:rsid w:val="006D616D"/>
     <w:rsid w:val="006D66BD"/>
     <w:rsid w:val="006E49EC"/>
     <w:rsid w:val="006E7E6D"/>
     <w:rsid w:val="006F21E6"/>
+    <w:rsid w:val="006F27F1"/>
     <w:rsid w:val="006F6B27"/>
     <w:rsid w:val="007044E4"/>
+    <w:rsid w:val="00706B23"/>
     <w:rsid w:val="00707BA5"/>
     <w:rsid w:val="007102D2"/>
     <w:rsid w:val="0071127F"/>
+    <w:rsid w:val="00712C66"/>
     <w:rsid w:val="00712C87"/>
     <w:rsid w:val="007139C4"/>
     <w:rsid w:val="007139D0"/>
     <w:rsid w:val="00720946"/>
     <w:rsid w:val="00725CEC"/>
     <w:rsid w:val="00726991"/>
     <w:rsid w:val="00730E98"/>
     <w:rsid w:val="007548EE"/>
+    <w:rsid w:val="00754C9B"/>
     <w:rsid w:val="00767D17"/>
     <w:rsid w:val="007763D0"/>
     <w:rsid w:val="007A4CDE"/>
     <w:rsid w:val="007A5E55"/>
     <w:rsid w:val="007B795B"/>
     <w:rsid w:val="007C0C5E"/>
     <w:rsid w:val="007C2EDC"/>
     <w:rsid w:val="007C5964"/>
     <w:rsid w:val="007D33AB"/>
     <w:rsid w:val="007F3623"/>
     <w:rsid w:val="007F6A9A"/>
     <w:rsid w:val="0080211F"/>
     <w:rsid w:val="008022A2"/>
     <w:rsid w:val="008025D6"/>
     <w:rsid w:val="00810C75"/>
     <w:rsid w:val="0081482E"/>
     <w:rsid w:val="00815B9C"/>
     <w:rsid w:val="00820E62"/>
     <w:rsid w:val="0082329B"/>
     <w:rsid w:val="00823E1C"/>
     <w:rsid w:val="008439AA"/>
     <w:rsid w:val="00845184"/>
     <w:rsid w:val="00866418"/>
     <w:rsid w:val="00873F38"/>
     <w:rsid w:val="00874603"/>
     <w:rsid w:val="00874DC2"/>
     <w:rsid w:val="0087573F"/>
     <w:rsid w:val="008765B8"/>
     <w:rsid w:val="00887BD1"/>
     <w:rsid w:val="00893AB3"/>
     <w:rsid w:val="00894DCA"/>
     <w:rsid w:val="008A0F39"/>
     <w:rsid w:val="008A5DF1"/>
     <w:rsid w:val="008A6ACF"/>
     <w:rsid w:val="008B0230"/>
+    <w:rsid w:val="008B3DFE"/>
     <w:rsid w:val="008C2D01"/>
     <w:rsid w:val="008D2E85"/>
     <w:rsid w:val="008D3CF6"/>
     <w:rsid w:val="008D6725"/>
     <w:rsid w:val="008E67C8"/>
     <w:rsid w:val="008F3E70"/>
     <w:rsid w:val="009012B8"/>
     <w:rsid w:val="00910FBF"/>
     <w:rsid w:val="009122F0"/>
     <w:rsid w:val="00921AA5"/>
     <w:rsid w:val="00923DAC"/>
     <w:rsid w:val="009333B7"/>
     <w:rsid w:val="0093573C"/>
+    <w:rsid w:val="00937AE7"/>
     <w:rsid w:val="009446D9"/>
     <w:rsid w:val="009579C2"/>
+    <w:rsid w:val="0096089A"/>
     <w:rsid w:val="009701BF"/>
     <w:rsid w:val="0097718C"/>
     <w:rsid w:val="00980FF1"/>
     <w:rsid w:val="00984497"/>
     <w:rsid w:val="00985EBC"/>
     <w:rsid w:val="0099526E"/>
     <w:rsid w:val="00996987"/>
     <w:rsid w:val="009B47AA"/>
     <w:rsid w:val="009C1841"/>
     <w:rsid w:val="009D34FB"/>
     <w:rsid w:val="009D5336"/>
     <w:rsid w:val="009D652B"/>
     <w:rsid w:val="009D7162"/>
     <w:rsid w:val="009F0ED5"/>
     <w:rsid w:val="009F237D"/>
     <w:rsid w:val="009F4FF0"/>
     <w:rsid w:val="009F71B9"/>
     <w:rsid w:val="00A0320F"/>
     <w:rsid w:val="00A067E2"/>
     <w:rsid w:val="00A0735A"/>
     <w:rsid w:val="00A14C17"/>
     <w:rsid w:val="00A208CB"/>
     <w:rsid w:val="00A21BBB"/>
     <w:rsid w:val="00A22A18"/>
     <w:rsid w:val="00A254BD"/>
     <w:rsid w:val="00A30E15"/>
     <w:rsid w:val="00A3424D"/>
+    <w:rsid w:val="00A35B9C"/>
     <w:rsid w:val="00A366C2"/>
     <w:rsid w:val="00A4606E"/>
     <w:rsid w:val="00A522BF"/>
     <w:rsid w:val="00A61D3A"/>
     <w:rsid w:val="00A67277"/>
     <w:rsid w:val="00A71038"/>
     <w:rsid w:val="00A73878"/>
     <w:rsid w:val="00A74AB9"/>
     <w:rsid w:val="00A922E5"/>
     <w:rsid w:val="00A933DB"/>
+    <w:rsid w:val="00AA27D3"/>
     <w:rsid w:val="00AA68F8"/>
     <w:rsid w:val="00AA7041"/>
     <w:rsid w:val="00AB15A6"/>
     <w:rsid w:val="00AC1626"/>
     <w:rsid w:val="00AC6C4F"/>
     <w:rsid w:val="00AD00A8"/>
     <w:rsid w:val="00AD07E0"/>
     <w:rsid w:val="00AD7ACA"/>
     <w:rsid w:val="00AE02F1"/>
+    <w:rsid w:val="00AE2322"/>
     <w:rsid w:val="00AF3034"/>
     <w:rsid w:val="00AF3B87"/>
     <w:rsid w:val="00B2139B"/>
     <w:rsid w:val="00B23240"/>
+    <w:rsid w:val="00B33996"/>
     <w:rsid w:val="00B44AB2"/>
     <w:rsid w:val="00B54401"/>
     <w:rsid w:val="00B65CE7"/>
     <w:rsid w:val="00B67342"/>
     <w:rsid w:val="00B70665"/>
     <w:rsid w:val="00B70CB7"/>
+    <w:rsid w:val="00B75C29"/>
     <w:rsid w:val="00B82B21"/>
     <w:rsid w:val="00B91585"/>
     <w:rsid w:val="00B954CB"/>
     <w:rsid w:val="00B9755A"/>
     <w:rsid w:val="00B97A5E"/>
     <w:rsid w:val="00BA0E23"/>
     <w:rsid w:val="00BA3E3E"/>
     <w:rsid w:val="00BB1858"/>
     <w:rsid w:val="00BB1FA7"/>
     <w:rsid w:val="00BB1FFD"/>
     <w:rsid w:val="00BB2B05"/>
     <w:rsid w:val="00BB7041"/>
     <w:rsid w:val="00BB7528"/>
     <w:rsid w:val="00BC7D3F"/>
     <w:rsid w:val="00BD02F1"/>
     <w:rsid w:val="00BD129B"/>
     <w:rsid w:val="00BD611E"/>
     <w:rsid w:val="00BD6A8A"/>
     <w:rsid w:val="00BE1051"/>
     <w:rsid w:val="00C0061B"/>
     <w:rsid w:val="00C07240"/>
     <w:rsid w:val="00C1019E"/>
     <w:rsid w:val="00C12441"/>
     <w:rsid w:val="00C175FA"/>
     <w:rsid w:val="00C23EE6"/>
     <w:rsid w:val="00C25137"/>
     <w:rsid w:val="00C27562"/>
     <w:rsid w:val="00C345AB"/>
     <w:rsid w:val="00C432B8"/>
     <w:rsid w:val="00C47FA6"/>
     <w:rsid w:val="00C50D7C"/>
     <w:rsid w:val="00C51ECD"/>
     <w:rsid w:val="00C531EE"/>
+    <w:rsid w:val="00C53312"/>
     <w:rsid w:val="00C60703"/>
     <w:rsid w:val="00C61E2F"/>
     <w:rsid w:val="00C81FD0"/>
     <w:rsid w:val="00C82112"/>
     <w:rsid w:val="00CB5E92"/>
     <w:rsid w:val="00CB68C7"/>
     <w:rsid w:val="00CB7BCF"/>
     <w:rsid w:val="00CC0D31"/>
     <w:rsid w:val="00CC12C5"/>
+    <w:rsid w:val="00CC3993"/>
+    <w:rsid w:val="00CC3F39"/>
+    <w:rsid w:val="00CD2097"/>
     <w:rsid w:val="00CD51CB"/>
     <w:rsid w:val="00CD745A"/>
     <w:rsid w:val="00CD7AB8"/>
+    <w:rsid w:val="00CE0676"/>
     <w:rsid w:val="00CE4EF8"/>
     <w:rsid w:val="00CE7B10"/>
     <w:rsid w:val="00CF23BF"/>
     <w:rsid w:val="00CF37A3"/>
     <w:rsid w:val="00CF73F9"/>
     <w:rsid w:val="00CF7D6A"/>
     <w:rsid w:val="00D03657"/>
     <w:rsid w:val="00D04072"/>
     <w:rsid w:val="00D0690C"/>
     <w:rsid w:val="00D24310"/>
     <w:rsid w:val="00D25C4B"/>
+    <w:rsid w:val="00D278E3"/>
     <w:rsid w:val="00D30969"/>
     <w:rsid w:val="00D35F2D"/>
     <w:rsid w:val="00D46DD6"/>
     <w:rsid w:val="00D55222"/>
+    <w:rsid w:val="00D56209"/>
     <w:rsid w:val="00D6357A"/>
     <w:rsid w:val="00D65ADF"/>
     <w:rsid w:val="00D65CEB"/>
     <w:rsid w:val="00D70494"/>
     <w:rsid w:val="00D71793"/>
     <w:rsid w:val="00D739B1"/>
     <w:rsid w:val="00D75CC1"/>
     <w:rsid w:val="00D75E1F"/>
     <w:rsid w:val="00D80AE2"/>
     <w:rsid w:val="00D81DE4"/>
     <w:rsid w:val="00D8286A"/>
     <w:rsid w:val="00D835DE"/>
     <w:rsid w:val="00D87B8C"/>
     <w:rsid w:val="00D93911"/>
+    <w:rsid w:val="00D95570"/>
     <w:rsid w:val="00DA00B2"/>
     <w:rsid w:val="00DA0F32"/>
     <w:rsid w:val="00DA1667"/>
+    <w:rsid w:val="00DA1FD0"/>
     <w:rsid w:val="00DB2061"/>
     <w:rsid w:val="00DB4341"/>
     <w:rsid w:val="00DB7BBE"/>
     <w:rsid w:val="00DC3EB9"/>
     <w:rsid w:val="00DC67E8"/>
     <w:rsid w:val="00DD0D01"/>
     <w:rsid w:val="00DD5EE0"/>
     <w:rsid w:val="00DE0DB6"/>
+    <w:rsid w:val="00DF0CFD"/>
     <w:rsid w:val="00DF737E"/>
     <w:rsid w:val="00E018D0"/>
     <w:rsid w:val="00E0286D"/>
     <w:rsid w:val="00E0701B"/>
+    <w:rsid w:val="00E078E8"/>
     <w:rsid w:val="00E078F5"/>
     <w:rsid w:val="00E125EB"/>
     <w:rsid w:val="00E158AB"/>
     <w:rsid w:val="00E16BD4"/>
+    <w:rsid w:val="00E21427"/>
+    <w:rsid w:val="00E24A74"/>
     <w:rsid w:val="00E262BA"/>
     <w:rsid w:val="00E272FA"/>
     <w:rsid w:val="00E30BF8"/>
     <w:rsid w:val="00E42809"/>
     <w:rsid w:val="00E46AFE"/>
     <w:rsid w:val="00E46EC9"/>
     <w:rsid w:val="00E5386A"/>
+    <w:rsid w:val="00E56B4C"/>
     <w:rsid w:val="00E57186"/>
     <w:rsid w:val="00E65AF8"/>
     <w:rsid w:val="00E72B44"/>
     <w:rsid w:val="00E829C8"/>
+    <w:rsid w:val="00E83E52"/>
+    <w:rsid w:val="00EB0C2F"/>
     <w:rsid w:val="00EB15BB"/>
     <w:rsid w:val="00EB5897"/>
     <w:rsid w:val="00EC1EC3"/>
     <w:rsid w:val="00ED0D8E"/>
     <w:rsid w:val="00ED470B"/>
+    <w:rsid w:val="00EE4B5D"/>
     <w:rsid w:val="00EE4E67"/>
     <w:rsid w:val="00EE55DD"/>
+    <w:rsid w:val="00EF0C9F"/>
     <w:rsid w:val="00EF1728"/>
     <w:rsid w:val="00EF5A5A"/>
     <w:rsid w:val="00EF6DCF"/>
     <w:rsid w:val="00EF75BF"/>
     <w:rsid w:val="00F14176"/>
     <w:rsid w:val="00F232C5"/>
     <w:rsid w:val="00F261F3"/>
     <w:rsid w:val="00F373A9"/>
     <w:rsid w:val="00F374E8"/>
     <w:rsid w:val="00F4366B"/>
     <w:rsid w:val="00F44213"/>
     <w:rsid w:val="00F47C35"/>
     <w:rsid w:val="00F60ED7"/>
     <w:rsid w:val="00F648D9"/>
     <w:rsid w:val="00F675E4"/>
     <w:rsid w:val="00F7153A"/>
     <w:rsid w:val="00F72EA8"/>
     <w:rsid w:val="00F740C2"/>
     <w:rsid w:val="00F81762"/>
     <w:rsid w:val="00F83F83"/>
     <w:rsid w:val="00F847A0"/>
     <w:rsid w:val="00F90062"/>
     <w:rsid w:val="00F90516"/>
     <w:rsid w:val="00F925EE"/>
     <w:rsid w:val="00F96B51"/>
@@ -26880,54 +28112,58 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2076246265">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -27193,67 +28429,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97DD3B49-77A3-48DD-A523-2094082398DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>1772</Words>
-  <Characters>10106</Characters>
+  <Words>1822</Words>
+  <Characters>10387</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Proje Öneri Başvuru Formu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BEÜ BAP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11855</CharactersWithSpaces>
+  <CharactersWithSpaces>12185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Proje Öneri Başvuru Formu</dc:title>
   <dc:creator>zekeriyadogan@hotmail.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>