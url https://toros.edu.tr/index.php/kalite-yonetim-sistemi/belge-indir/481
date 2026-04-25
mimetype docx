--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -287,137 +287,120 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51944864" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="005D47A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001210C7">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RAPOR TARİHİ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AA0237" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="005D47A9">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5523C24F" w14:textId="77777777" w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidRDefault="005D47A9" w:rsidP="002E533E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:sectPr w:rsidR="005D47A9" w:rsidRPr="001210C7" w:rsidSect="00AD2E37">
           <w:headerReference w:type="even" r:id="rId7"/>
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="even" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E231BB" w14:textId="7407D081" w:rsidR="00AF7A33" w:rsidRPr="001210C7" w:rsidRDefault="00AF7A33" w:rsidP="002E533E">
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1B9AB564" w14:textId="77777777" w:rsidR="005148C9" w:rsidRPr="0001115B" w:rsidRDefault="005148C9" w:rsidP="005148C9">
       <w:pPr>
         <w:pStyle w:val="WW-NormalWeb1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001115B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Projenin Türü: </w:t>
       </w:r>
       <w:r w:rsidRPr="0001115B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Aşağıdakilerden birini işaretleyiniz) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192D8ABB" w14:textId="77777777" w:rsidR="005148C9" w:rsidRPr="0001115B" w:rsidRDefault="005148C9" w:rsidP="005148C9">
       <w:pPr>
         <w:pStyle w:val="WW-NormalWeb1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="032FF3C4" w14:textId="475B3362" w:rsidR="005148C9" w:rsidRPr="0001115B" w:rsidRDefault="00000000" w:rsidP="006F599F">
+    <w:p w14:paraId="032FF3C4" w14:textId="6936C164" w:rsidR="005148C9" w:rsidRPr="0001115B" w:rsidRDefault="00000000" w:rsidP="006F599F">
       <w:pPr>
         <w:pStyle w:val="WW-NormalWeb1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-106278183"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -469,51 +452,87 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="006F599F" w:rsidRPr="0001115B">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sanayi İşbirliği Projesi </w:t>
+        <w:t xml:space="preserve">Sanayi </w:t>
+      </w:r>
+      <w:r w:rsidR="00D241F3" w:rsidRPr="0001115B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">İş </w:t>
+      </w:r>
+      <w:r w:rsidR="00D241F3">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00D241F3" w:rsidRPr="0001115B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>irliği</w:t>
+      </w:r>
+      <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Projesi </w:t>
       </w:r>
       <w:r w:rsidR="005148C9" w:rsidRPr="0001115B">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-287129011"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -811,58 +830,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="62F191A4" w14:textId="77777777" w:rsidR="0081407F" w:rsidRPr="001210C7" w:rsidRDefault="00B86C28" w:rsidP="00D219C6">
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
       </w:pPr>
       <w:r>
         <w:t>PROJE YÖNETİCİSİNİN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="993"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2272"/>
+        <w:gridCol w:w="1306"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="1049"/>
+        <w:gridCol w:w="1950"/>
+        <w:gridCol w:w="1048"/>
+        <w:gridCol w:w="2146"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D47291" w:rsidRPr="00B85A6E" w14:paraId="06AAD493" w14:textId="77777777" w:rsidTr="00D219C6">
+      <w:tr w:rsidR="00257A12" w:rsidRPr="00B85A6E" w14:paraId="06AAD493" w14:textId="77777777" w:rsidTr="00D219C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="686D1E3D" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="008B0598" w:rsidP="00B85A6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85A6E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ad</w:t>
             </w:r>
@@ -1005,259 +1024,341 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35DD524B" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="00D47291" w:rsidP="00B85A6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D47291" w:rsidRPr="00B85A6E" w14:paraId="3B30A00E" w14:textId="77777777" w:rsidTr="00D219C6">
+      <w:tr w:rsidR="00257A12" w:rsidRPr="00B85A6E" w14:paraId="3B30A00E" w14:textId="77777777" w:rsidTr="00D219C6">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62A9D042" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="008B0598" w:rsidP="00B85A6E">
+          <w:p w14:paraId="0B3F6C41" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="008B0598" w:rsidP="00B85A6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85A6E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fak</w:t>
             </w:r>
             <w:r w:rsidRPr="00B85A6E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
             <w:r w:rsidRPr="00B85A6E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>lte:</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="27A77169" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="00D47291" w:rsidP="00B85A6E">
+              <w:t>lte</w:t>
+            </w:r>
+            <w:r w:rsidR="00257A12">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62A9D042" w14:textId="72FA669C" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="00257A12" w:rsidP="00B85A6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yüksekokul</w:t>
+            </w:r>
+            <w:r w:rsidR="008B0598" w:rsidRPr="00B85A6E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1969" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB67F2B" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="008B0598" w:rsidP="00B85A6E">
+          <w:p w14:paraId="27A77169" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="00D47291" w:rsidP="00B85A6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B85A6E">
-[...50 lines deleted...]
-            <w:tcW w:w="2063" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3D396D09" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="00D47291" w:rsidP="00B85A6E">
+          <w:p w14:paraId="04FD8094" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="008B0598" w:rsidP="00B85A6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="5F18D8FF" w14:textId="7BD8FBBB" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="008B0598" w:rsidP="00B85A6E">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85A6E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B85A6E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B85A6E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B85A6E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B85A6E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00257A12">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB67F2B" w14:textId="1B28BD93" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="00257A12" w:rsidP="00B85A6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B85A6E">
-[...9 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Program</w:t>
+            </w:r>
+            <w:r w:rsidR="008B0598" w:rsidRPr="00B85A6E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2272" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57498999" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="00D47291" w:rsidP="00B85A6E">
+            <w:tcW w:w="2063" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D396D09" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="00D47291" w:rsidP="00B85A6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F18D8FF" w14:textId="7BD8FBBB" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="008B0598" w:rsidP="00B85A6E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2464"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B85A6E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telefon</w:t>
+            </w:r>
+            <w:r w:rsidR="0001115B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2272" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57498999" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="00D47291" w:rsidP="00B85A6E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2464"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003606AE" w:rsidRPr="00B85A6E" w14:paraId="044C001F" w14:textId="77777777" w:rsidTr="00D219C6">
+      <w:tr w:rsidR="00257A12" w:rsidRPr="00B85A6E" w14:paraId="044C001F" w14:textId="77777777" w:rsidTr="00D219C6">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5378FB06" w14:textId="77777777" w:rsidR="003606AE" w:rsidRPr="00B85A6E" w:rsidRDefault="003606AE" w:rsidP="00B85A6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1362,51 +1463,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61012742" w14:textId="77777777" w:rsidR="003606AE" w:rsidRPr="00B85A6E" w:rsidRDefault="003606AE" w:rsidP="00B85A6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D47291" w:rsidRPr="00B85A6E" w14:paraId="08E98BCD" w14:textId="77777777" w:rsidTr="00D219C6">
+      <w:tr w:rsidR="00257A12" w:rsidRPr="00B85A6E" w14:paraId="08E98BCD" w14:textId="77777777" w:rsidTr="00D219C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72AD6360" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="00B85A6E" w:rsidRDefault="008B0598" w:rsidP="00B85A6E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B85A6E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>İ</w:t>
@@ -2132,51 +2233,51 @@
             </w:r>
             <w:r w:rsidRPr="001210C7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nem:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6072" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E253647" w14:textId="77777777" w:rsidR="00D47291" w:rsidRPr="001210C7" w:rsidRDefault="008B0598">
+          <w:p w14:paraId="4E253647" w14:textId="1F791A1C" w:rsidR="00D47291" w:rsidRPr="001210C7" w:rsidRDefault="008B0598">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001210C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001210C7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidRPr="001210C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2219,66 +2320,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidRPr="001210C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.. / </w:t>
             </w:r>
             <w:r w:rsidRPr="001210C7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidRPr="001210C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.. / 20</w:t>
-[...14 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">.. / </w:t>
+            </w:r>
+            <w:r w:rsidR="004738D2" w:rsidRPr="001210C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001210C7" w:rsidRPr="001210C7" w14:paraId="6FF2CD6E" w14:textId="77777777" w:rsidTr="00D219C6">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E1A1E79" w14:textId="54A8EF94" w:rsidR="001210C7" w:rsidRPr="001210C7" w:rsidRDefault="008B0598" w:rsidP="00AF655F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -3175,60 +3268,66 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CA76185" w14:textId="718AC87C" w:rsidR="008B0598" w:rsidRPr="0010771C" w:rsidRDefault="00F72E61" w:rsidP="002E533E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C550CB9" w14:textId="77777777" w:rsidR="008B0598" w:rsidRDefault="00625B8A" w:rsidP="00D219C6">
+    <w:p w14:paraId="6C550CB9" w14:textId="43CBD42E" w:rsidR="008B0598" w:rsidRDefault="008B0598" w:rsidP="00D219C6">
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008B0598">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">** </w:t>
+        <w:t>GERÇEKLEŞEN</w:t>
       </w:r>
-      <w:r w:rsidR="008B0598" w:rsidRPr="008B0598">
-        <w:t>ŞİMDİYE KADAR TOPLAM GERÇEKLEŞEN HARCAMANIN DÖKÜMÜ</w:t>
+      <w:r w:rsidR="00DB7925">
+        <w:t xml:space="preserve"> TOPLAM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0598">
+        <w:t xml:space="preserve"> HARCAMA DÖKÜMÜ</w:t>
+      </w:r>
+      <w:r w:rsidR="002C597A">
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="000835B1" w:rsidRPr="00D219C6" w14:paraId="435C7CF7" w14:textId="77777777" w:rsidTr="00812D70">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
@@ -3237,51 +3336,51 @@
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15D60B39" w14:textId="77777777" w:rsidR="000835B1" w:rsidRPr="00D219C6" w:rsidRDefault="003A3F8D" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bütçe (Gider) Kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F79407B" w14:textId="77777777" w:rsidR="000835B1" w:rsidRPr="00D219C6" w:rsidRDefault="003A3F8D" w:rsidP="00812D70">
+          <w:p w14:paraId="4F79407B" w14:textId="455AED57" w:rsidR="000835B1" w:rsidRPr="00D219C6" w:rsidRDefault="003A3F8D" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Harcamanın Cinsi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79AB800D" w14:textId="77777777" w:rsidR="000835B1" w:rsidRPr="00D219C6" w:rsidRDefault="003A3F8D" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -3327,51 +3426,51 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>03.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12F50F2E" w14:textId="77777777" w:rsidR="0065151B" w:rsidRPr="00D219C6" w:rsidRDefault="0065151B" w:rsidP="00812D70">
+          <w:p w14:paraId="12F50F2E" w14:textId="4D0E49D1" w:rsidR="0065151B" w:rsidRPr="00D219C6" w:rsidRDefault="0065151B" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sarf Malzemesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3485,51 +3584,51 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>03.5 + 03.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F19C86C" w14:textId="77777777" w:rsidR="0065151B" w:rsidRPr="00D219C6" w:rsidRDefault="0065151B" w:rsidP="00812D70">
+          <w:p w14:paraId="0F19C86C" w14:textId="037AB394" w:rsidR="0065151B" w:rsidRPr="00D219C6" w:rsidRDefault="0065151B" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Hizmet Alımı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3564,51 +3663,51 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>03.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC43408" w14:textId="77777777" w:rsidR="0065151B" w:rsidRPr="00D219C6" w:rsidRDefault="0065151B" w:rsidP="00812D70">
+          <w:p w14:paraId="2EC43408" w14:textId="5B0531A2" w:rsidR="0065151B" w:rsidRPr="00D219C6" w:rsidRDefault="0065151B" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Menkul Mal, Gayri Maddi Hak Alım,</w:t>
             </w:r>
             <w:r w:rsidR="00181D3A" w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bakım ve Onarım Giderleri</w:t>
             </w:r>
           </w:p>
@@ -3655,51 +3754,51 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>06.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20E0633E" w14:textId="77777777" w:rsidR="0065151B" w:rsidRPr="00D219C6" w:rsidRDefault="0065151B" w:rsidP="00812D70">
+          <w:p w14:paraId="20E0633E" w14:textId="408B491D" w:rsidR="0065151B" w:rsidRPr="00D219C6" w:rsidRDefault="0065151B" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Makine Teçhizat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3786,92 +3885,95 @@
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2B7315" w14:textId="77777777" w:rsidR="000835B1" w:rsidRPr="00D219C6" w:rsidRDefault="000835B1" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEAD17C" w14:textId="77777777" w:rsidR="000835B1" w:rsidRPr="00D219C6" w:rsidRDefault="000835B1" w:rsidP="00812D70">
+          <w:p w14:paraId="2CEAD17C" w14:textId="2C6E08ED" w:rsidR="000835B1" w:rsidRPr="00D219C6" w:rsidRDefault="000835B1" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TOPLAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47734841" w14:textId="77777777" w:rsidR="000835B1" w:rsidRPr="00D219C6" w:rsidRDefault="000835B1" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B8AE9C0" w14:textId="77777777" w:rsidR="00AF655F" w:rsidRDefault="00AF655F" w:rsidP="00D219C6">
+    <w:p w14:paraId="3B8AE9C0" w14:textId="26A46353" w:rsidR="00AF655F" w:rsidRDefault="00BE4E31" w:rsidP="00D219C6">
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B0598">
-        <w:t xml:space="preserve">ŞİMDİYE KADAR </w:t>
+      <w:r>
+        <w:t>ALINAN MAKİNE/TEÇHİZAT</w:t>
       </w:r>
-      <w:r w:rsidR="00BE4E31">
-        <w:t>ALINAN MAKİNE/TEÇHİZAT</w:t>
+      <w:r w:rsidR="00DB7925">
+        <w:t xml:space="preserve"> KAYIT DÖKÜMÜ</w:t>
+      </w:r>
+      <w:r w:rsidR="002C597A">
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9180" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1734"/>
         <w:gridCol w:w="966"/>
         <w:gridCol w:w="2120"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="3084"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF655F" w:rsidRPr="00D219C6" w14:paraId="32F6E728" w14:textId="77777777" w:rsidTr="00812D70">
         <w:trPr>
@@ -4092,51 +4194,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BE1D4AD" w14:textId="77777777" w:rsidR="00AF655F" w:rsidRPr="00D219C6" w:rsidRDefault="00AF655F" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61A8B5A2" w14:textId="77777777" w:rsidR="00AF655F" w:rsidRPr="00D219C6" w:rsidRDefault="00AF655F" w:rsidP="00812D70">
+          <w:p w14:paraId="61A8B5A2" w14:textId="789DDA6C" w:rsidR="00AF655F" w:rsidRPr="00D219C6" w:rsidRDefault="00AF655F" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3084" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="204CE657" w14:textId="77777777" w:rsidR="00AF655F" w:rsidRPr="00D219C6" w:rsidRDefault="00AF655F" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF655F" w:rsidRPr="00D219C6" w14:paraId="57A12D97" w14:textId="77777777" w:rsidTr="00812D70">
         <w:trPr>
@@ -4180,535 +4282,1071 @@
             <w:tcW w:w="2120" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F7AF015" w14:textId="77777777" w:rsidR="00AF655F" w:rsidRPr="00812D70" w:rsidRDefault="00AF655F" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00812D70">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TOPLAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A592D13" w14:textId="77777777" w:rsidR="00AF655F" w:rsidRPr="00D219C6" w:rsidRDefault="00AF655F" w:rsidP="00812D70">
+          <w:p w14:paraId="1A592D13" w14:textId="6DC11BAA" w:rsidR="00AF655F" w:rsidRPr="00D219C6" w:rsidRDefault="00AF655F" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3084" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A22E467" w14:textId="77777777" w:rsidR="00AF655F" w:rsidRPr="00D219C6" w:rsidRDefault="00AF655F" w:rsidP="00812D70">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D5EE274" w14:textId="77777777" w:rsidR="00AF655F" w:rsidRDefault="00AF655F" w:rsidP="00AF655F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F90AA17" w14:textId="5EC96276" w:rsidR="00094532" w:rsidRPr="003A3F8D" w:rsidRDefault="005F5EAE" w:rsidP="0001115B">
+    <w:p w14:paraId="38BC81A9" w14:textId="7F983D4C" w:rsidR="00257A12" w:rsidRPr="003A3F8D" w:rsidRDefault="00257A12" w:rsidP="00257A12">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A3F8D">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ED677D9" wp14:editId="74EBE013">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4445</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>516255</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5857875" cy="370840"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="10160"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5857875" cy="370840"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="27F3BFE7" w14:textId="3B6805DF" w:rsidR="00257A12" w:rsidRDefault="00257A12"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="4ED677D9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Metin Kutusu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:40.65pt;width:461.25pt;height:29.2pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbIpZzEQIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01aWtqNmq6WLkVI&#10;y4e08ACO4zQWjseM3SbL0zN2ut1qgQsiB8uTGf8985vx+nroDDsq9BpsyaeTnDNlJdTa7kv+7evu&#10;1YozH4SthQGrSv6gPL/evHyx7l2hZtCCqRUyErG+6F3J2xBckWVetqoTfgJOWXI2gJ0IZOI+q1H0&#10;pN6ZbJbnb7IesHYIUnlPf29HJ98k/aZRMnxuGq8CMyWn3EJaMa1VXLPNWhR7FK7V8pSG+IcsOqEt&#10;XXqWuhVBsAPq36Q6LRE8NGEiocugabRUqQaqZpo/q+a+FU6lWgiOd2dM/v/Jyk/He/cFWRjewkAN&#10;TEV4dwfyu2cWtq2we3WDCH2rRE0XTyOyrHe+OB2NqH3ho0jVf4SamiwOAZLQ0GAXqVCdjNSpAQ9n&#10;6GoITNLPxWqxXC0XnEnyvV7mq3nqSiaKx9MOfXivoGNxU3KkpiZ1cbzzIWYjiseQeJkHo+udNiYZ&#10;uK+2BtlR0ADs0pcKeBZmLOtLfrWYLUYAf5XI0/cniU4HmmSju5KvzkGiiNje2TrNWRDajHtK2dgT&#10;x4huhBiGaqDAyLOC+oGIIowTSy+MNi3gT856mtaS+x8HgYoz88FSV66mc8LGQjLmi+WMDLz0VJce&#10;YSVJlTxwNm63IT2JCMzCDXWv0QnsUyanXGkKE+/Ti4ljfmmnqKd3vfkFAAD//wMAUEsDBBQABgAI&#10;AAAAIQDBMUYw3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEAXvSPyDtUhcEHWaoKYJ&#10;cSqEBIJbKQiubrxNIuJ1sN00/D3LCY6rN5qdajPbQUzoQ+9IwXKRgEBqnOmpVfD2+nC9BhGiJqMH&#10;R6jgGwNs6vOzSpfGnegFp11sBUsolFpBF+NYShmaDq0OCzci8XZw3urIp2+l8frEcjvINElW0uqe&#10;+EOnR7zvsPncHa2C9c3T9BGes+17szoMRbzKp8cvr9TlxXx3CyLiHP9g+M3ndKi5ae+OZIIYFOTM&#10;sWmZgeC1SLMUxJ6xrMhB1pX831//AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsilnMR&#10;AgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMEx&#10;RjDcAAAABwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="27F3BFE7" w14:textId="3B6805DF" w:rsidR="00257A12" w:rsidRDefault="00257A12"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005F5EAE" w:rsidRPr="003A3F8D">
         <w:t>Giriş</w:t>
+      </w:r>
+      <w:r w:rsidR="002C597A">
+        <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="0001115B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3F8D">
+      <w:r w:rsidR="005F5EAE" w:rsidRPr="003A3F8D">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0001115B" w:rsidRPr="003A3F8D">
         <w:t>Bu</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3F8D">
+      <w:r w:rsidR="005F5EAE" w:rsidRPr="003A3F8D">
         <w:t xml:space="preserve"> bölümde projenin amacı ve kapsamı kısaca belirtilmeli. Önceki gelişme raporu dönemlerinde yapılan çalışmalar bu bölümde belirtilmelidir</w:t>
       </w:r>
       <w:r w:rsidR="0001115B">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3F8D">
+      <w:r w:rsidR="005F5EAE" w:rsidRPr="003A3F8D">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDA2606" w14:textId="77777777" w:rsidR="00094532" w:rsidRPr="003A3F8D" w:rsidRDefault="005F5EAE" w:rsidP="00737A83">
+    <w:p w14:paraId="77DADD62" w14:textId="030AA65C" w:rsidR="00257A12" w:rsidRPr="003A3F8D" w:rsidRDefault="00257A12" w:rsidP="00257A12">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A3F8D">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="796DB9E8" wp14:editId="7A40A0D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4445</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>842010</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5857875" cy="370840"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="10160"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1209828838" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5857875" cy="370840"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5F67AD51" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="00257A12" w:rsidP="00257A12"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="796DB9E8" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:66.3pt;width:461.25pt;height:29.2pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnI2dVEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O2yAQx++V+g6Ie2MnjZusFWe1zTZV&#10;pe2HtO0DYMAxKmYokNjbp++Avdlo216qckAMA39mfjNsrodOk5N0XoGp6HyWUyINB6HMoaLfvu5f&#10;rSnxgRnBNBhZ0Qfp6fX25YtNb0u5gBa0kI6giPFlbyvahmDLLPO8lR3zM7DSoLMB17GApjtkwrEe&#10;1TudLfL8TdaDE9YBl97j7u3opNuk3zSSh89N42UguqIYW0izS3Md52y7YeXBMdsqPoXB/iGKjimD&#10;j56lbllg5OjUb1Kd4g48NGHGocugaRSXKQfMZp4/y+a+ZVamXBCOt2dM/v/J8k+ne/vFkTC8hQEL&#10;mJLw9g74d08M7FpmDvLGOehbyQQ+PI/Ist76croaUfvSR5G6/wgCi8yOAZLQ0LguUsE8CapjAR7O&#10;0OUQCMfNYl2s1quCEo6+16t8vUxVyVj5eNs6H95L6EhcVNRhUZM6O935EKNh5eOR+JgHrcReaZ0M&#10;d6h32pETwwbYp5ESeHZMG9JX9KpYFCOAv0rkafxJolMBO1mrrqLr8yFWRmzvjEh9FpjS4xpD1mbi&#10;GNGNEMNQD0SJCXLEWoN4QLAOxsbFj4aLFtxPSnps2or6H0fmJCX6g8HiXM2XSI+EZCyL1QINd+mp&#10;Lz3McJSqaKBkXO5C+hmRm4EbLGKjEt+nSKaQsRkT9unjxG6/tNOpp++9/QUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAN3euNveAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdZqg&#10;tAlxKoQEglspCK5uvE0i4nWw3TT8PcsJjjszmn1TbWY7iAl96B0pWC4SEEiNMz21Ct5eH67XIELU&#10;ZPTgCBV8Y4BNfX5W6dK4E73gtIut4BIKpVbQxTiWUoamQ6vDwo1I7B2ctzry6VtpvD5xuR1kmiS5&#10;tLon/tDpEe87bD53R6tgffM0fYTnbPve5IehiFer6fHLK3V5Md/dgog4x78w/OIzOtTMtHdHMkEM&#10;ClacYzVLcxBsF2mWgtizUiwTkHUl/w+ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDn&#10;I2dVEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDd3rjb3gAAAAgBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5F67AD51" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="00257A12" w:rsidP="00257A12"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005F5EAE" w:rsidRPr="003A3F8D">
         <w:t>Ara rapor döneminde yapılan çalışmalar</w:t>
       </w:r>
       <w:r w:rsidR="00391C75" w:rsidRPr="003A3F8D">
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF17CCA" w14:textId="77777777" w:rsidR="00094532" w:rsidRPr="003A3F8D" w:rsidRDefault="005F5EAE" w:rsidP="00737A83">
+    <w:p w14:paraId="6064D4C8" w14:textId="3720F579" w:rsidR="00257A12" w:rsidRPr="003A3F8D" w:rsidRDefault="00257A12" w:rsidP="00257A12">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A3F8D">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52E09F59" wp14:editId="75C3A30C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>826135</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5857875" cy="370840"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="10160"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1466652668" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5857875" cy="370840"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="355443F2" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="00257A12" w:rsidP="00257A12"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="52E09F59" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:65.05pt;width:461.25pt;height:29.2pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQ/aWUFgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01aWtqNmq6WLkVI&#10;y4e08AATx2ksHI+x3SbL0zN2ut1qgQvCB8vjsf+e+c14fT10mh2l8wpNyaeTnDNpBNbK7Ev+7evu&#10;1YozH8DUoNHIkj9Iz683L1+se1vIGbaoa+kYiRhf9LbkbQi2yDIvWtmBn6CVhpwNug4CmW6f1Q56&#10;Uu90NsvzN1mPrrYOhfSedm9HJ98k/aaRInxuGi8D0yWn2EKaXZqrOGebNRR7B7ZV4hQG/EMUHShD&#10;j56lbiEAOzj1m1SnhEOPTZgI7DJsGiVkyoGymebPsrlvwcqUC8Hx9ozJ/z9Z8el4b784Foa3OFAB&#10;UxLe3qH47pnBbQtmL2+cw76VUNPD04gs660vTlcjal/4KFL1H7GmIsMhYBIaGtdFKpQnI3UqwMMZ&#10;uhwCE7S5WC2Wq+WCM0G+18t8NU9VyaB4vG2dD+8ldiwuSu6oqEkdjnc+xGigeDwSH/OoVb1TWifD&#10;7autduwI1AC7NFICz45pw/qSXy1mixHAXyXyNP4k0alAnaxVV/LV+RAUEds7U6c+C6D0uKaQtTlx&#10;jOhGiGGoBqbqks/iAxFrhfUDgXU4Ni59NFq06H5y1lPTltz/OICTnOkPhopzNZ0TPRaSMV8sZ2S4&#10;S0916QEjSKrkgbNxuQ3pZ0RuBm+oiI1KfJ8iOYVMzZiwnz5O7PZLO516+t6bXwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAJhHBbXeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQ&#10;dZrSkoY4FUICwQ0Kgqsbb5MIex1sNw1/z3KC486MZt9Um8lZMWKIvScF81kGAqnxpqdWwdvr/WUB&#10;IiZNRltPqOAbI2zq05NKl8Yf6QXHbWoFl1AstYIupaGUMjYdOh1nfkBib++D04nP0EoT9JHLnZV5&#10;lq2k0z3xh04PeNdh87k9OAXF1eP4EZ8Wz+/Nam/X6eJ6fPgKSp2fTbc3IBJO6S8Mv/iMDjUz7fyB&#10;TBRWAQ9JrC6yOQi213m+BLFjpSiWIOtK/h9Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDQ/aWUFgIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCYRwW13gAAAAgBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="355443F2" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="00257A12" w:rsidP="00257A12"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005F5EAE" w:rsidRPr="003A3F8D">
         <w:t>Dönem içinde projeyle ilgili bilimsel ve teknik, idari ve mali gelişmeler</w:t>
       </w:r>
       <w:r w:rsidR="00391C75" w:rsidRPr="003A3F8D">
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4D053C" w14:textId="77777777" w:rsidR="00094532" w:rsidRPr="003A3F8D" w:rsidRDefault="005F5EAE" w:rsidP="00737A83">
+    <w:p w14:paraId="30ED9258" w14:textId="1D568E40" w:rsidR="00257A12" w:rsidRPr="003A3F8D" w:rsidRDefault="00257A12" w:rsidP="00257A12">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A3F8D">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48E0CC89" wp14:editId="231490BA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1586865</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5857875" cy="370840"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="10160"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1622141895" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5857875" cy="370840"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6C6614F7" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="00257A12" w:rsidP="00257A12"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="48E0CC89" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:124.95pt;width:461.25pt;height:29.2pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACSstiFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01aWtqNmq6WLkVI&#10;y4e08ACO4zQWjseM3SbL0zN2ut1qgQvCB8vjsf+e+c14fT10hh0Veg225NNJzpmyEmpt9yX/9nX3&#10;asWZD8LWwoBVJX9Qnl9vXr5Y965QM2jB1AoZiVhf9K7kbQiuyDIvW9UJPwGnLDkbwE4EMnGf1Sh6&#10;Uu9MNsvzN1kPWDsEqbyn3dvRyTdJv2mUDJ+bxqvATMkptpBmTHMV52yzFsUehWu1PIUh/iGKTmhL&#10;j56lbkUQ7ID6N6lOSwQPTZhI6DJoGi1VyoGymebPsrlvhVMpF4Lj3RmT/3+y8tPx3n1BFoa3MFAB&#10;UxLe3YH87pmFbSvsXt0gQt8qUdPD04gs650vTlcjal/4KFL1H6GmIotDgCQ0NNhFKpQnI3UqwMMZ&#10;uhoCk7S5WC2Wq+WCM0m+18t8NU9VyUTxeNuhD+8VdCwuSo5U1KQujnc+xGhE8XgkPubB6HqnjUkG&#10;7qutQXYU1AC7NFICz44Zy/qSXy1mixHAXyXyNP4k0elAnWx0V/LV+ZAoIrZ3tk59FoQ245pCNvbE&#10;MaIbIYahGpiuCUN8IGKtoH4gsAhj49JHo0UL+JOznpq25P7HQaDizHywVJyr6ZzosZCM+WI5IwMv&#10;PdWlR1hJUiUPnI3LbUg/I3KzcENFbHTi+xTJKWRqxoT99HFit1/a6dTT9978AgAA//8DAFBLAwQU&#10;AAYACAAAACEA4aJG3d8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;SEpJQjYVQgLRGxQEVzfeJhHxOthuGv4ec4LjaEYzb6r1bAYxkfO9ZYSrRQKCuLG65xbh7fXhMgfh&#10;g2KtBsuE8E0e1vXpSaVKbY/8QtM2tCKWsC8VQhfCWErpm46M8gs7Ekdvb51RIUrXSu3UMZabQaZJ&#10;spJG9RwXOjXSfUfN5/ZgEPLl0/ThN9nze7PaD0W4uJkevxzi+dl8dwsi0Bz+wvCLH9Ghjkw7e2Dt&#10;xYAQjwSEdFkUIKJdpOk1iB1CluQZyLqS/w/UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQACSstiFQIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDhokbd3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6C6614F7" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="00257A12" w:rsidP="00257A12"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D1A8DAE" wp14:editId="26EB1628">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>806450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5857875" cy="370840"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="10160"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="823524036" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5857875" cy="370840"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5599D29B" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="00257A12" w:rsidP="00257A12"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4D1A8DAE" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:63.5pt;width:461.25pt;height:29.2pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/R1HMFgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01aGtqNmq6WLkVI&#10;y4e08AATx2ksHI+x3SbL0zN2u91qgQvCB8vjsf+e+c14dT32mh2k8wpNxaeTnDNpBDbK7Cr+7ev2&#10;1ZIzH8A0oNHIij9Iz6/XL1+sBlvKGXaoG+kYiRhfDrbiXQi2zDIvOtmDn6CVhpwtuh4CmW6XNQ4G&#10;Uu91NsvzN9mArrEOhfSedm+PTr5O+m0rRfjctl4GpitOsYU0uzTXcc7WKyh3DmynxCkM+IcoelCG&#10;Hj1L3UIAtnfqN6leCYce2zAR2GfYtkrIlANlM82fZXPfgZUpF4Lj7RmT/3+y4tPh3n5xLIxvcaQC&#10;piS8vUPx3TODmw7MTt44h0MnoaGHpxFZNlhfnq5G1L70UaQePmJDRYZ9wCQ0tq6PVChPRupUgIcz&#10;dDkGJmizWBaL5aLgTJDv9SJfzlNVMigfb1vnw3uJPYuLijsqalKHw50PMRooH4/Exzxq1WyV1slw&#10;u3qjHTsANcA2jZTAs2PasKHiV8WsOAL4q0Sexp8kehWok7XqK748H4IyYntnmtRnAZQ+rilkbU4c&#10;I7ojxDDWI1NNxefxgYi1xuaBwDo8Ni59NFp06H5yNlDTVtz/2IOTnOkPhopzNZ0TPRaSMS8WMzLc&#10;pae+9IARJFXxwNlxuQnpZ0RuBm+oiK1KfJ8iOYVMzZiwnz5O7PZLO516+t7rXwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAPcglwzeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQ&#10;dQj9SUOcCiGB4AYFwdWNt0mEvQ62m4a3ZznBbXdmNftNtZmcFSOG2HtScDXLQCA13vTUKnh7vb8s&#10;QMSkyWjrCRV8Y4RNfXpS6dL4I73guE2t4BCKpVbQpTSUUsamQ6fjzA9I7O19cDrxGlppgj5yuLMy&#10;z7KldLon/tDpAe86bD63B6egmD+OH/Hp+vm9We7tOl2sxoevoNT52XR7AyLhlP6O4Ref0aFmpp0/&#10;kInCKuAiidV8xQPb6zxfgNixUizmIOtK/i9Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD/R1HMFgIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD3IJcM3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5599D29B" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="00257A12" w:rsidP="00257A12"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005F5EAE" w:rsidRPr="003A3F8D">
         <w:t>Projede elde edilen ara sonuçlar</w:t>
       </w:r>
       <w:r w:rsidR="00391C75" w:rsidRPr="003A3F8D">
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECE9CF2" w14:textId="77777777" w:rsidR="00146EB0" w:rsidRPr="003A3F8D" w:rsidRDefault="005F5EAE" w:rsidP="00737A83">
+    <w:p w14:paraId="3C47D1A8" w14:textId="0138DAE9" w:rsidR="00257A12" w:rsidRPr="003A3F8D" w:rsidRDefault="005F5EAE" w:rsidP="00257A12">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3F8D">
         <w:t>Dönem içinde proje kapsamında yapılan yayımlar ve toplantılarda sunulan bildiriler</w:t>
       </w:r>
       <w:r w:rsidR="00391C75" w:rsidRPr="003A3F8D">
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6767DB0F" w14:textId="77777777" w:rsidR="00146EB0" w:rsidRPr="003A3F8D" w:rsidRDefault="005F5EAE" w:rsidP="00737A83">
+    <w:p w14:paraId="6767DB0F" w14:textId="4BA784EC" w:rsidR="00146EB0" w:rsidRDefault="00257A12" w:rsidP="00737A83">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A3F8D">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5884EA16" wp14:editId="34AB5DA1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>859790</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5857875" cy="370840"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="10160"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="2137423023" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5857875" cy="370840"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="47E1D4BA" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="00257A12" w:rsidP="00257A12"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5884EA16" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:67.7pt;width:461.25pt;height:29.2pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAt8D86FQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01aWtqNmq6WLkVI&#10;y4e08ACO4zQWjseM3SbL0zN2ut1qgQvCB8vjsf+e+c14fT10hh0Veg225NNJzpmyEmpt9yX/9nX3&#10;asWZD8LWwoBVJX9Qnl9vXr5Y965QM2jB1AoZiVhf9K7kbQiuyDIvW9UJPwGnLDkbwE4EMnGf1Sh6&#10;Uu9MNsvzN1kPWDsEqbyn3dvRyTdJv2mUDJ+bxqvATMkptpBmTHMV52yzFsUehWu1PIUh/iGKTmhL&#10;j56lbkUQ7ID6N6lOSwQPTZhI6DJoGi1VyoGymebPsrlvhVMpF4Lj3RmT/3+y8tPx3n1BFoa3MFAB&#10;UxLe3YH87pmFbSvsXt0gQt8qUdPD04gs650vTlcjal/4KFL1H6GmIotDgCQ0NNhFKpQnI3UqwMMZ&#10;uhoCk7S5WC2Wq+WCM0m+18t8NU9VyUTxeNuhD+8VdCwuSo5U1KQujnc+xGhE8XgkPubB6HqnjUkG&#10;7qutQXYU1AC7NFICz44Zy/qSXy1mixHAXyXyNP4k0elAnWx0V/LV+ZAoIrZ3tk59FoQ245pCNvbE&#10;MaIbIYahGpiuiUl8IGKtoH4gsAhj49JHo0UL+JOznpq25P7HQaDizHywVJyr6ZzosZCM+WI5IwMv&#10;PdWlR1hJUiUPnI3LbUg/I3KzcENFbHTi+xTJKWRqxoT99HFit1/a6dTT9978AgAA//8DAFBLAwQU&#10;AAYACAAAACEASI4dF94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;SNqShDgVQgLBDQqCqxtvk4h4HWw3DX/PcoLjzoxm31Sb2Q5iQh96RwquFgkIpMaZnloFb6/3lzmI&#10;EDUZPThCBd8YYFOfnlS6NO5ILzhtYyu4hEKpFXQxjqWUoenQ6rBwIxJ7e+etjnz6Vhqvj1xuB5km&#10;yVpa3RN/6PSIdx02n9uDVZAvH6eP8JQ9vzfr/VDEi+vp4csrdX42396AiDjHvzD84jM61My0cwcy&#10;QQwKeEhkNVstQbBdpOkKxI6VIstB1pX8P6D+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AC3wPzoVAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEiOHRfeAAAACAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="47E1D4BA" w14:textId="77777777" w:rsidR="00257A12" w:rsidRDefault="00257A12" w:rsidP="00257A12"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005F5EAE" w:rsidRPr="003A3F8D">
         <w:t>Proje çalışma takvimine uygun yürümüyorsa gerekçeleri</w:t>
       </w:r>
       <w:r w:rsidR="00391C75" w:rsidRPr="003A3F8D">
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164BC4EA" w14:textId="77777777" w:rsidR="00146EB0" w:rsidRPr="003A3F8D" w:rsidRDefault="005F5EAE" w:rsidP="00737A83">
+    <w:p w14:paraId="31A0CA4C" w14:textId="3BDDEBB0" w:rsidR="00257A12" w:rsidRDefault="00257A12" w:rsidP="00257A12">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605F6CE7" w14:textId="77777777" w:rsidR="00257A12" w:rsidRPr="003A3F8D" w:rsidRDefault="00257A12" w:rsidP="00257A12">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668C2E5A" w14:textId="1133A010" w:rsidR="00EF523A" w:rsidRPr="003A3F8D" w:rsidRDefault="00EF523A" w:rsidP="00EF523A">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A3F8D">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D67D61E" wp14:editId="5C2BD391">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-57150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>372745</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5857875" cy="370840"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="10160"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="2040083365" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5857875" cy="370840"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="41F95635" w14:textId="77777777" w:rsidR="00EF523A" w:rsidRDefault="00EF523A" w:rsidP="00EF523A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5D67D61E" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.5pt;margin-top:29.35pt;width:461.25pt;height:29.2pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaLv37FgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC92srhJrThVly7T&#10;pO6H1O0PwIBjNMwxILGzv74HTtOo216m8YA4Dr7cfe5Y3QydJgfpvAJT0ekkp0QaDkKZXUW/f9u+&#10;WVLiAzOCaTCyokfp6c369atVb0s5gxa0kI6giPFlbyvahmDLLPO8lR3zE7DSoLMB17GApttlwrEe&#10;1TudzfL8KuvBCeuAS+9x92500nXSbxrJw5em8TIQXVGMLaTZpbmOc7ZesXLnmG0VP4XB/iGKjimD&#10;j56l7lhgZO/Ub1Kd4g48NGHCocugaRSXKQfMZpq/yOahZVamXBCOt2dM/v/J8s+HB/vVkTC8gwEL&#10;mJLw9h74D08MbFpmdvLWOehbyQQ+PI3Ist768nQ1ovaljyJ1/wkEFpntAyShoXFdpIJ5ElTHAhzP&#10;0OUQCMfNYlkslouCEo6+t4t8OU9VyVj5dNs6Hz5I6EhcVNRhUZM6O9z7EKNh5dOR+JgHrcRWaZ0M&#10;t6s32pEDwwbYppESeHFMG9JX9LqYFSOAv0rkafxJolMBO1mrrqLL8yFWRmzvjUh9FpjS4xpD1ubE&#10;MaIbIYahHogSFb2KD0SsNYgjgnUwNi5+NFy04H5R0mPTVtT/3DMnKdEfDRbnejpHeiQkY14sZmi4&#10;S0996WGGo1RFAyXjchPSz4jcDNxiERuV+D5HcgoZmzFhP32c2O2Xdjr1/L3XjwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAAAeURbgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ&#10;64TS5oc4FUIC0Ru0FVzd2E0i7HWw3TS8PcsJjqMZzXxTrSdr2Kh96B0KSOcJMI2NUz22Ava7p1kO&#10;LESJShqHWsC3DrCuLy8qWSp3xjc9bmPLqARDKQV0MQ4l56HptJVh7gaN5B2dtzKS9C1XXp6p3Bp+&#10;myQrbmWPtNDJQT92uvncnqyA/O5l/Aibxet7szqaIt5k4/OXF+L6anq4Bxb1FP/C8ItP6FAT08Gd&#10;UAVmBMwKuhIFLPMMGPlFulgCO1AwzVLgdcX/P6h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhABou/fsWAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAAAeURbgAAAACQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="41F95635" w14:textId="77777777" w:rsidR="00EF523A" w:rsidRDefault="00EF523A" w:rsidP="00EF523A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005F5EAE" w:rsidRPr="003A3F8D">
         <w:t>Bir sonraki dönemde yapılması plan</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005F5EAE">
         <w:t>lan</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A3F8D">
+      <w:r w:rsidR="005F5EAE" w:rsidRPr="003A3F8D">
         <w:t>an çalışmalar</w:t>
       </w:r>
       <w:r w:rsidR="00391C75" w:rsidRPr="003A3F8D">
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CDFF26" w14:textId="77777777" w:rsidR="008B443D" w:rsidRDefault="008B443D" w:rsidP="008B0598">
+    <w:p w14:paraId="1271D860" w14:textId="77777777" w:rsidR="00EF523A" w:rsidRDefault="00EF523A" w:rsidP="008B0598">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CDFF26" w14:textId="447D9191" w:rsidR="008B443D" w:rsidRPr="00EF523A" w:rsidRDefault="00EF523A" w:rsidP="008B0598">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF523A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(* bulunan alanların detaylı bir şekilde doldurulması gerekmektedir.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E7A570" w14:textId="77777777" w:rsidR="00EF523A" w:rsidRDefault="00EF523A" w:rsidP="008B0598">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2464"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9180" w:type="dxa"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2880"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2092"/>
+        <w:gridCol w:w="3071"/>
+        <w:gridCol w:w="3071"/>
+        <w:gridCol w:w="3072"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E1171" w:rsidRPr="00D219C6" w14:paraId="6AA58540" w14:textId="77777777" w:rsidTr="00812D70">
+      <w:tr w:rsidR="00DA703D" w:rsidRPr="00D219C6" w14:paraId="6AA58540" w14:textId="77777777" w:rsidTr="00DA703D">
         <w:trPr>
-          <w:trHeight w:val="470"/>
+          <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C25336" w14:textId="77777777" w:rsidR="000E1171" w:rsidRPr="00D219C6" w:rsidRDefault="003A3F8D" w:rsidP="00812D70">
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w14:paraId="40C25336" w14:textId="77777777" w:rsidR="00DA703D" w:rsidRPr="00D219C6" w:rsidRDefault="00DA703D" w:rsidP="00DA703D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proje Yöneticisi Adı Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="3071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79FF0293" w14:textId="77777777" w:rsidR="000E1171" w:rsidRPr="00D219C6" w:rsidRDefault="003A3F8D" w:rsidP="00812D70">
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w14:paraId="79FF0293" w14:textId="77777777" w:rsidR="00DA703D" w:rsidRPr="00D219C6" w:rsidRDefault="00DA703D" w:rsidP="00DA703D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>İmzası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcW w:w="3072" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4712B7F0" w14:textId="77777777" w:rsidR="000E1171" w:rsidRPr="00D219C6" w:rsidRDefault="003A3F8D" w:rsidP="00812D70">
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w14:paraId="64AD626B" w14:textId="77777777" w:rsidR="00DA703D" w:rsidRPr="00D219C6" w:rsidRDefault="00DA703D" w:rsidP="00DA703D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D219C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefon</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              <w:t>Rapor Düzenlenme Tarihi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA703D" w:rsidRPr="00D219C6" w14:paraId="1EB14198" w14:textId="77777777" w:rsidTr="00DA703D">
+        <w:trPr>
+          <w:trHeight w:val="509"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="342759D0" w14:textId="6C54F12F" w:rsidR="000E1171" w:rsidRPr="00D219C6" w:rsidRDefault="0001115B" w:rsidP="00812D70">
-[...52 lines deleted...]
-          <w:p w14:paraId="6AF5D50B" w14:textId="77777777" w:rsidR="000E1171" w:rsidRPr="00D219C6" w:rsidRDefault="000E1171" w:rsidP="00812D70">
+          <w:p w14:paraId="6AF5D50B" w14:textId="77777777" w:rsidR="00DA703D" w:rsidRPr="00D219C6" w:rsidRDefault="00DA703D" w:rsidP="00812D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="3071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73FAFD4E" w14:textId="77777777" w:rsidR="000E1171" w:rsidRPr="00D219C6" w:rsidRDefault="000E1171" w:rsidP="00812D70">
+          <w:p w14:paraId="73FAFD4E" w14:textId="77777777" w:rsidR="00DA703D" w:rsidRPr="00D219C6" w:rsidRDefault="00DA703D" w:rsidP="00812D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcW w:w="3072" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED49257" w14:textId="77777777" w:rsidR="000E1171" w:rsidRPr="00D219C6" w:rsidRDefault="000E1171" w:rsidP="00812D70">
-[...39 lines deleted...]
-          <w:p w14:paraId="45AD26AB" w14:textId="77777777" w:rsidR="000E1171" w:rsidRPr="00D219C6" w:rsidRDefault="000E1171" w:rsidP="00812D70">
+          <w:p w14:paraId="45AD26AB" w14:textId="77777777" w:rsidR="00DA703D" w:rsidRPr="00D219C6" w:rsidRDefault="00DA703D" w:rsidP="00812D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2464"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="112E2509" w14:textId="77777777" w:rsidR="003A3F8D" w:rsidRPr="003A3F8D" w:rsidRDefault="003A3F8D" w:rsidP="003A3F8D"/>
     <w:p w14:paraId="324F8251" w14:textId="77777777" w:rsidR="003A3F8D" w:rsidRDefault="003A3F8D" w:rsidP="003A3F8D"/>
     <w:p w14:paraId="2F47322C" w14:textId="77777777" w:rsidR="003A3F8D" w:rsidRDefault="003A3F8D" w:rsidP="003A3F8D"/>
     <w:p w14:paraId="595C862B" w14:textId="77777777" w:rsidR="003A3F8D" w:rsidRPr="003A3F8D" w:rsidRDefault="003A3F8D" w:rsidP="003A3F8D"/>
-    <w:p w14:paraId="4D9404B3" w14:textId="77777777" w:rsidR="00A426AF" w:rsidRPr="003A3F8D" w:rsidRDefault="00A426AF" w:rsidP="003A3F8D">
+    <w:p w14:paraId="4D9404B3" w14:textId="6B9702D3" w:rsidR="00A426AF" w:rsidRPr="003A3F8D" w:rsidRDefault="00A426AF" w:rsidP="003A3F8D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A426AF" w:rsidRPr="003A3F8D" w:rsidSect="00AD2E37">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2082D98F" w14:textId="77777777" w:rsidR="00CD3996" w:rsidRDefault="00CD3996">
+    <w:p w14:paraId="78FB8337" w14:textId="77777777" w:rsidR="008F6C8F" w:rsidRDefault="008F6C8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13B5D318" w14:textId="77777777" w:rsidR="00CD3996" w:rsidRDefault="00CD3996">
+    <w:p w14:paraId="04B44C71" w14:textId="77777777" w:rsidR="008F6C8F" w:rsidRDefault="008F6C8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -4777,58 +5415,58 @@
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5B63EE0B" w14:textId="77777777" w:rsidR="002C391C" w:rsidRDefault="002C391C">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D4EC300" w14:textId="77777777" w:rsidR="002E30C7" w:rsidRPr="00EB69B7" w:rsidRDefault="002E30C7" w:rsidP="002E30C7">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BEF9818" w14:textId="77777777" w:rsidR="00CD3996" w:rsidRDefault="00CD3996">
+    <w:p w14:paraId="7FA64444" w14:textId="77777777" w:rsidR="008F6C8F" w:rsidRDefault="008F6C8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02850F3F" w14:textId="77777777" w:rsidR="00CD3996" w:rsidRDefault="00CD3996">
+    <w:p w14:paraId="1639CF89" w14:textId="77777777" w:rsidR="008F6C8F" w:rsidRDefault="008F6C8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69101084" w14:textId="77777777" w:rsidR="005B3286" w:rsidRDefault="005B3286">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
@@ -6197,50 +6835,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="600528185">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1127040231">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008753E8"/>
     <w:rsid w:val="0000035E"/>
@@ -6318,68 +6957,70 @@
     <w:rsid w:val="001C55DF"/>
     <w:rsid w:val="001D02DC"/>
     <w:rsid w:val="001D2C4D"/>
     <w:rsid w:val="001D3F96"/>
     <w:rsid w:val="001D57F0"/>
     <w:rsid w:val="001D5F44"/>
     <w:rsid w:val="001E04B4"/>
     <w:rsid w:val="001E0594"/>
     <w:rsid w:val="001F0302"/>
     <w:rsid w:val="001F04EE"/>
     <w:rsid w:val="001F130E"/>
     <w:rsid w:val="001F4970"/>
     <w:rsid w:val="00201920"/>
     <w:rsid w:val="00201A12"/>
     <w:rsid w:val="00204B12"/>
     <w:rsid w:val="00206137"/>
     <w:rsid w:val="00207F9B"/>
     <w:rsid w:val="0022260A"/>
     <w:rsid w:val="00223B46"/>
     <w:rsid w:val="00224074"/>
     <w:rsid w:val="00231330"/>
     <w:rsid w:val="0023205D"/>
     <w:rsid w:val="00236C0D"/>
     <w:rsid w:val="00236CEE"/>
     <w:rsid w:val="00237F61"/>
+    <w:rsid w:val="00257A12"/>
     <w:rsid w:val="00261019"/>
     <w:rsid w:val="0026333A"/>
     <w:rsid w:val="00263456"/>
     <w:rsid w:val="00263CD4"/>
     <w:rsid w:val="00263FF8"/>
     <w:rsid w:val="002648E7"/>
     <w:rsid w:val="00281DBF"/>
     <w:rsid w:val="0028343B"/>
     <w:rsid w:val="0028580C"/>
     <w:rsid w:val="00285A60"/>
     <w:rsid w:val="00287C24"/>
     <w:rsid w:val="00295423"/>
     <w:rsid w:val="002A422D"/>
     <w:rsid w:val="002A6A1B"/>
     <w:rsid w:val="002C05FA"/>
     <w:rsid w:val="002C2B1A"/>
     <w:rsid w:val="002C2CEA"/>
     <w:rsid w:val="002C391C"/>
+    <w:rsid w:val="002C597A"/>
     <w:rsid w:val="002D1773"/>
     <w:rsid w:val="002D41C1"/>
     <w:rsid w:val="002D7464"/>
     <w:rsid w:val="002E12A3"/>
     <w:rsid w:val="002E30C7"/>
     <w:rsid w:val="002E533E"/>
     <w:rsid w:val="002E770A"/>
     <w:rsid w:val="002F1345"/>
     <w:rsid w:val="002F372C"/>
     <w:rsid w:val="002F3A91"/>
     <w:rsid w:val="0030166E"/>
     <w:rsid w:val="00304770"/>
     <w:rsid w:val="00305D78"/>
     <w:rsid w:val="00312DBC"/>
     <w:rsid w:val="003167BF"/>
     <w:rsid w:val="00323D45"/>
     <w:rsid w:val="00324033"/>
     <w:rsid w:val="00324274"/>
     <w:rsid w:val="0032626D"/>
     <w:rsid w:val="00326BED"/>
     <w:rsid w:val="00333906"/>
     <w:rsid w:val="003352DE"/>
     <w:rsid w:val="003437F0"/>
     <w:rsid w:val="0034562A"/>
     <w:rsid w:val="0035007A"/>
@@ -6405,88 +7046,91 @@
     <w:rsid w:val="003B3861"/>
     <w:rsid w:val="003B45DF"/>
     <w:rsid w:val="003B72D9"/>
     <w:rsid w:val="003C0B93"/>
     <w:rsid w:val="003C148F"/>
     <w:rsid w:val="003C3135"/>
     <w:rsid w:val="003D5D3E"/>
     <w:rsid w:val="003E0AF0"/>
     <w:rsid w:val="003E600B"/>
     <w:rsid w:val="003F2367"/>
     <w:rsid w:val="0040412D"/>
     <w:rsid w:val="00407040"/>
     <w:rsid w:val="0041153E"/>
     <w:rsid w:val="00416538"/>
     <w:rsid w:val="004201C2"/>
     <w:rsid w:val="00420216"/>
     <w:rsid w:val="00421479"/>
     <w:rsid w:val="004224C6"/>
     <w:rsid w:val="0042537E"/>
     <w:rsid w:val="00425DCE"/>
     <w:rsid w:val="004331FC"/>
     <w:rsid w:val="0043342D"/>
     <w:rsid w:val="00434843"/>
     <w:rsid w:val="004353B5"/>
     <w:rsid w:val="0043785B"/>
+    <w:rsid w:val="004434FA"/>
     <w:rsid w:val="00443D03"/>
     <w:rsid w:val="004444FE"/>
     <w:rsid w:val="0044515A"/>
     <w:rsid w:val="004455A6"/>
     <w:rsid w:val="00445BEE"/>
     <w:rsid w:val="00470715"/>
     <w:rsid w:val="00471CEB"/>
+    <w:rsid w:val="004738D2"/>
     <w:rsid w:val="0048101C"/>
     <w:rsid w:val="00485464"/>
     <w:rsid w:val="00496159"/>
     <w:rsid w:val="004A11CC"/>
     <w:rsid w:val="004A55E6"/>
     <w:rsid w:val="004A708B"/>
     <w:rsid w:val="004B03FF"/>
     <w:rsid w:val="004C1525"/>
     <w:rsid w:val="004C2320"/>
     <w:rsid w:val="004C4F3F"/>
     <w:rsid w:val="004C743F"/>
     <w:rsid w:val="004D749C"/>
     <w:rsid w:val="004E60C1"/>
     <w:rsid w:val="004F2DE0"/>
     <w:rsid w:val="00503E6B"/>
     <w:rsid w:val="00504B49"/>
     <w:rsid w:val="005067A8"/>
     <w:rsid w:val="005103A3"/>
     <w:rsid w:val="005106A4"/>
     <w:rsid w:val="00512F4F"/>
     <w:rsid w:val="00513E7B"/>
     <w:rsid w:val="005148C9"/>
     <w:rsid w:val="00520A35"/>
     <w:rsid w:val="00527442"/>
     <w:rsid w:val="00530B0A"/>
     <w:rsid w:val="00531E0E"/>
     <w:rsid w:val="0053249B"/>
     <w:rsid w:val="00540CA9"/>
     <w:rsid w:val="00547F6A"/>
     <w:rsid w:val="00551B92"/>
     <w:rsid w:val="00552234"/>
+    <w:rsid w:val="0056313C"/>
     <w:rsid w:val="00564D27"/>
     <w:rsid w:val="00571240"/>
     <w:rsid w:val="0057163D"/>
     <w:rsid w:val="0058384C"/>
     <w:rsid w:val="00592485"/>
     <w:rsid w:val="005A45AC"/>
     <w:rsid w:val="005B3286"/>
     <w:rsid w:val="005B3E57"/>
     <w:rsid w:val="005B6F66"/>
     <w:rsid w:val="005B72FA"/>
     <w:rsid w:val="005C3B16"/>
     <w:rsid w:val="005D47A9"/>
     <w:rsid w:val="005D5A92"/>
     <w:rsid w:val="005D711A"/>
     <w:rsid w:val="005E2A73"/>
     <w:rsid w:val="005E365A"/>
     <w:rsid w:val="005E5040"/>
     <w:rsid w:val="005F5EAE"/>
     <w:rsid w:val="00600EC0"/>
     <w:rsid w:val="006020CE"/>
     <w:rsid w:val="00602372"/>
     <w:rsid w:val="00602E7D"/>
     <w:rsid w:val="0060574D"/>
     <w:rsid w:val="00605F35"/>
     <w:rsid w:val="00606B15"/>
@@ -6589,50 +7233,51 @@
     <w:rsid w:val="00874B75"/>
     <w:rsid w:val="008750C2"/>
     <w:rsid w:val="008753E8"/>
     <w:rsid w:val="00881DE8"/>
     <w:rsid w:val="00882340"/>
     <w:rsid w:val="00883186"/>
     <w:rsid w:val="00885D4B"/>
     <w:rsid w:val="00887AE0"/>
     <w:rsid w:val="008917CB"/>
     <w:rsid w:val="00892852"/>
     <w:rsid w:val="00895412"/>
     <w:rsid w:val="008A2AC3"/>
     <w:rsid w:val="008B0598"/>
     <w:rsid w:val="008B1656"/>
     <w:rsid w:val="008B1B2C"/>
     <w:rsid w:val="008B443D"/>
     <w:rsid w:val="008C0748"/>
     <w:rsid w:val="008C29E7"/>
     <w:rsid w:val="008C7825"/>
     <w:rsid w:val="008D4CF5"/>
     <w:rsid w:val="008E1CC9"/>
     <w:rsid w:val="008E4A4A"/>
     <w:rsid w:val="008E51B4"/>
     <w:rsid w:val="008F021F"/>
     <w:rsid w:val="008F30DF"/>
+    <w:rsid w:val="008F6C8F"/>
     <w:rsid w:val="008F79D8"/>
     <w:rsid w:val="00901EA5"/>
     <w:rsid w:val="00905C4F"/>
     <w:rsid w:val="009101B4"/>
     <w:rsid w:val="00913128"/>
     <w:rsid w:val="00920066"/>
     <w:rsid w:val="00921F2F"/>
     <w:rsid w:val="00921F7C"/>
     <w:rsid w:val="009260E8"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="00934D9F"/>
     <w:rsid w:val="009357E5"/>
     <w:rsid w:val="009416D7"/>
     <w:rsid w:val="0094188E"/>
     <w:rsid w:val="00944BB4"/>
     <w:rsid w:val="0095491B"/>
     <w:rsid w:val="00955427"/>
     <w:rsid w:val="00955C0C"/>
     <w:rsid w:val="009560EC"/>
     <w:rsid w:val="00963DE3"/>
     <w:rsid w:val="0097013E"/>
     <w:rsid w:val="009706CD"/>
     <w:rsid w:val="0097230C"/>
     <w:rsid w:val="00980DE5"/>
     <w:rsid w:val="0098174B"/>
@@ -6701,192 +7346,201 @@
     <w:rsid w:val="00B22A50"/>
     <w:rsid w:val="00B30775"/>
     <w:rsid w:val="00B35E86"/>
     <w:rsid w:val="00B36343"/>
     <w:rsid w:val="00B36A8B"/>
     <w:rsid w:val="00B43170"/>
     <w:rsid w:val="00B50E30"/>
     <w:rsid w:val="00B51A3D"/>
     <w:rsid w:val="00B54AE2"/>
     <w:rsid w:val="00B567DA"/>
     <w:rsid w:val="00B60D2F"/>
     <w:rsid w:val="00B60D4A"/>
     <w:rsid w:val="00B65A10"/>
     <w:rsid w:val="00B67675"/>
     <w:rsid w:val="00B70F17"/>
     <w:rsid w:val="00B8149E"/>
     <w:rsid w:val="00B820FE"/>
     <w:rsid w:val="00B835F2"/>
     <w:rsid w:val="00B84591"/>
     <w:rsid w:val="00B84FA9"/>
     <w:rsid w:val="00B85A6E"/>
     <w:rsid w:val="00B86C28"/>
     <w:rsid w:val="00B91A91"/>
     <w:rsid w:val="00B92CB8"/>
     <w:rsid w:val="00BA530E"/>
+    <w:rsid w:val="00BB2ED5"/>
     <w:rsid w:val="00BB4DA0"/>
     <w:rsid w:val="00BB70CC"/>
     <w:rsid w:val="00BC3FBD"/>
     <w:rsid w:val="00BC5DB3"/>
     <w:rsid w:val="00BD29AC"/>
     <w:rsid w:val="00BD630C"/>
     <w:rsid w:val="00BE2236"/>
     <w:rsid w:val="00BE4E31"/>
     <w:rsid w:val="00BF0359"/>
     <w:rsid w:val="00BF6412"/>
     <w:rsid w:val="00C038AF"/>
     <w:rsid w:val="00C055C0"/>
     <w:rsid w:val="00C108AA"/>
     <w:rsid w:val="00C14F73"/>
     <w:rsid w:val="00C2078A"/>
     <w:rsid w:val="00C265C4"/>
     <w:rsid w:val="00C30D08"/>
     <w:rsid w:val="00C32E24"/>
     <w:rsid w:val="00C330EB"/>
     <w:rsid w:val="00C35068"/>
     <w:rsid w:val="00C36413"/>
     <w:rsid w:val="00C400A6"/>
     <w:rsid w:val="00C403F0"/>
     <w:rsid w:val="00C42237"/>
     <w:rsid w:val="00C46D53"/>
     <w:rsid w:val="00C51E1A"/>
     <w:rsid w:val="00C537CB"/>
     <w:rsid w:val="00C548B9"/>
     <w:rsid w:val="00C605E6"/>
     <w:rsid w:val="00C60C5D"/>
     <w:rsid w:val="00C61E94"/>
     <w:rsid w:val="00C639C9"/>
     <w:rsid w:val="00C71810"/>
     <w:rsid w:val="00C739D4"/>
     <w:rsid w:val="00C756F2"/>
     <w:rsid w:val="00C804A8"/>
     <w:rsid w:val="00C847A2"/>
     <w:rsid w:val="00C870BB"/>
     <w:rsid w:val="00C917BA"/>
     <w:rsid w:val="00C972B2"/>
+    <w:rsid w:val="00CA1324"/>
     <w:rsid w:val="00CA4F9B"/>
     <w:rsid w:val="00CA6A61"/>
     <w:rsid w:val="00CB07D1"/>
     <w:rsid w:val="00CB79DE"/>
     <w:rsid w:val="00CC1598"/>
     <w:rsid w:val="00CC1C7E"/>
     <w:rsid w:val="00CC1EFF"/>
     <w:rsid w:val="00CC25E5"/>
     <w:rsid w:val="00CC59A1"/>
     <w:rsid w:val="00CD3996"/>
     <w:rsid w:val="00CD6A6D"/>
     <w:rsid w:val="00CD6D1F"/>
     <w:rsid w:val="00CE16A0"/>
     <w:rsid w:val="00CF2B12"/>
     <w:rsid w:val="00CF4BD2"/>
     <w:rsid w:val="00CF69CE"/>
     <w:rsid w:val="00CF6BD8"/>
     <w:rsid w:val="00D05324"/>
     <w:rsid w:val="00D06857"/>
     <w:rsid w:val="00D10A26"/>
     <w:rsid w:val="00D12E66"/>
     <w:rsid w:val="00D13987"/>
     <w:rsid w:val="00D21034"/>
     <w:rsid w:val="00D219C6"/>
     <w:rsid w:val="00D21E20"/>
     <w:rsid w:val="00D221AC"/>
     <w:rsid w:val="00D22ED5"/>
+    <w:rsid w:val="00D241F3"/>
     <w:rsid w:val="00D25EC5"/>
     <w:rsid w:val="00D301EF"/>
     <w:rsid w:val="00D30548"/>
     <w:rsid w:val="00D3493B"/>
     <w:rsid w:val="00D45E6E"/>
     <w:rsid w:val="00D46218"/>
     <w:rsid w:val="00D47291"/>
     <w:rsid w:val="00D62B56"/>
     <w:rsid w:val="00D62E14"/>
     <w:rsid w:val="00D65585"/>
     <w:rsid w:val="00D702C0"/>
     <w:rsid w:val="00D70636"/>
     <w:rsid w:val="00D71340"/>
     <w:rsid w:val="00D732E4"/>
     <w:rsid w:val="00D84315"/>
     <w:rsid w:val="00D91EFC"/>
     <w:rsid w:val="00DA1A0C"/>
     <w:rsid w:val="00DA22BC"/>
     <w:rsid w:val="00DA29CB"/>
     <w:rsid w:val="00DA4BD2"/>
+    <w:rsid w:val="00DA703D"/>
     <w:rsid w:val="00DA7DE6"/>
+    <w:rsid w:val="00DB7925"/>
     <w:rsid w:val="00DC3EE6"/>
     <w:rsid w:val="00DD1E71"/>
     <w:rsid w:val="00DD2A7C"/>
     <w:rsid w:val="00DE0DC0"/>
     <w:rsid w:val="00DE4F35"/>
     <w:rsid w:val="00DF072C"/>
     <w:rsid w:val="00DF17B1"/>
     <w:rsid w:val="00DF4B4B"/>
     <w:rsid w:val="00E00C2F"/>
     <w:rsid w:val="00E05E80"/>
     <w:rsid w:val="00E072A2"/>
     <w:rsid w:val="00E1577B"/>
     <w:rsid w:val="00E174B4"/>
     <w:rsid w:val="00E27632"/>
     <w:rsid w:val="00E36E3C"/>
     <w:rsid w:val="00E36F2E"/>
     <w:rsid w:val="00E409C0"/>
     <w:rsid w:val="00E4135A"/>
     <w:rsid w:val="00E43FEA"/>
     <w:rsid w:val="00E471A6"/>
     <w:rsid w:val="00E56E48"/>
     <w:rsid w:val="00E57F08"/>
     <w:rsid w:val="00E61361"/>
     <w:rsid w:val="00E63A83"/>
     <w:rsid w:val="00E65022"/>
     <w:rsid w:val="00E65795"/>
     <w:rsid w:val="00E72488"/>
     <w:rsid w:val="00E76D2C"/>
     <w:rsid w:val="00E76E28"/>
     <w:rsid w:val="00E82435"/>
     <w:rsid w:val="00E83853"/>
     <w:rsid w:val="00E86D3B"/>
     <w:rsid w:val="00E87E8B"/>
     <w:rsid w:val="00E90560"/>
     <w:rsid w:val="00E90EEE"/>
     <w:rsid w:val="00E9268F"/>
     <w:rsid w:val="00EA37A8"/>
     <w:rsid w:val="00EA7D81"/>
     <w:rsid w:val="00EB0BB3"/>
     <w:rsid w:val="00EB69B7"/>
     <w:rsid w:val="00EC22F2"/>
     <w:rsid w:val="00EC4157"/>
+    <w:rsid w:val="00EC7738"/>
+    <w:rsid w:val="00EC7CD3"/>
     <w:rsid w:val="00ED0F1F"/>
     <w:rsid w:val="00ED4591"/>
+    <w:rsid w:val="00EF523A"/>
     <w:rsid w:val="00EF6DA4"/>
     <w:rsid w:val="00F01C9D"/>
     <w:rsid w:val="00F03015"/>
     <w:rsid w:val="00F06781"/>
     <w:rsid w:val="00F067E2"/>
     <w:rsid w:val="00F16253"/>
     <w:rsid w:val="00F16737"/>
     <w:rsid w:val="00F204FE"/>
     <w:rsid w:val="00F276A5"/>
     <w:rsid w:val="00F27826"/>
+    <w:rsid w:val="00F30004"/>
     <w:rsid w:val="00F47C36"/>
     <w:rsid w:val="00F629B8"/>
     <w:rsid w:val="00F64E13"/>
     <w:rsid w:val="00F65A07"/>
     <w:rsid w:val="00F701AA"/>
     <w:rsid w:val="00F72B4A"/>
     <w:rsid w:val="00F72DBF"/>
     <w:rsid w:val="00F72E61"/>
     <w:rsid w:val="00F72FF2"/>
     <w:rsid w:val="00F750AD"/>
     <w:rsid w:val="00F80F05"/>
     <w:rsid w:val="00F8426F"/>
     <w:rsid w:val="00F862F8"/>
     <w:rsid w:val="00F86BB7"/>
     <w:rsid w:val="00F87EB8"/>
     <w:rsid w:val="00F95EC2"/>
     <w:rsid w:val="00F9714F"/>
     <w:rsid w:val="00F97942"/>
     <w:rsid w:val="00FA16F9"/>
     <w:rsid w:val="00FA3F27"/>
     <w:rsid w:val="00FB0066"/>
     <w:rsid w:val="00FB0447"/>
     <w:rsid w:val="00FB1401"/>
     <w:rsid w:val="00FB2445"/>
     <w:rsid w:val="00FB5BE5"/>
@@ -7957,68 +8611,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1870</Characters>
+  <Pages>4</Pages>
+  <Words>337</Words>
+  <Characters>1923</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ara Rapor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BEÜ BAP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2193</CharactersWithSpaces>
+  <CharactersWithSpaces>2256</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ara Rapor</dc:title>
   <dc:creator>zekeriyadogan@hotmail.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>