--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -1,411 +1,390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C30B6D1" w14:textId="526FAC54" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00B62C7B" w:rsidP="00966D3D">
+    <w:p w14:paraId="0C30B6D1" w14:textId="5DF8CB13" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00B62C7B" w:rsidP="00966D3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E014DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E014DB">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="43E220C7" w14:textId="77777777" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1. PROJE BİLGİLERİ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55105C9E" w14:textId="77777777" w:rsidR="00903F81" w:rsidRPr="00966D3D" w:rsidRDefault="00903F81" w:rsidP="00903F81">
+    <w:p w14:paraId="55105C9E" w14:textId="05D7604D" w:rsidR="00903F81" w:rsidRPr="00966D3D" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00966D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Proje </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C770F" w:rsidRPr="00966D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Adı:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6FBDE992" w14:textId="34111800" w:rsidR="00903F81" w:rsidRPr="00966D3D" w:rsidRDefault="00903F81" w:rsidP="00903F81">
+    <w:p w14:paraId="6FBDE992" w14:textId="175A9B4C" w:rsidR="00903F81" w:rsidRPr="00966D3D" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00966D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Proje </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C770F" w:rsidRPr="00966D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>No:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63B66D83" w14:textId="77777777" w:rsidR="00903F81" w:rsidRPr="00966D3D" w:rsidRDefault="00903F81" w:rsidP="00903F81">
+    <w:p w14:paraId="63B66D83" w14:textId="632194FE" w:rsidR="00903F81" w:rsidRPr="00966D3D" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00966D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Proje </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C770F" w:rsidRPr="00966D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yürütücüsü:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="689434F2" w14:textId="4CEF9451" w:rsidR="00903F81" w:rsidRPr="00966D3D" w:rsidRDefault="00966D3D" w:rsidP="00903F81">
+    <w:p w14:paraId="18C01982" w14:textId="40C8DD3B" w:rsidR="00903F81" w:rsidRPr="008C770F" w:rsidRDefault="00966D3D" w:rsidP="00903F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fakülte/ </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Fakülte/</w:t>
+      </w:r>
+      <w:r w:rsidR="008C770F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Yüksekokul</w:t>
       </w:r>
+      <w:r w:rsidR="008C770F" w:rsidRPr="00966D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidR="00903F81" w:rsidRPr="00966D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C770F" w:rsidRPr="00966D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bölüm</w:t>
+      </w:r>
+      <w:r w:rsidR="008C770F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/Program</w:t>
+      </w:r>
+      <w:r w:rsidR="008C770F" w:rsidRPr="00966D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="18C01982" w14:textId="77777777" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00000000" w:rsidP="00903F81">
-[...14 lines deleted...]
-    <w:p w14:paraId="1C9F51CB" w14:textId="77777777" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
+    <w:p w14:paraId="1C9F51CB" w14:textId="1E4F92A9" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2. TALEP EDİLEN ÜRÜNÜN TANIMI</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903F81">
+        <w:t>2. TALE</w:t>
+      </w:r>
+      <w:r w:rsidR="008C770F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Ürün Adı (Genel Tanım):</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">BİN </w:t>
+      </w:r>
       <w:r w:rsidRPr="00903F81">
-        <w:rPr>
-[...21 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>TANIMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271189C0" w14:textId="2E8FD138" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3. ÜRÜNÜN NE İŞE YARADIĞI (FONKSİYONEL TANIM)</w:t>
+        <w:t>Adı (Genel Tanım):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E26E1BB" w14:textId="3F4E757C" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
+    <w:p w14:paraId="21362A06" w14:textId="12E79064" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(Marka/model</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23716">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/kurum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belirtilmeden, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23716">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>talebin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> genel adı yazılacaktır.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F6F522" w14:textId="62E95FD4" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C770F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">TALEBİN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NE İŞE YARADIĞI (FONKSİYONEL TANIM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFDF0D3" w14:textId="058B88F2" w:rsidR="0048795A" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E014DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:r w:rsidR="008C770F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Talebin</w:t>
+      </w:r>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Talep edilen ürünün hangi işlemleri gerçekleştirdiği, hangi ihtiyacı karşıladığı ve proje kapsamında ne amaçla kullanılacağı açık ve anlaşılır şekilde belirtilmelidir.</w:t>
+        <w:t xml:space="preserve"> hangi işlemleri gerçekleştirdiği, hangi ihtiyacı karşıladığı ve proje kapsamında ne amaçla kullanılacağı açık ve anlaşılır şekilde belirtilmelidir.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E014DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFDF0D3" w14:textId="77777777" w:rsidR="0048795A" w:rsidRDefault="0048795A" w:rsidP="00903F81">
+    <w:p w14:paraId="0C6D4AD3" w14:textId="7F8A78DE" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="008C770F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Bu ürün; ………………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Bu; ………………</w:t>
+      </w:r>
+      <w:r w:rsidR="008C770F" w:rsidRPr="00903F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...35 lines deleted...]
-        </w:pict>
+        <w:t>. amacıyla kullanılacaktır.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DC4450" w14:textId="77777777" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4. KULLANIM YERİ VE GEREKÇESİ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38358BBA" w14:textId="77777777" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -418,127 +397,136 @@
         <w:t>Kullanım Yeri:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793E302A" w14:textId="77777777" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(Laboratuvar, uygulama alanı, saha çalışması vb.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502977B5" w14:textId="77777777" w:rsidR="0048795A" w:rsidRDefault="0048795A" w:rsidP="00903F81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61CAB40A" w14:textId="68C106A9" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
+    <w:p w14:paraId="0DCF6777" w14:textId="783B8F58" w:rsidR="0048795A" w:rsidRPr="0048795A" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kullanım Gerekçesi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E014DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E014DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>(Doldurulması gerekmektedir.)</w:t>
-[...14 lines deleted...]
-        </w:pict>
+        <w:t>(D</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6722">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>etaylı bir şekilde d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E014DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>oldurulması gerekmektedir.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="655610D4" w14:textId="07817E1A" w:rsidR="00903F81" w:rsidRPr="0048795A" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5. ASGARİ TEKNİK ÖZELLİKLER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D08A81" w14:textId="6DE8D3F9" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
+    <w:p w14:paraId="31D08A81" w14:textId="6F636703" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E014DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Aşağıda belirtilen özellikler ürünün işlevini yerine getirebilmesi için gerekli asgari nitelikleri ifade etmekte olup, belirli bir marka veya modeli işaret etmez.</w:t>
+        <w:t xml:space="preserve">Aşağıda belirtilen özellikler </w:t>
+      </w:r>
+      <w:r w:rsidR="00B944B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>talebin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> işlevini yerine getirebilmesi için gerekli asgari nitelikleri ifade etmekte olup, belirli bir marka veya modeli işaret etmez.</w:t>
       </w:r>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Tüm özellikler “veya </w:t>
       </w:r>
       <w:r w:rsidRPr="00E014DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dengi</w:t>
       </w:r>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>” olacak şekilde değerlendirilmelidir.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E014DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
@@ -582,127 +570,120 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Teknik Özellik 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E014DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095B18B4" w14:textId="69680AED" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Teknik Özellik 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00E014DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06CF5BA7" w14:textId="36C1E8D6" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00903F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Teknik Özellik 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E014DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFBDA3A" w14:textId="77777777" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00F00A17">
+    <w:p w14:paraId="5BFBDA3A" w14:textId="77777777" w:rsidR="00903F81" w:rsidRDefault="00903F81" w:rsidP="00F00A17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Not: Marka, model, patentli teknoloji, tescilli isim ve yalnızca tek üreticiye ait ifadeler yer almamalıdır.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD7F923" w14:textId="7BB6BA7F" w:rsidR="000B178C" w:rsidRPr="003416E7" w:rsidRDefault="00000000" w:rsidP="003416E7">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="49223A9B" w14:textId="77777777" w:rsidR="005D02A5" w:rsidRPr="00903F81" w:rsidRDefault="005D02A5" w:rsidP="00F00A17">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="562A8654" w14:textId="05F0765B" w:rsidR="00B62C7B" w:rsidRPr="000B178C" w:rsidRDefault="003416E7" w:rsidP="00B62C7B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0026020D" w:rsidRPr="000B178C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. BELGE VE SERTİFİKA DURUMU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0DAD20" w14:textId="079033A3" w:rsidR="000B178C" w:rsidRDefault="000B178C" w:rsidP="000B178C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(Talebinize ait belge ve sertifika durumunu belirtiniz.)</w:t>
       </w:r>
     </w:p>
@@ -806,143 +787,314 @@
         <w:t>(Talebinize ait teslim şartlarını belirtiniz.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD6DD62" w14:textId="77777777" w:rsidR="000B178C" w:rsidRPr="00903F81" w:rsidRDefault="000B178C" w:rsidP="00B62C7B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64CBA3E8" w14:textId="77777777" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00B62C7B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Bu teknik şartname, talep edilen ürünün işlevini ve asgari niteliklerini tanımlamak amacıyla hazırlanmış olup, herhangi bir marka veya modele yönlendirme amacı taşımamaktadır.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735BE501" w14:textId="77777777" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00000000" w:rsidP="00903F81">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3EC8906C" w14:textId="7D993EC8" w:rsidR="008C770F" w:rsidRDefault="008C770F" w:rsidP="00D00A04">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7905"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="276D3C85" w14:textId="3CC45781" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00B62C7B">
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="5A3EEBDC" w14:textId="77777777" w:rsidR="00D00A04" w:rsidRPr="00903F81" w:rsidRDefault="00D00A04" w:rsidP="00D00A04">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7905"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D0AF64" w14:textId="77777777" w:rsidR="00D00A04" w:rsidRPr="00D00A04" w:rsidRDefault="00D00A04" w:rsidP="00D00A04">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2464"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="44186696" w14:textId="77246686" w:rsidR="00B62C7B" w:rsidRPr="00E014DB" w:rsidRDefault="00903F81" w:rsidP="00B62C7B">
-[...11 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3071"/>
+        <w:gridCol w:w="3071"/>
+        <w:gridCol w:w="3072"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D00A04" w:rsidRPr="00D00A04" w14:paraId="79754C6C" w14:textId="77777777" w:rsidTr="00581264">
+        <w:trPr>
+          <w:trHeight w:val="509"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3071" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE5790D" w14:textId="50251308" w:rsidR="00D00A04" w:rsidRPr="00D00A04" w:rsidRDefault="00D00A04" w:rsidP="00581264">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D00A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Proje Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D00A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ürütücüsü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D00A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adı Soyadı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3071" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D61CCE0" w14:textId="77777777" w:rsidR="00D00A04" w:rsidRPr="00D00A04" w:rsidRDefault="00D00A04" w:rsidP="00581264">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D00A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>İmzası</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3072" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFD8F74" w14:textId="652D3D0A" w:rsidR="00D00A04" w:rsidRPr="00D00A04" w:rsidRDefault="00D00A04" w:rsidP="00581264">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D00A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tarih</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D00A04" w:rsidRPr="00D00A04" w14:paraId="6EF7B0AB" w14:textId="77777777" w:rsidTr="00581264">
+        <w:trPr>
+          <w:trHeight w:val="509"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3071" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2401D208" w14:textId="77777777" w:rsidR="00D00A04" w:rsidRPr="00D00A04" w:rsidRDefault="00D00A04" w:rsidP="00581264">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2464"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3071" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E34E0D" w14:textId="77777777" w:rsidR="00D00A04" w:rsidRPr="00D00A04" w:rsidRDefault="00D00A04" w:rsidP="00581264">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2464"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3072" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F363E0F" w14:textId="5EA8D5BB" w:rsidR="00D00A04" w:rsidRPr="00D00A04" w:rsidRDefault="00D00A04" w:rsidP="00D00A04">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7905"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D00A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>… / … / ….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13BBEF45" w14:textId="77777777" w:rsidR="005D6C10" w:rsidRPr="00D00A04" w:rsidRDefault="005D6C10">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="24B77630" w14:textId="713D3DF2" w:rsidR="00903F81" w:rsidRPr="00903F81" w:rsidRDefault="00903F81" w:rsidP="00B62C7B">
-[...20 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="005D6C10" w:rsidRPr="00D00A04" w:rsidSect="002B47FF">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52635908" w14:textId="77777777" w:rsidR="008508F1" w:rsidRDefault="008508F1" w:rsidP="003E4B1F">
+    <w:p w14:paraId="1EE3504A" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="003E4B1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7320E0CF" w14:textId="77777777" w:rsidR="008508F1" w:rsidRDefault="008508F1" w:rsidP="003E4B1F">
+    <w:p w14:paraId="400ACD27" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="003E4B1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -964,121 +1116,81 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F39219D" w14:textId="77777777" w:rsidR="008508F1" w:rsidRDefault="008508F1" w:rsidP="003E4B1F">
+    <w:p w14:paraId="27EB20B7" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="003E4B1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BA6E586" w14:textId="77777777" w:rsidR="008508F1" w:rsidRDefault="008508F1" w:rsidP="003E4B1F">
+    <w:p w14:paraId="3CD15DB6" w14:textId="77777777" w:rsidR="00937649" w:rsidRDefault="00937649" w:rsidP="003E4B1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9640" w:type="dxa"/>
       <w:tblInd w:w="-289" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="5529"/>
       <w:gridCol w:w="1417"/>
       <w:gridCol w:w="1276"/>
     </w:tblGrid>
     <w:tr w:rsidR="001E35F5" w:rsidRPr="003E4B1F" w14:paraId="753DBE41" w14:textId="77777777" w:rsidTr="00465CCD">
       <w:trPr>
         <w:trHeight w:val="260"/>
       </w:trPr>
@@ -1202,104 +1314,94 @@
             <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00903F81">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>BİLİMSEL ARAŞTIRMA PROJE</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>LERİ KOORDİNASYON BİRİMİ</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="79DC95C2" w14:textId="77777777" w:rsidR="001E35F5" w:rsidRDefault="001E35F5" w:rsidP="001E35F5">
+        <w:p w14:paraId="5325ADEF" w14:textId="77777777" w:rsidR="00C54199" w:rsidRDefault="001E35F5" w:rsidP="001E35F5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">PROJE TALEPLERİ </w:t>
           </w:r>
-          <w:r w:rsidRPr="00903F81">
-[...6 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="1E6A3ED6" w14:textId="77777777" w:rsidR="001E35F5" w:rsidRPr="003E4B1F" w:rsidRDefault="001E35F5" w:rsidP="001E35F5">
+        <w:p w14:paraId="1E6A3ED6" w14:textId="20F732DA" w:rsidR="001E35F5" w:rsidRPr="00C54199" w:rsidRDefault="001E35F5" w:rsidP="001E35F5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-            <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve">ŞARTNAME </w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="00903F81">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">TEKNİK ŞARTNAME </w:t>
           </w:r>
           <w:r w:rsidRPr="003E4B1F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:kern w:val="0"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1417" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
@@ -1918,51 +2020,51 @@
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="001E35F5" w:rsidRPr="00012319">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
               <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>/2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4FF8411D" w14:textId="2386807C" w:rsidR="003E4B1F" w:rsidRDefault="003E4B1F">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9640" w:type="dxa"/>
       <w:tblInd w:w="-289" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="5529"/>
       <w:gridCol w:w="1417"/>
       <w:gridCol w:w="1276"/>
     </w:tblGrid>
     <w:tr w:rsidR="001E35F5" w:rsidRPr="003E4B1F" w14:paraId="05C087EA" w14:textId="77777777" w:rsidTr="00465CCD">
       <w:trPr>
         <w:trHeight w:val="246"/>
       </w:trPr>
@@ -2074,112 +2176,102 @@
             <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00903F81">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>BİLİMSEL ARAŞTIRMA PROJE</w:t>
           </w:r>
           <w:r w:rsidR="001E35F5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>LERİ KOORDİNASYON BİRİMİ</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3DDE00CA" w14:textId="77777777" w:rsidR="001E35F5" w:rsidRDefault="001E35F5" w:rsidP="004905B2">
+        <w:p w14:paraId="048997D8" w14:textId="77777777" w:rsidR="00E04227" w:rsidRDefault="001E35F5" w:rsidP="004905B2">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">PROJE </w:t>
           </w:r>
           <w:r w:rsidR="00F66255">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">TALEPLERİ </w:t>
           </w:r>
-          <w:r w:rsidR="004905B2" w:rsidRPr="00903F81">
-[...6 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="614D5BAA" w14:textId="78CBCF56" w:rsidR="004905B2" w:rsidRPr="003E4B1F" w:rsidRDefault="004905B2" w:rsidP="004905B2">
+        <w:p w14:paraId="614D5BAA" w14:textId="2D92DEB6" w:rsidR="004905B2" w:rsidRPr="00E04227" w:rsidRDefault="004905B2" w:rsidP="004905B2">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-            <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve">ŞARTNAME </w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="00903F81">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">TEKNİK ŞARTNAME </w:t>
           </w:r>
           <w:r w:rsidRPr="003E4B1F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:kern w:val="0"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1417" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
@@ -3267,123 +3359,135 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="825781976">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="351886303">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1220479200">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00903F81"/>
     <w:rsid w:val="00012319"/>
     <w:rsid w:val="00050E98"/>
     <w:rsid w:val="000A4352"/>
     <w:rsid w:val="000B178C"/>
     <w:rsid w:val="00136EAA"/>
     <w:rsid w:val="00177251"/>
     <w:rsid w:val="001E35F5"/>
     <w:rsid w:val="00241BDA"/>
     <w:rsid w:val="0026020D"/>
     <w:rsid w:val="002A0C28"/>
     <w:rsid w:val="002A5E19"/>
     <w:rsid w:val="002B47FF"/>
     <w:rsid w:val="00332032"/>
     <w:rsid w:val="003416E7"/>
     <w:rsid w:val="003A7177"/>
     <w:rsid w:val="003E4B1F"/>
     <w:rsid w:val="003E790D"/>
     <w:rsid w:val="004030B9"/>
     <w:rsid w:val="00465CCD"/>
     <w:rsid w:val="0048795A"/>
     <w:rsid w:val="004905B2"/>
     <w:rsid w:val="00511C09"/>
     <w:rsid w:val="0057290D"/>
+    <w:rsid w:val="005D02A5"/>
     <w:rsid w:val="005D6C10"/>
+    <w:rsid w:val="005F36C6"/>
     <w:rsid w:val="00626EE0"/>
     <w:rsid w:val="0069269B"/>
     <w:rsid w:val="00693EAC"/>
+    <w:rsid w:val="00793167"/>
     <w:rsid w:val="00815DD8"/>
     <w:rsid w:val="008508F1"/>
+    <w:rsid w:val="008C770F"/>
+    <w:rsid w:val="009004D6"/>
     <w:rsid w:val="00903F81"/>
+    <w:rsid w:val="00937649"/>
     <w:rsid w:val="00950ACD"/>
     <w:rsid w:val="00966D3D"/>
     <w:rsid w:val="009A5BBF"/>
     <w:rsid w:val="009F6A7C"/>
     <w:rsid w:val="00A60225"/>
     <w:rsid w:val="00B018A0"/>
     <w:rsid w:val="00B4493B"/>
     <w:rsid w:val="00B62C7B"/>
     <w:rsid w:val="00B92791"/>
+    <w:rsid w:val="00B944B9"/>
     <w:rsid w:val="00BC5C48"/>
     <w:rsid w:val="00BD79A7"/>
     <w:rsid w:val="00C219DC"/>
+    <w:rsid w:val="00C54199"/>
     <w:rsid w:val="00C6168A"/>
     <w:rsid w:val="00CC4B73"/>
+    <w:rsid w:val="00D00A04"/>
+    <w:rsid w:val="00D23716"/>
+    <w:rsid w:val="00D3798E"/>
     <w:rsid w:val="00D41389"/>
     <w:rsid w:val="00E014DB"/>
     <w:rsid w:val="00E01CE1"/>
+    <w:rsid w:val="00E04227"/>
     <w:rsid w:val="00EA514D"/>
+    <w:rsid w:val="00EA6722"/>
     <w:rsid w:val="00F00A17"/>
     <w:rsid w:val="00F66255"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4344,58 +4448,58 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003E4B1F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -4676,69 +4780,69 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>228</Words>
-  <Characters>1306</Characters>
+  <Characters>1303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1531</CharactersWithSpaces>
+  <CharactersWithSpaces>1528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Melisa Yıldız</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>