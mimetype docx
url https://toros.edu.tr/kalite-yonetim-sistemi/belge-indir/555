--- v0 (2026-04-14)
+++ v1 (2026-09-16)
@@ -1,1482 +1,1741 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9782" w:type="dxa"/>
-        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2977"/>
-        <w:gridCol w:w="1985"/>
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A0075" w:rsidRPr="00B03A82" w14:paraId="72214C5B" w14:textId="77777777" w:rsidTr="00D43EB3">
+      <w:tr w:rsidR="001A0075" w:rsidRPr="004B0B92" w14:paraId="72214C5B" w14:textId="77777777" w:rsidTr="004B0B92">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9782" w:type="dxa"/>
+            <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="260A3F0B" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="260A3F0B" w14:textId="47882C92" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="00941D37" w:rsidP="00C4574C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>e-POSTA TALEP FORMU</w:t>
+              <w:t>ELEKTRONİK POSTA ADRESİ TALEP EDEN KİŞİNİN BİLGİLERİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0075" w:rsidRPr="00B03A82" w14:paraId="40824DE4" w14:textId="77777777" w:rsidTr="00D43EB3">
+      <w:tr w:rsidR="001A0075" w:rsidRPr="004B0B92" w14:paraId="40824DE4" w14:textId="77777777" w:rsidTr="00EE5BA7">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="027B2437" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="027B2437" w14:textId="2B7B5F64" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="00941D37" w:rsidP="00941D37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...3 lines deleted...]
-              <w:t>Kampus / Yerleşke</w:t>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Adı / Soyadı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49290DD9" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="49290DD9" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47051CB2" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="47051CB2" w14:textId="1018F3FF" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="00941D37" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Fakülte / YO / MYO </w:t>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tarih</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2AA17F" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="2A2AA17F" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0075" w:rsidRPr="00B03A82" w14:paraId="60A5E3C8" w14:textId="77777777" w:rsidTr="00D43EB3">
+      <w:tr w:rsidR="001A0075" w:rsidRPr="004B0B92" w14:paraId="60A5E3C8" w14:textId="77777777" w:rsidTr="00EE5BA7">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61F30BFA" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="61F30BFA" w14:textId="7282B702" w:rsidR="00941D37" w:rsidRPr="004B0B92" w:rsidRDefault="00941D37" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Bölüm / Birim </w:t>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>TC Kimlik No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="441F6217" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="441F6217" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0302F842" w14:textId="3240B54C" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="006E76DB" w:rsidP="00C4574C">
+          <w:p w14:paraId="0302F842" w14:textId="56074AAD" w:rsidR="00941D37" w:rsidRPr="004B0B92" w:rsidRDefault="007137A5" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Tarih</w:t>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rektörlük/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00941D37" w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Fakülte / YO / MYO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23FA9EAC" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="23FA9EAC" w14:textId="6E9E672E" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0075" w:rsidRPr="00B03A82" w14:paraId="35DA8E42" w14:textId="77777777" w:rsidTr="00D43EB3">
+      <w:tr w:rsidR="001A0075" w:rsidRPr="004B0B92" w14:paraId="35DA8E42" w14:textId="77777777" w:rsidTr="00EE5BA7">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57206272" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="236FB20D" w14:textId="3B21297E" w:rsidR="00941D37" w:rsidRPr="004B0B92" w:rsidRDefault="00941D37" w:rsidP="00941D37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...3 lines deleted...]
-              <w:t>e-Posta İsteyenin Adı Soyadı</w:t>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Birim Telefonu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57206272" w14:textId="0F0E6BDA" w:rsidR="00941D37" w:rsidRPr="004B0B92" w:rsidRDefault="00941D37" w:rsidP="00941D37">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+                <w:tab w:val="left" w:pos="7230"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Cep Telefonu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="106D93BF" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="2390B17A" w14:textId="77777777" w:rsidR="00941D37" w:rsidRPr="004B0B92" w:rsidRDefault="00941D37" w:rsidP="00941D37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>(……)……………………  / ……….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="106D93BF" w14:textId="00F54D85" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="00941D37" w:rsidP="00941D37">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+                <w:tab w:val="left" w:pos="7230"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>(……)……………………</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C9C22E" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="56C9C22E" w14:textId="76E36EB1" w:rsidR="00941D37" w:rsidRPr="004B0B92" w:rsidRDefault="00941D37" w:rsidP="00941D37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...3 lines deleted...]
-              <w:t>TC Kimlik No</w:t>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bölüm / Birim </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="152B369B" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="152B369B" w14:textId="4DE9431A" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A0075" w:rsidRPr="00B03A82" w14:paraId="7885F65A" w14:textId="77777777" w:rsidTr="00D43EB3">
+      <w:tr w:rsidR="001A0075" w:rsidRPr="004B0B92" w14:paraId="7885F65A" w14:textId="77777777" w:rsidTr="00EE5BA7">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C904B6D" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="66AA5915" w14:textId="1970A610" w:rsidR="00941D37" w:rsidRPr="004B0B92" w:rsidRDefault="00941D37" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...21 lines deleted...]
-              <w:t>Cep Telefonu</w:t>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kampus / Yerleşke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30285538" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="165A0FFA" w14:textId="4F0E9DA8" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18239A01" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="18239A01" w14:textId="4A9889E5" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="00941D37" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...3 lines deleted...]
-              <w:t>Diğer e-Posta</w:t>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kişisel</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0075" w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e-Posta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28D7C3F9" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="28D7C3F9" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C4574C" w:rsidRPr="00B03A82" w14:paraId="71197AD9" w14:textId="77777777" w:rsidTr="00D43EB3">
+      <w:tr w:rsidR="00C4574C" w:rsidRPr="004B0B92" w14:paraId="71197AD9" w14:textId="77777777" w:rsidTr="00EE5BA7">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65934F5F" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="00BA5493" w:rsidP="00C4574C">
+          <w:p w14:paraId="65934F5F" w14:textId="449863D8" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="001525ED" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...3 lines deleted...]
-              <w:t>e-Posta Türü</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5493" w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>-Posta Türü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F58EA18" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="00C4574C" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
+          <w:p w14:paraId="5F58EA18" w14:textId="77777777" w:rsidR="001A0075" w:rsidRPr="004B0B92" w:rsidRDefault="001A0075" w:rsidP="00C4574C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4574C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Onay6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C4574C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C4574C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00C4574C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C4574C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C4574C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve">Akademik       </w:t>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Onay7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve"> İdari        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Onay8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Öğrenci     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Onay9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00622618">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kurumsal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55DE63F3" w14:textId="77777777" w:rsidR="00CF403D" w:rsidRPr="001B4529" w:rsidRDefault="00CF403D" w:rsidP="00622618">
+    <w:p w14:paraId="55DE63F3" w14:textId="77777777" w:rsidR="00CF403D" w:rsidRPr="004B0B92" w:rsidRDefault="00CF403D" w:rsidP="00622618">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FAD3F03" w14:textId="438DEF4E" w:rsidR="00622618" w:rsidRDefault="000E577E" w:rsidP="00524D1C">
+    <w:p w14:paraId="4FAD3F03" w14:textId="438DEF4E" w:rsidR="00622618" w:rsidRPr="004B0B92" w:rsidRDefault="000E577E" w:rsidP="00524D1C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E577E">
+      <w:r w:rsidRPr="004B0B92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00622618" w:rsidRPr="000E577E">
+      <w:r w:rsidR="00622618" w:rsidRPr="004B0B92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>-POSTA HİZMETİ GENEL HÜKÜMLER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3212ED0D" w14:textId="77777777" w:rsidR="000E577E" w:rsidRPr="000E577E" w:rsidRDefault="000E577E" w:rsidP="00524D1C">
+    <w:p w14:paraId="3212ED0D" w14:textId="77777777" w:rsidR="000E577E" w:rsidRPr="004B0B92" w:rsidRDefault="000E577E" w:rsidP="00524D1C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BD2F260" w14:textId="77777777" w:rsidR="000E577E" w:rsidRPr="000E577E" w:rsidRDefault="000E577E" w:rsidP="000E577E">
+    <w:p w14:paraId="1BD2F260" w14:textId="77777777" w:rsidR="000E577E" w:rsidRPr="004B0B92" w:rsidRDefault="000E577E" w:rsidP="000E577E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E577E">
-        <w:rPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>GENEL KURALLAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A9182F" w14:textId="77777777" w:rsidR="000E577E" w:rsidRPr="000E577E" w:rsidRDefault="000E577E" w:rsidP="000E577E">
+    <w:p w14:paraId="06A9182F" w14:textId="1801C418" w:rsidR="000E577E" w:rsidRPr="004B0B92" w:rsidRDefault="006458F6" w:rsidP="000E577E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E577E">
-        <w:rPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>@toros.edu.tr uzantılı e-posta hizmeti, Toros Üniversitesi bünyesindeki öğrenci, akademik ve idari personelin eğitim-öğretim, araştırma, geliştirme ve kurumsal iletişim faaliyetlerinde kullanılmak üzere sunulmaktadır. Toros Üniversitesi; donanım, yazılım, ağ ve internet kaynaklarını sağlarken Türkiye Cumhuriyeti yasaları ve ilgili yönetmelikler, Başbakanlık genelgeleri, mahkeme kararları, Bilgi Teknolojileri ve İletişim Kurumu (BTK) ile Telekomünikasyon İletişim Başkanlığı (TİB) tarafından yayımlanan mevzuatlar, TÜBİTAK ULAKNET kullanım politikaları ile Toros Üniversitesi yönergeleri, yönetmelikleri, senato kararları ve Bilgi İşlem Daire Başkanlığı ilkeleri çerçevesinde hareket eder. E-posta hizmetini kullanan kişiler, 5651 sayılı Kanun başta olmak üzere yürürlükteki mevzuata ve üniversite düzenlemelerine uygun davranmayı kabul eder.</w:t>
+        <w:t xml:space="preserve">Oluşturulacak mail adresi </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="004B0B92">
+          <w:rPr>
+            <w:rStyle w:val="Kpr"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="tr-TR"/>
+          </w:rPr>
+          <w:t>isim.soyisim@toros.edu.tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> şeklinde oluşturulacaktır. İlk etapta kullanıcı şifresi Tc kimlik numarası olarak </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64913" w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>belirlenecek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daha sonra sistem kullanıcının şifresinin değiştirmesini isticektir. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E577E" w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>@toros.edu.tr uzantılı e-posta hizmeti, Toros Üniversitesi bünyesindeki öğrenci, akademik ve idari personelin eğitim-öğretim, araştırma, geliştirme ve kurumsal iletişim faaliyetlerinde kullanılmak üzere sunulmaktadır. Toros Üniversitesi; donanım, yazılım, ağ ve internet kaynaklarını sağlarken Türkiye Cumhuriyeti yasaları ve ilgili yönetmelikler,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ma</w:t>
+      </w:r>
+      <w:r w:rsidR="000E577E" w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>hkeme kararları, Bilgi Teknolojileri ve İletişim Kurumu (BTK) tarafından yayımlanan mevzuatlar, TÜBİTAK ULAKNET kullanım politikaları ile Toros Üniversitesi yönergeleri, yönetmelikleri, senato kararları ve Bilgi İşlem Daire Başkanlığı ilkeleri çerçevesinde hareket eder. E-posta hizmetini kullanan kişiler, 5651 sayılı Kanun başta olmak üzere yürürlükteki mevzuata ve üniversite düzenlemelerine uygun davranmayı kabul eder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2011653E" w14:textId="77777777" w:rsidR="000E577E" w:rsidRPr="000E577E" w:rsidRDefault="000E577E" w:rsidP="000E577E">
+    <w:p w14:paraId="6B30FFE5" w14:textId="77777777" w:rsidR="006458F6" w:rsidRPr="004B0B92" w:rsidRDefault="006458F6" w:rsidP="000E577E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E577E">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="2011653E" w14:textId="6095BAED" w:rsidR="000E577E" w:rsidRPr="004B0B92" w:rsidRDefault="000E577E" w:rsidP="000E577E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
         <w:t>GİZLİLİK VE GÜVENLİK İLKESİ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5665CEC5" w14:textId="77777777" w:rsidR="000E577E" w:rsidRPr="000E577E" w:rsidRDefault="000E577E" w:rsidP="000E577E">
+    <w:p w14:paraId="5665CEC5" w14:textId="4C2230E2" w:rsidR="000E577E" w:rsidRPr="004B0B92" w:rsidRDefault="000E577E" w:rsidP="000E577E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E577E">
-        <w:rPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>Toros Üniversitesi e-posta adresi, ilgili başvuru formunun usulüne uygun şekilde doldurulması ve onaylanması sonrasında kullanıcıya tahsis edilir. Kullanıcıya verilen kullanıcı adı kişiye özeldir ve devredilemez. E-posta hesabına ait şifrenin oluşturulması, gizliliğinin korunması ve güvenli kullanımı tamamen kullanıcının sorumluluğundadır. Yetkisiz erişimlerden doğabilecek sonuçlardan kullanıcı sorumlu olup, Toros Üniversitesi bilgi güvenliğini sağlamak amacıyla gerekli teknik ve idari tedbirleri alma hakkını saklı tutar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26123AEC" w14:textId="77777777" w:rsidR="000E577E" w:rsidRPr="000E577E" w:rsidRDefault="000E577E" w:rsidP="000E577E">
+    <w:p w14:paraId="56BA325B" w14:textId="77777777" w:rsidR="008B17F0" w:rsidRPr="004B0B92" w:rsidRDefault="008B17F0" w:rsidP="000E577E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469A46C1" w14:textId="77777777" w:rsidR="008B17F0" w:rsidRPr="004B0B92" w:rsidRDefault="008B17F0" w:rsidP="008B17F0">
+      <w:pPr>
+        <w:pStyle w:val="Balk3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>E-POSTA HESABININ KAPATILMASI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114A36A6" w14:textId="7A811F4A" w:rsidR="008B17F0" w:rsidRPr="004B0B92" w:rsidRDefault="008B17F0" w:rsidP="006458F6">
+      <w:pPr>
+        <w:pStyle w:val="Balk3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Kullanıcının Toros Üniversitesi ile olan öğrencilik, akademik veya idari personel ilişkisinin sona ermesi, görev veya statüsünün değişmesi ya da e-posta hesabının kullanımına ilişkin yetkinin ortadan kalkması durumunda, @toros.edu.tr uzantılı e-posta hesabı Bilgi İşlem Daire Başkanlığı tarafından kapatılabilir veya erişime son verilebilir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671F3C1E" w14:textId="77777777" w:rsidR="008B17F0" w:rsidRPr="004B0B92" w:rsidRDefault="008B17F0" w:rsidP="006458F6">
+      <w:pPr>
+        <w:pStyle w:val="isselectedend"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:t xml:space="preserve">Kullanıcının görev, öğrencilik veya üniversite ile olan ilişkisinin sona ermesi durumunda, kendisine e-posta hesabında bulunan e-posta, dosya ve diğer verilerin aktarımı veya yedeklenmesi amacıyla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rStyle w:val="Gl"/>
+        </w:rPr>
+        <w:t>ilişkinin sona erdiği tarihten itibaren 20 (yirmi) gün süre tanınır</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0B92">
+        <w:t>. Bu süre içerisinde kullanıcı, gerekli gördüğü verilerin aktarımını veya yedeklemesini gerçekleştirmekle yükümlüdür.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53405FD1" w14:textId="17FD46F7" w:rsidR="008B17F0" w:rsidRPr="004B0B92" w:rsidRDefault="008B17F0" w:rsidP="006458F6">
+      <w:pPr>
+        <w:pStyle w:val="isselectedend"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tanımlanan 20 (yirmi) günlük sürenin sonunda @toros.edu.tr uzantılı e-posta hesabı Bilgi İşlem Daire Başkanlığı tarafından kapatılır ve hesap içerisinde bulunan verilere kullanıcı tarafından erişim sağlanamaz. Hesabın kapatılmasından sonra oluşabilecek veri kayıplarından Bilgi İşlem Daire Başkanlığı sorumlu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64913" w:rsidRPr="004B0B92">
+        <w:t>tutulamaz. Bilgi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0B92">
+        <w:t xml:space="preserve"> İşlem Daire Başkanlığı, bilgi güvenliği, yürürlükteki mevzuat, üniversite politika ve prosedürleri veya teknik gereklilikler doğrultusunda gerekli gördüğü durumlarda, 20 günlük süreyi beklemeksizin e-posta hesabını geçici olarak askıya alma, erişimi kısıtlama veya tamamen kapatma hakkını saklı tutar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26123AEC" w14:textId="135F3114" w:rsidR="000E577E" w:rsidRPr="004B0B92" w:rsidRDefault="000E577E" w:rsidP="000E577E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E577E">
-        <w:rPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>E-POSTA ADRESİ ALAN KİŞİNİN YÜKÜMLÜLÜKLERİ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA1A52D" w14:textId="3CED91DE" w:rsidR="00572FCD" w:rsidRDefault="000E577E" w:rsidP="00572FCD">
+    <w:p w14:paraId="1A414380" w14:textId="62940B3B" w:rsidR="006458F6" w:rsidRPr="004B0B92" w:rsidRDefault="000E577E" w:rsidP="00941D37">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>E-posta hesabı sahibi; Toros Üniversitesi kullanıcısı olarak başvuru sırasında verdiği bilgilerin doğru olduğunu, kendisine verilen @toros.edu.tr uzantılı e-posta hesabını yasal düzenlemelere ve üniversitenin bilişim kurallarına uygun şekilde kullanacağını kabul eder.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B17F0" w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>@toros.edu.tr uzantılı kurumsal e-posta adresi, yalnızca Toros Üniversitesi bünyesindeki eğitim-öğretim, araştırma-geliştirme, akademik, idari ve kurumsal iletişim faaliyetleri kapsamında kullanılmalıdır.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64913" w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B17F0" w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kullanıcı, kendisine tahsis edilen kurumsal e-posta adresini </w:t>
+      </w:r>
+      <w:r w:rsidR="008B17F0" w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rStyle w:val="Gl"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kişisel üyelik, kayıt veya hesap oluşturma işlemlerinde</w:t>
+      </w:r>
+      <w:r w:rsidR="008B17F0" w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kullanmamayı kabul ve taahhüt eder. Bu kapsamda; alışveriş siteleri, sosyal medya platformları, kişisel internet servisleri, oyun ve eğlence platformları, kampanya ve abonelik sistemleri ile benzeri kişisel amaçlı hizmetlerde kurumsal e-posta adresinin kullanılması uygun değildir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17029B3F" w14:textId="20EF5FF7" w:rsidR="008B17F0" w:rsidRPr="004B0B92" w:rsidRDefault="008B17F0" w:rsidP="00941D37">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kullanıcı, görev veya öğrencilik ilişkisinin sona ermesi durumunda kurumsal e-posta hesabının kapatılabileceğini ve bu nedenle kişisel hesaplarına erişim, şifre sıfırlama veya doğrulama işlemlerinde kurumsal e-posta adresinin kullanılmasından doğabilecek mağduriyetlerden kendisinin sorumlu olduğunu kabul eder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5394B49A" w14:textId="77777777" w:rsidR="008B17F0" w:rsidRPr="004B0B92" w:rsidRDefault="008B17F0" w:rsidP="00572FCD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA1A52D" w14:textId="5E43D264" w:rsidR="00572FCD" w:rsidRPr="004B0B92" w:rsidRDefault="000E577E" w:rsidP="00572FCD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E577E">
-        <w:rPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t xml:space="preserve">E-posta hesabı sahibi; Toros Üniversitesi kullanıcısı olarak başvuru sırasında verdiği bilgilerin doğru olduğunu, kendisine verilen @toros.edu.tr uzantılı e-posta hesabını yasal düzenlemelere ve üniversitenin bilişim kurallarına uygun şekilde kullanacağını kabul eder. Kullanıcı, e-posta hesabının kullanımından doğabilecek her türlü idari, hukuki ve cezai sorumluluğun </w:t>
+        <w:t xml:space="preserve">Kullanıcı, e-posta hesabının kullanımından doğabilecek her türlü idari, hukuki ve cezai sorumluluğun </w:t>
       </w:r>
-      <w:r w:rsidR="002460A2" w:rsidRPr="000E577E">
-        <w:rPr>
+      <w:r w:rsidR="002460A2" w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>kendisine</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E577E">
-        <w:rPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ait olduğunu; bilişim teknolojilerinin kullanımından kaynaklanabilecek sorunlarda Toros Üniversitesi’nin sorumlu tutulamayacağını ve bu nedenle üniversiteden herhangi bir talepte bulunmayacağını kabul eder. Kullanıcı, bu yükümlülükleri okuduğunu, anladığını ve </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E577E">
-        <w:rPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>KABUL ve TAAHHÜT EDİYORUM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608FD5A1" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRDefault="00572FCD" w:rsidP="00572FCD">
+    <w:p w14:paraId="608FD5A1" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRPr="004B0B92" w:rsidRDefault="00572FCD" w:rsidP="00572FCD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9952" w:type="dxa"/>
-        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2723"/>
+        <w:gridCol w:w="2552"/>
         <w:gridCol w:w="7229"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00572FCD" w:rsidRPr="00B03A82" w14:paraId="72C41697" w14:textId="77777777" w:rsidTr="00BC2D1F">
+      <w:tr w:rsidR="007137A5" w:rsidRPr="004B0B92" w14:paraId="72C41697" w14:textId="77777777" w:rsidTr="00A56ECC">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2723" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="000514EE" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRPr="00572FCD" w:rsidRDefault="00572FCD" w:rsidP="00BC2D1F">
+          <w:p w14:paraId="45C60CAF" w14:textId="402B1EA8" w:rsidR="007137A5" w:rsidRPr="004B0B92" w:rsidRDefault="007137A5" w:rsidP="007137A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00572FCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t>E-Posta Hesabı Sorumlusu</w:t>
+              <w:t xml:space="preserve">E-Posta Hesabı </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE5BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>Talep Edenin</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E009C2A" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRPr="00C4574C" w:rsidRDefault="00572FCD" w:rsidP="00BC2D1F">
+          <w:p w14:paraId="5873EFD1" w14:textId="77777777" w:rsidR="007137A5" w:rsidRPr="004B0B92" w:rsidRDefault="007137A5" w:rsidP="007137A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572FCD" w:rsidRPr="004B0B92" w14:paraId="0423B00F" w14:textId="77777777" w:rsidTr="00A56ECC">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A38DBF" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRPr="004B0B92" w:rsidRDefault="00572FCD" w:rsidP="00BC2D1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+                <w:tab w:val="left" w:pos="7230"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>Adı Soyadı:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0881D200" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRPr="004B0B92" w:rsidRDefault="00572FCD" w:rsidP="00BC2D1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1276"/>
+                <w:tab w:val="left" w:pos="7230"/>
+                <w:tab w:val="left" w:pos="7797"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5873EFD1" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRPr="00C4574C" w:rsidRDefault="00572FCD" w:rsidP="00BC2D1F">
+          <w:p w14:paraId="7761F5E8" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRPr="004B0B92" w:rsidRDefault="00572FCD" w:rsidP="00BC2D1F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00572FCD" w:rsidRPr="00B03A82" w14:paraId="0423B00F" w14:textId="77777777" w:rsidTr="00BC2D1F">
+      <w:tr w:rsidR="00572FCD" w:rsidRPr="004B0B92" w14:paraId="3161C6EC" w14:textId="77777777" w:rsidTr="00A56ECC">
         <w:trPr>
-          <w:trHeight w:val="422"/>
+          <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2723" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67A38DBF" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRPr="00572FCD" w:rsidRDefault="00572FCD" w:rsidP="00BC2D1F">
+          <w:p w14:paraId="6825DCC7" w14:textId="4E447C59" w:rsidR="00572FCD" w:rsidRPr="004B0B92" w:rsidRDefault="00572FCD" w:rsidP="00BC2D1F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00572FCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t>Adı Soyadı:</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r w:rsidR="007137A5" w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>sı</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7761F5E8" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRPr="00C4574C" w:rsidRDefault="00572FCD" w:rsidP="00BC2D1F">
+          <w:p w14:paraId="0F93BA61" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRPr="004B0B92" w:rsidRDefault="00572FCD" w:rsidP="00BC2D1F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="7230"/>
                 <w:tab w:val="left" w:pos="7797"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...66 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6226A7ED" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRDefault="00572FCD" w:rsidP="00572FCD">
+    <w:p w14:paraId="6226A7ED" w14:textId="77777777" w:rsidR="00572FCD" w:rsidRPr="004B0B92" w:rsidRDefault="00572FCD" w:rsidP="00572FCD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B6D5B26" w14:textId="7D4E6EBB" w:rsidR="00C364F5" w:rsidRPr="00C364F5" w:rsidRDefault="00C364F5" w:rsidP="00C364F5">
+    <w:p w14:paraId="0B6D5B26" w14:textId="7D4E6EBB" w:rsidR="00C364F5" w:rsidRPr="004B0B92" w:rsidRDefault="00C364F5" w:rsidP="00C364F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2025"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004B0B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C364F5" w:rsidRPr="00C364F5" w:rsidSect="00D43EB3">
-      <w:headerReference w:type="even" r:id="rId8"/>
+    <w:sectPr w:rsidR="00C364F5" w:rsidRPr="004B0B92" w:rsidSect="00D43EB3">
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="567" w:footer="68" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F61C99E" w14:textId="77777777" w:rsidR="00E02569" w:rsidRDefault="00E02569">
+    <w:p w14:paraId="1B08DE49" w14:textId="77777777" w:rsidR="00DE284E" w:rsidRDefault="00DE284E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E885DBB" w14:textId="77777777" w:rsidR="00E02569" w:rsidRDefault="00E02569">
+    <w:p w14:paraId="5D6D0695" w14:textId="77777777" w:rsidR="00DE284E" w:rsidRDefault="00DE284E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9889" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3259"/>
       <w:gridCol w:w="3259"/>
       <w:gridCol w:w="3371"/>
     </w:tblGrid>
     <w:tr w:rsidR="00665AE9" w:rsidRPr="00AE6D38" w14:paraId="6D1D111D" w14:textId="77777777" w:rsidTr="00BC2D1F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3259" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3965D432" w14:textId="77777777" w:rsidR="00665AE9" w:rsidRPr="007D6CCA" w:rsidRDefault="00665AE9" w:rsidP="00665AE9">
           <w:pPr>
             <w:jc w:val="center"/>
@@ -1600,90 +1859,70 @@
           </w:pPr>
         </w:p>
         <w:p w14:paraId="07B62059" w14:textId="77777777" w:rsidR="00665AE9" w:rsidRPr="007D6CCA" w:rsidRDefault="00665AE9" w:rsidP="00665AE9">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F4177A">
             <w:t>Kalite Yönetim Kurulu</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
   </w:tbl>
   <w:p w14:paraId="4637F2D3" w14:textId="77777777" w:rsidR="00665AE9" w:rsidRDefault="00665AE9">
     <w:pPr>
       <w:pStyle w:val="AltBilgi0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="738C38CC" w14:textId="77777777" w:rsidR="00E02569" w:rsidRDefault="00E02569">
+    <w:p w14:paraId="6A1EADD1" w14:textId="77777777" w:rsidR="00DE284E" w:rsidRDefault="00DE284E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76D53E92" w14:textId="77777777" w:rsidR="00E02569" w:rsidRDefault="00E02569">
+    <w:p w14:paraId="150EA1D7" w14:textId="77777777" w:rsidR="00DE284E" w:rsidRDefault="00DE284E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNormal"/>
       <w:tblW w:w="9858" w:type="dxa"/>
       <w:tblInd w:w="5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1527"/>
       <w:gridCol w:w="5387"/>
       <w:gridCol w:w="1440"/>
       <w:gridCol w:w="1504"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D43EB3" w14:paraId="6A5F387A" w14:textId="77777777" w:rsidTr="00BC2D1F">
       <w:trPr>
@@ -1757,533 +1996,588 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="32D74339" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="32D74339" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="004B0B92">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
-            <w:spacing w:before="6"/>
+            <w:spacing w:before="6" w:after="120"/>
             <w:ind w:left="0"/>
             <w:rPr>
-              <w:sz w:val="25"/>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="073AB0C3" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="00267B85" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="719BCE27" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="004B0B92">
           <w:pPr>
+            <w:spacing w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:szCs w:val="20"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00267B85">
-[...1 lines deleted...]
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:szCs w:val="20"/>
-[...17 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
             <w:t>BİLGİ İŞLEM DAİRE BAŞKANLIĞI</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0140998B" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="006E43DE" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="0140998B" w14:textId="1C8ADB99" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="004B0B92" w:rsidP="004B0B92">
           <w:pPr>
+            <w:spacing w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="20"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00267B85">
-[...1 lines deleted...]
-              <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:szCs w:val="20"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
+              <w:lang w:val="tr-TR"/>
+            </w:rPr>
+            <w:t xml:space="preserve">KURUMSAL </w:t>
+          </w:r>
+          <w:r w:rsidR="00D43EB3" w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
               <w:lang w:val="tr-TR"/>
             </w:rPr>
             <w:t>E-POSTA İSTEK FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="264F2837" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="264F2837" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="35"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Doküman No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1504" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="45C67ABB" w14:textId="7425010D" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="45C67ABB" w14:textId="7425010D" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="5" w:line="252" w:lineRule="exact"/>
             <w:ind w:left="106"/>
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
             <w:t>BİDB FR-</w:t>
           </w:r>
-          <w:r w:rsidR="004374E7">
+          <w:r w:rsidR="004374E7" w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
             <w:t>003</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D43EB3" w14:paraId="2DAF411F" w14:textId="77777777" w:rsidTr="00BC2D1F">
       <w:trPr>
         <w:trHeight w:val="275"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1527" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="62068F10" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
           <w:pPr>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="30AB447C" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="30AB447C" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="004B0B92">
           <w:pPr>
-            <w:rPr>
-[...1 lines deleted...]
-              <w:szCs w:val="2"/>
+            <w:spacing w:after="120"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="356F2390" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="356F2390" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="32"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>İlk Yayın Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1504" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="03B40EFA" w14:textId="1EAF93FC" w:rsidR="00D43EB3" w:rsidRPr="005A03DE" w:rsidRDefault="00B52774" w:rsidP="00D43EB3">
+        <w:p w14:paraId="03B40EFA" w14:textId="1EAF93FC" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00B52774" w:rsidP="00D43EB3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="27"/>
             <w:ind w:left="106"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial"/>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005A03DE">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial"/>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>19.11.2019</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D43EB3" w14:paraId="77DF2B55" w14:textId="77777777" w:rsidTr="00BC2D1F">
       <w:trPr>
         <w:trHeight w:val="276"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1527" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="376213DC" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
           <w:pPr>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="48A0B158" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="48A0B158" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="004B0B92">
           <w:pPr>
-            <w:rPr>
-[...1 lines deleted...]
-              <w:szCs w:val="2"/>
+            <w:spacing w:after="120"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="57C04F50" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="57C04F50" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="32"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial"/>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial"/>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1504" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="07AFA1CF" w14:textId="29D4D29F" w:rsidR="00D43EB3" w:rsidRPr="004374E7" w:rsidRDefault="004374E7" w:rsidP="00D43EB3">
+        <w:p w14:paraId="07AFA1CF" w14:textId="29D4D29F" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="004374E7" w:rsidP="00D43EB3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:ind w:left="0"/>
             <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:bCs/>
-              <w:sz w:val="20"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004374E7">
-            <w:rPr>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:bCs/>
-              <w:sz w:val="20"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">  13.02.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D43EB3" w14:paraId="23E1A114" w14:textId="77777777" w:rsidTr="00BC2D1F">
       <w:trPr>
         <w:trHeight w:val="275"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1527" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="478E515E" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
           <w:pPr>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="39D455CC" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="39D455CC" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="004B0B92">
           <w:pPr>
-            <w:rPr>
-[...1 lines deleted...]
-              <w:szCs w:val="2"/>
+            <w:spacing w:after="120"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="21EC3400" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="21EC3400" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="32"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial"/>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial"/>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1504" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7D93A303" w14:textId="75EB1C5D" w:rsidR="00D43EB3" w:rsidRDefault="002A63A8" w:rsidP="00D43EB3">
+        <w:p w14:paraId="7D93A303" w14:textId="75EB1C5D" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="002A63A8" w:rsidP="00D43EB3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:ind w:left="0"/>
             <w:rPr>
-              <w:sz w:val="20"/>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="20"/>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">   01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D43EB3" w14:paraId="4F2D8AF2" w14:textId="77777777" w:rsidTr="00BC2D1F">
       <w:trPr>
         <w:trHeight w:val="275"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1527" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="21ED40D4" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
           <w:pPr>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="25DCC036" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="25DCC036" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="004B0B92">
           <w:pPr>
-            <w:rPr>
-[...1 lines deleted...]
-              <w:szCs w:val="2"/>
+            <w:spacing w:after="120"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="26"/>
+              <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="20C69E20" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="20C69E20" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="35"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial"/>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial"/>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Sayfa</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1504" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7EAD088A" w14:textId="77777777" w:rsidR="00D43EB3" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
+        <w:p w14:paraId="7EAD088A" w14:textId="3EE9ED08" w:rsidR="00D43EB3" w:rsidRPr="004B0B92" w:rsidRDefault="00D43EB3" w:rsidP="00D43EB3">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:before="30"/>
             <w:ind w:left="106"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial"/>
-              <w:b/>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
-[...2 lines deleted...]
-              <w:b/>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
-[...2 lines deleted...]
-              <w:b/>
+          <w:r w:rsidR="00941D37" w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="18"/>
-            </w:rPr>
-            <w:t>9</w:t>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r>
-[...2 lines deleted...]
-              <w:b/>
+          <w:r w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
-            </w:rPr>
-            <w:t>/1</w:t>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:r w:rsidR="00AF3596" w:rsidRPr="004B0B92">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="32AB683D" w14:textId="77777777" w:rsidR="00F4262D" w:rsidRDefault="00F4262D" w:rsidP="00524D1C">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="stBilgi0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61F2395D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCBE4122"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -2333,349 +2627,374 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1768185960">
+  <w:num w:numId="1" w16cid:durableId="1463186583">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00524D1C"/>
     <w:rsid w:val="00002064"/>
     <w:rsid w:val="0001349F"/>
     <w:rsid w:val="0002573D"/>
     <w:rsid w:val="00026935"/>
     <w:rsid w:val="000528DC"/>
     <w:rsid w:val="00057D87"/>
+    <w:rsid w:val="00061F90"/>
     <w:rsid w:val="000772E4"/>
     <w:rsid w:val="000A1399"/>
     <w:rsid w:val="000A3492"/>
     <w:rsid w:val="000A478F"/>
     <w:rsid w:val="000B643B"/>
     <w:rsid w:val="000C1683"/>
     <w:rsid w:val="000C6B90"/>
     <w:rsid w:val="000D393C"/>
     <w:rsid w:val="000E577E"/>
     <w:rsid w:val="000F706B"/>
     <w:rsid w:val="00102E27"/>
     <w:rsid w:val="00116676"/>
     <w:rsid w:val="001173E9"/>
     <w:rsid w:val="00120532"/>
     <w:rsid w:val="00122D66"/>
     <w:rsid w:val="00151350"/>
+    <w:rsid w:val="001525ED"/>
     <w:rsid w:val="001534A4"/>
     <w:rsid w:val="0015500D"/>
     <w:rsid w:val="0015539A"/>
     <w:rsid w:val="00167AC3"/>
     <w:rsid w:val="00173085"/>
     <w:rsid w:val="00175386"/>
     <w:rsid w:val="001847E8"/>
     <w:rsid w:val="001A0075"/>
     <w:rsid w:val="001B5771"/>
     <w:rsid w:val="001E4B86"/>
     <w:rsid w:val="001F19E6"/>
     <w:rsid w:val="00221E11"/>
     <w:rsid w:val="00221EBA"/>
     <w:rsid w:val="00225B9C"/>
     <w:rsid w:val="0022749B"/>
+    <w:rsid w:val="00230898"/>
     <w:rsid w:val="002325FA"/>
     <w:rsid w:val="0024259C"/>
     <w:rsid w:val="002460A2"/>
     <w:rsid w:val="0025010C"/>
     <w:rsid w:val="00250439"/>
     <w:rsid w:val="0025088D"/>
     <w:rsid w:val="002A63A8"/>
     <w:rsid w:val="002B137F"/>
+    <w:rsid w:val="002D08A8"/>
     <w:rsid w:val="002D2DAF"/>
     <w:rsid w:val="002D6CCD"/>
     <w:rsid w:val="002F75AA"/>
     <w:rsid w:val="002F7A42"/>
     <w:rsid w:val="00305FC6"/>
     <w:rsid w:val="00323E45"/>
     <w:rsid w:val="00334FE5"/>
     <w:rsid w:val="00356C55"/>
     <w:rsid w:val="003649F3"/>
     <w:rsid w:val="003818D3"/>
     <w:rsid w:val="003D6D8E"/>
     <w:rsid w:val="003D7ADD"/>
     <w:rsid w:val="003E0934"/>
     <w:rsid w:val="003E7977"/>
     <w:rsid w:val="003E7FF4"/>
     <w:rsid w:val="003F6CF7"/>
     <w:rsid w:val="0040190F"/>
     <w:rsid w:val="00413BD2"/>
     <w:rsid w:val="0042613D"/>
     <w:rsid w:val="004374E7"/>
     <w:rsid w:val="00437A18"/>
     <w:rsid w:val="00492076"/>
     <w:rsid w:val="004939FC"/>
     <w:rsid w:val="00495184"/>
     <w:rsid w:val="00497E00"/>
     <w:rsid w:val="004A3FFB"/>
+    <w:rsid w:val="004B0B92"/>
     <w:rsid w:val="004D0B36"/>
     <w:rsid w:val="004D401D"/>
     <w:rsid w:val="004D59B8"/>
     <w:rsid w:val="004F4D59"/>
     <w:rsid w:val="005036FF"/>
     <w:rsid w:val="005037FC"/>
     <w:rsid w:val="005040DC"/>
     <w:rsid w:val="0051253F"/>
     <w:rsid w:val="00517849"/>
     <w:rsid w:val="00524D1C"/>
     <w:rsid w:val="005342C5"/>
     <w:rsid w:val="005430A0"/>
     <w:rsid w:val="00556462"/>
     <w:rsid w:val="00562687"/>
     <w:rsid w:val="00572FCD"/>
     <w:rsid w:val="00576D7B"/>
     <w:rsid w:val="00583D20"/>
     <w:rsid w:val="00586C63"/>
+    <w:rsid w:val="00597808"/>
     <w:rsid w:val="005A03DE"/>
     <w:rsid w:val="005A22EC"/>
     <w:rsid w:val="005A4A7E"/>
     <w:rsid w:val="005B2965"/>
     <w:rsid w:val="005C757E"/>
     <w:rsid w:val="005D4556"/>
+    <w:rsid w:val="005D4D47"/>
     <w:rsid w:val="005D619A"/>
     <w:rsid w:val="005E2567"/>
     <w:rsid w:val="005E7F05"/>
     <w:rsid w:val="00603AC0"/>
     <w:rsid w:val="0060417F"/>
     <w:rsid w:val="006046C6"/>
     <w:rsid w:val="00622618"/>
     <w:rsid w:val="00630F0C"/>
     <w:rsid w:val="00640785"/>
+    <w:rsid w:val="006458F6"/>
     <w:rsid w:val="00661134"/>
     <w:rsid w:val="00661EC6"/>
     <w:rsid w:val="00665073"/>
     <w:rsid w:val="00665AE9"/>
     <w:rsid w:val="006664E4"/>
     <w:rsid w:val="0066770D"/>
     <w:rsid w:val="00677250"/>
+    <w:rsid w:val="00681D9D"/>
     <w:rsid w:val="006860BB"/>
     <w:rsid w:val="006867DA"/>
     <w:rsid w:val="00690738"/>
     <w:rsid w:val="006971C3"/>
     <w:rsid w:val="006A69ED"/>
     <w:rsid w:val="006A7257"/>
     <w:rsid w:val="006C078A"/>
     <w:rsid w:val="006C4C8C"/>
     <w:rsid w:val="006D3DFD"/>
     <w:rsid w:val="006E0AEA"/>
     <w:rsid w:val="006E76DB"/>
     <w:rsid w:val="006F1627"/>
     <w:rsid w:val="006F3D49"/>
     <w:rsid w:val="007122CD"/>
+    <w:rsid w:val="007137A5"/>
     <w:rsid w:val="00713C5F"/>
     <w:rsid w:val="00713DF6"/>
+    <w:rsid w:val="00720BF4"/>
     <w:rsid w:val="00740E4D"/>
     <w:rsid w:val="00747D31"/>
     <w:rsid w:val="00773A27"/>
     <w:rsid w:val="00795DEC"/>
     <w:rsid w:val="007A4AC0"/>
     <w:rsid w:val="007C66A8"/>
     <w:rsid w:val="007D033C"/>
     <w:rsid w:val="007D127A"/>
     <w:rsid w:val="007D4EE8"/>
     <w:rsid w:val="007D68F7"/>
+    <w:rsid w:val="007E1026"/>
     <w:rsid w:val="007F0AAC"/>
     <w:rsid w:val="007F2291"/>
     <w:rsid w:val="007F3C59"/>
     <w:rsid w:val="007F73A8"/>
     <w:rsid w:val="00800357"/>
     <w:rsid w:val="0080626A"/>
     <w:rsid w:val="008078FB"/>
     <w:rsid w:val="008202A6"/>
     <w:rsid w:val="00844F87"/>
     <w:rsid w:val="00847D74"/>
     <w:rsid w:val="008609E7"/>
     <w:rsid w:val="00873865"/>
     <w:rsid w:val="00874D8B"/>
     <w:rsid w:val="008844FC"/>
     <w:rsid w:val="008973B6"/>
+    <w:rsid w:val="008B17F0"/>
     <w:rsid w:val="008B77EB"/>
     <w:rsid w:val="008C2BB9"/>
     <w:rsid w:val="008E39A7"/>
     <w:rsid w:val="0090261D"/>
     <w:rsid w:val="00902BAE"/>
     <w:rsid w:val="009335C0"/>
+    <w:rsid w:val="009403A1"/>
+    <w:rsid w:val="00941D37"/>
     <w:rsid w:val="0094557E"/>
     <w:rsid w:val="00950633"/>
     <w:rsid w:val="00964864"/>
     <w:rsid w:val="009826FD"/>
     <w:rsid w:val="0098435E"/>
     <w:rsid w:val="009A6120"/>
     <w:rsid w:val="009C25E6"/>
     <w:rsid w:val="009F7127"/>
     <w:rsid w:val="00A224AC"/>
     <w:rsid w:val="00A274EB"/>
     <w:rsid w:val="00A54A66"/>
+    <w:rsid w:val="00A56ECC"/>
     <w:rsid w:val="00A607FD"/>
     <w:rsid w:val="00A63D86"/>
     <w:rsid w:val="00A77237"/>
     <w:rsid w:val="00A80482"/>
     <w:rsid w:val="00A8114B"/>
     <w:rsid w:val="00A872CF"/>
     <w:rsid w:val="00A975B6"/>
     <w:rsid w:val="00AA106E"/>
     <w:rsid w:val="00AA5849"/>
     <w:rsid w:val="00AC39B2"/>
     <w:rsid w:val="00AD2B27"/>
     <w:rsid w:val="00AD5802"/>
     <w:rsid w:val="00AE36AF"/>
     <w:rsid w:val="00AF14A5"/>
     <w:rsid w:val="00AF2003"/>
+    <w:rsid w:val="00AF3596"/>
     <w:rsid w:val="00AF747A"/>
     <w:rsid w:val="00B0403C"/>
     <w:rsid w:val="00B14AA7"/>
     <w:rsid w:val="00B215D4"/>
     <w:rsid w:val="00B23DA4"/>
     <w:rsid w:val="00B32300"/>
     <w:rsid w:val="00B37008"/>
     <w:rsid w:val="00B52774"/>
     <w:rsid w:val="00B52F4F"/>
     <w:rsid w:val="00B563FB"/>
     <w:rsid w:val="00B61CD0"/>
     <w:rsid w:val="00BA3A0F"/>
     <w:rsid w:val="00BA5493"/>
     <w:rsid w:val="00BC156F"/>
     <w:rsid w:val="00BC65BD"/>
     <w:rsid w:val="00BC77D0"/>
     <w:rsid w:val="00BD5BC7"/>
     <w:rsid w:val="00BE3123"/>
     <w:rsid w:val="00BE3A0B"/>
     <w:rsid w:val="00BE5D86"/>
     <w:rsid w:val="00BF1178"/>
     <w:rsid w:val="00BF5BCB"/>
+    <w:rsid w:val="00BF6C77"/>
     <w:rsid w:val="00C074D2"/>
     <w:rsid w:val="00C076F2"/>
     <w:rsid w:val="00C364F5"/>
     <w:rsid w:val="00C4574C"/>
     <w:rsid w:val="00C50BC8"/>
     <w:rsid w:val="00C650E6"/>
     <w:rsid w:val="00C678AA"/>
+    <w:rsid w:val="00C75C84"/>
     <w:rsid w:val="00C87AC8"/>
     <w:rsid w:val="00C95C81"/>
     <w:rsid w:val="00CA28A2"/>
     <w:rsid w:val="00CA5EDE"/>
     <w:rsid w:val="00CD2933"/>
     <w:rsid w:val="00CE3C58"/>
     <w:rsid w:val="00CF0B05"/>
     <w:rsid w:val="00CF11D6"/>
     <w:rsid w:val="00CF403D"/>
     <w:rsid w:val="00D00342"/>
     <w:rsid w:val="00D11658"/>
     <w:rsid w:val="00D154F3"/>
     <w:rsid w:val="00D27BF1"/>
     <w:rsid w:val="00D436F3"/>
     <w:rsid w:val="00D43EB3"/>
     <w:rsid w:val="00D466F9"/>
     <w:rsid w:val="00D516CE"/>
     <w:rsid w:val="00D61EA3"/>
     <w:rsid w:val="00D63265"/>
+    <w:rsid w:val="00D84AC1"/>
     <w:rsid w:val="00D86294"/>
     <w:rsid w:val="00D913D7"/>
     <w:rsid w:val="00D95BB9"/>
     <w:rsid w:val="00DA41DF"/>
     <w:rsid w:val="00DC2D49"/>
     <w:rsid w:val="00DD669A"/>
     <w:rsid w:val="00DE0D59"/>
+    <w:rsid w:val="00DE284E"/>
     <w:rsid w:val="00DE367C"/>
     <w:rsid w:val="00DF3AAC"/>
     <w:rsid w:val="00E02569"/>
     <w:rsid w:val="00E0564B"/>
     <w:rsid w:val="00E11244"/>
     <w:rsid w:val="00E13A6E"/>
     <w:rsid w:val="00E20159"/>
     <w:rsid w:val="00E30EBF"/>
     <w:rsid w:val="00E5697B"/>
+    <w:rsid w:val="00E64913"/>
     <w:rsid w:val="00E72728"/>
     <w:rsid w:val="00E72A80"/>
     <w:rsid w:val="00E756DE"/>
     <w:rsid w:val="00E80683"/>
     <w:rsid w:val="00E83355"/>
     <w:rsid w:val="00E8415C"/>
     <w:rsid w:val="00E851AF"/>
     <w:rsid w:val="00E85683"/>
     <w:rsid w:val="00E86146"/>
     <w:rsid w:val="00EB6491"/>
     <w:rsid w:val="00ED6BA9"/>
+    <w:rsid w:val="00EE5BA7"/>
     <w:rsid w:val="00EE5CD1"/>
     <w:rsid w:val="00F01F27"/>
+    <w:rsid w:val="00F041D1"/>
     <w:rsid w:val="00F1060E"/>
     <w:rsid w:val="00F1204F"/>
     <w:rsid w:val="00F20430"/>
     <w:rsid w:val="00F21248"/>
     <w:rsid w:val="00F337AF"/>
     <w:rsid w:val="00F3482F"/>
     <w:rsid w:val="00F34C55"/>
     <w:rsid w:val="00F4262D"/>
     <w:rsid w:val="00F53141"/>
     <w:rsid w:val="00F648B8"/>
     <w:rsid w:val="00F715B8"/>
     <w:rsid w:val="00F742FF"/>
     <w:rsid w:val="00F77856"/>
     <w:rsid w:val="00F85EE0"/>
     <w:rsid w:val="00F91D9E"/>
     <w:rsid w:val="00FA4676"/>
     <w:rsid w:val="00FC629C"/>
     <w:rsid w:val="00FD29EA"/>
     <w:rsid w:val="00FD4CF8"/>
     <w:rsid w:val="00FF08CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -2708,52 +3027,53 @@
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3031,51 +3351,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Balk2Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000E577E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Balk3Char"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000E577E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3227,51 +3546,50 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
     <w:name w:val="Başlık 2 Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Balk2"/>
     <w:semiHidden/>
     <w:rsid w:val="000E577E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Balk3Char">
     <w:name w:val="Başlık 3 Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Balk3"/>
-    <w:semiHidden/>
     <w:rsid w:val="000E577E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D43EB3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
@@ -3283,66 +3601,198 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D43EB3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:left="107"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="tr-TR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
+    <w:name w:val="isselectedend"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="008B17F0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Gl">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B17F0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B17F0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AklamaBavurusu">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="009403A1"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AklamaMetni">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AklamaMetniChar"/>
+    <w:rsid w:val="009403A1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaMetniChar">
+    <w:name w:val="Açıklama Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AklamaMetni"/>
+    <w:rsid w:val="009403A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AklamaKonusu">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="AklamaMetni"/>
+    <w:next w:val="AklamaMetni"/>
+    <w:link w:val="AklamaKonusuChar"/>
+    <w:rsid w:val="009403A1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaKonusuChar">
+    <w:name w:val="Açıklama Konusu Char"/>
+    <w:basedOn w:val="AklamaMetniChar"/>
+    <w:link w:val="AklamaKonusu"/>
+    <w:rsid w:val="009403A1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1285118325">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1753115549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2046715813">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isim.soyisim@toros.edu.tr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3572,81 +4022,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ECE806B-2AFD-4B19-800B-6C5CDB2C3D1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A616E64A-D0F8-4A4E-A183-30417539A669}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2184</Characters>
+  <Pages>2</Pages>
+  <Words>760</Words>
+  <Characters>4332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>e-Posta Adres Tercihleriniz:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2561</CharactersWithSpaces>
+  <CharactersWithSpaces>5082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>e-Posta Adres Tercihleriniz:</dc:title>
   <dc:subject/>
   <dc:creator>ABC</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>